--- v0 (2025-12-05)
+++ v1 (2026-06-24)
@@ -1,107 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15268"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F6C97" w:rsidRPr="00C80F70" w14:paraId="351E5B71" w14:textId="77777777" w:rsidTr="00661D47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0909C954" w14:textId="77777777" w:rsidR="003F6C97" w:rsidRPr="00C80F70" w:rsidRDefault="003F6C97" w:rsidP="003F6C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Checklist for submitting </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Checklist for submitting comments</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="577D4F37" w14:textId="77777777" w:rsidR="006B19C9" w:rsidRPr="00C80F70" w:rsidRDefault="006B19C9" w:rsidP="003F6C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D54D78E" w14:textId="77777777" w:rsidR="003F6C97" w:rsidRPr="00770EBB" w:rsidRDefault="003F6C97" w:rsidP="00D36D76">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
@@ -184,62 +175,52 @@
               </w:rPr>
               <w:t xml:space="preserve">We return comments forms that have attachments without reading them. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>You</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> may resubmit the form without attachments, but it must be received by the deadline.</w:t>
             </w:r>
             <w:r w:rsidR="00097632">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> You are welcome to include links to research articles or provide references to </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> You are welcome to include links to research articles or provide references to them</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7E95272A" w14:textId="77777777" w:rsidR="00D36D76" w:rsidRPr="00C80F70" w:rsidRDefault="00D36D76" w:rsidP="00D36D76">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Complete the disclosure about links with, or funding from, the tobacco industry.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B0C842C" w14:textId="77777777" w:rsidR="004E107E" w:rsidRPr="00C80F70" w:rsidRDefault="004E107E" w:rsidP="00D36D76">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
@@ -404,51 +385,51 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> paste other tables into this table – type directly into the table.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D53E4CB" w14:textId="77777777" w:rsidR="0073545F" w:rsidRPr="00C80F70" w:rsidRDefault="0073545F" w:rsidP="005A431F">
+          <w:p w14:paraId="1D53E4CB" w14:textId="77777777" w:rsidR="0073545F" w:rsidRPr="00C80F70" w:rsidRDefault="0073545F" w:rsidP="001F7A2C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure each comment stands alone; </w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -701,255 +682,296 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> We reserve the right to summarise and edit comments received during consultations, or not to publish them at all, if we consider the comments are too long, or publication would be unlawful or otherwise inappropriate.</w:t>
             </w:r>
             <w:r w:rsidR="008E5CCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Where comments contain confidential information, we will redact the relevant text, or may redact the entire comment as appropriate.</w:t>
+              <w:t xml:space="preserve"> Where comments contain confidential information, we will redact the relevant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008E5CCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>text, or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008E5CCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> may redact the entire comment as appropriate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D099ED0" w14:textId="77777777" w:rsidR="005F2CB3" w:rsidRPr="00C80F70" w:rsidRDefault="000C30A4" w:rsidP="006B19C9">
             <w:pPr>
               <w:pStyle w:val="Paragraphnonumbers"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Comments received during our consultations are published in the interests of openness and transparency, and to promote understanding of how recommendations are developed. The comments are published as a record of the comments we received, and are not endorsed by NICE, its officers or advisory Committees. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68A6DBA2" w14:textId="77777777" w:rsidR="00B81DC8" w:rsidRDefault="00B81DC8" w:rsidP="00FC2698">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2773"/>
         <w:gridCol w:w="12495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="43D2A862" w14:textId="77777777" w:rsidTr="005A0087">
+      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="43D2A862" w14:textId="77777777" w:rsidTr="30EB7FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6444D108" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6444D108" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3F14116C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="00001447" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F14116C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="00001447" w:rsidRDefault="00661D47" w:rsidP="30EB7FFA">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Please read the checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="0011091D" w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0011091D" w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidR="0011091D" w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00001447" w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>submitting comments.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="30EB7FFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We cannot accept forms that are not filled in correctly. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FED3D30" w14:textId="548A8176" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>Please read the checklist</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">We would like to hear your views on the draft recommendations presented in the guideline, and any comments you may have on the rationale and impact sections in the guideline and the evidence presented in the evidence reviews documents. We would also welcome views on the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43B08">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> above</w:t>
+              <w:t>draft quality statement</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD419B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="00096155">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...91 lines deleted...]
-          <w:p w14:paraId="4B515C4A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+              <w:t xml:space="preserve"> Equality Impact Assessment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B515C4A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In addition to your comments below on our guideline documents, we would like to hear your views on these questions</w:t>
             </w:r>
             <w:r w:rsidR="00300F0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00300F0E" w:rsidRPr="008452A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -1015,129 +1037,128 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Would implementation of any of the draft recommendations have significant cost implications?</w:t>
             </w:r>
             <w:r w:rsidR="00300F0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79956F27" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRDefault="004C7583" w:rsidP="00D062E4">
+          <w:p w14:paraId="0F09B781" w14:textId="5619BE08" w:rsidR="00C949C1" w:rsidRPr="006B094C" w:rsidRDefault="00C949C1" w:rsidP="004C7583">
             <w:pPr>
               <w:pStyle w:val="Paragraphnonumbers"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C7583">
+            <w:r w:rsidRPr="00C949C1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-              <w:t>[Insert any specific questions about the recommendations from the Developer, or delete if not needed]</w:t>
+              </w:rPr>
+              <w:t>Does the draft quality statement reflect a key area of quality improvement?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D61CE8" w14:textId="77777777" w:rsidR="00D062E4" w:rsidRDefault="00D062E4" w:rsidP="00D062E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphnonumbers"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="551FE64B" w14:textId="77777777" w:rsidR="00D062E4" w:rsidRPr="00D062E4" w:rsidRDefault="00D062E4" w:rsidP="00D062E4">
             <w:pPr>
               <w:pStyle w:val="Paragraphnonumbers"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:hyperlink r:id="rId12" w:history="1">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Hyperlink"/>
                   </w:rPr>
                   <w:t>Developing NICE guidance: how to get involved</w:t>
                 </w:r>
               </w:hyperlink>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> for suggestions of general points to think about when commenting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="211DF3E6" w14:textId="77777777" w:rsidTr="005A0087">
+      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="211DF3E6" w14:textId="77777777" w:rsidTr="30EB7FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="039288FA" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="039288FA" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation name</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
@@ -1155,66 +1176,66 @@
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>specify</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00C35945" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279D9C57" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="00533D9C">
+          <w:p w14:paraId="279D9C57" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64836DF3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="64836DF3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">Insert </w:t>
             </w:r>
             <w:r w:rsidRPr="005073EF">
               <w:rPr>
@@ -1222,204 +1243,184 @@
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>organisation name</w:t>
             </w:r>
             <w:r w:rsidR="005073EF" w:rsidRPr="005073EF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> or “individual”</w:t>
             </w:r>
             <w:r w:rsidRPr="005073EF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="0F6CA65E" w14:textId="77777777" w:rsidTr="005A0087">
+      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="0F6CA65E" w14:textId="77777777" w:rsidTr="30EB7FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="15227242" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="15227242" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disclosure</w:t>
             </w:r>
             <w:r w:rsidR="00C35945" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C35945" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(p</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lease</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> disclose any past or current, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006B094C">
+              <w:t xml:space="preserve"> disclose any past or current, direct or indirect links to, or funding from, the tobacco industry</w:t>
+            </w:r>
+            <w:r w:rsidR="00C35945" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>direct</w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65860E30" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="00533D9C">
+          <w:p w14:paraId="65860E30" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62DB3AD3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DB3AD3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Insert disclosure here</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E63822" w:rsidRPr="006B094C" w14:paraId="483CEB7D" w14:textId="77777777" w:rsidTr="005A0087">
+      <w:tr w:rsidR="00E63822" w:rsidRPr="006B094C" w14:paraId="483CEB7D" w14:textId="77777777" w:rsidTr="30EB7FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="56372556" w14:textId="77777777" w:rsidR="00E63822" w:rsidRPr="009F3153" w:rsidRDefault="00E63822" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="56372556" w14:textId="77777777" w:rsidR="00E63822" w:rsidRPr="009F3153" w:rsidRDefault="00E63822" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Confidential comments </w:t>
             </w:r>
             <w:r w:rsidRPr="009F3153">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -1447,168 +1448,176 @@
             <w:r w:rsidR="00097632">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="009F3153">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1CA02F22" w14:textId="77777777" w:rsidR="00E63822" w:rsidRPr="006B094C" w:rsidRDefault="009F3153" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA02F22" w14:textId="77777777" w:rsidR="00E63822" w:rsidRPr="006B094C" w:rsidRDefault="009F3153" w:rsidP="001F7A2C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No [please delete as applicable]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="2A5AFE8A" w14:textId="77777777" w:rsidTr="005A0087">
+      <w:tr w:rsidR="00661D47" w:rsidRPr="006B094C" w14:paraId="2A5AFE8A" w14:textId="77777777" w:rsidTr="30EB7FFA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="642306D4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="642306D4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Name of person completing form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC9ECDA" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRDefault="006B2E9B" w:rsidP="00533D9C">
+          <w:p w14:paraId="2EC9ECDA" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRDefault="006B2E9B" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13902803" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="00533D9C">
+          <w:p w14:paraId="13902803" w14:textId="77777777" w:rsidR="006B2E9B" w:rsidRPr="006B094C" w:rsidRDefault="006B2E9B" w:rsidP="001F7A2C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="23A7E50E" w14:textId="06E50B66" w:rsidR="00396BDE" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5BB324" w14:textId="77777777" w:rsidR="00396BDE" w:rsidRDefault="00396BDE" w:rsidP="001F7A2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04F41A76" w14:textId="77777777" w:rsidR="00661D47" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Insert your name here</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0B08CC" w14:textId="77777777" w:rsidR="005A0087" w:rsidRDefault="005A0087" w:rsidP="00533D9C">
-[...7 lines deleted...]
-          <w:p w14:paraId="715D7B95" w14:textId="77777777" w:rsidR="005A0087" w:rsidRPr="006B094C" w:rsidRDefault="005A0087" w:rsidP="00533D9C">
+          <w:p w14:paraId="23A7E50E" w14:textId="77777777" w:rsidR="00396BDE" w:rsidRDefault="00396BDE" w:rsidP="001F7A2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0B08CC" w14:textId="77777777" w:rsidR="005A0087" w:rsidRDefault="005A0087" w:rsidP="001F7A2C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="715D7B95" w14:textId="77777777" w:rsidR="005A0087" w:rsidRPr="006B094C" w:rsidRDefault="005A0087" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FE3ADE6" w14:textId="77777777" w:rsidR="005A0087" w:rsidRDefault="005A0087"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1619,119 +1628,108 @@
         <w:gridCol w:w="10260"/>
       </w:tblGrid>
       <w:tr w:rsidR="0013151B" w:rsidRPr="006B094C" w14:paraId="7493E004" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="5C93527B" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="009228A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comment number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD01154" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="1AD01154" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3B35726C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="009228A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C7367D6" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="009228A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009228A1" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>e.g.</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">e.g. </w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>guideline, evidence review A, B, C etc., methods</w:t>
             </w:r>
             <w:r w:rsidR="006252C8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, EIA</w:t>
             </w:r>
             <w:r w:rsidR="009228A1" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1928,1075 +1926,1075 @@
               <w:t>Do not paste other tables into this table, because your comments could get lost – type directly into this table.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="412C3470" w14:textId="77777777" w:rsidR="00812077" w:rsidRPr="006B094C" w:rsidRDefault="00812077" w:rsidP="006B094C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Include section or recommendation number in this column.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E48374" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="57E48374" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="72303922" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6805E25A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="6805E25A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="44C97BEC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="44C97BEC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Guideline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="00A3F5CA" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="00A3F5CA" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D18ECD3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="2D18ECD3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30421519" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="30421519" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rec 1.3.4 </w:t>
             </w:r>
             <w:r w:rsidR="00107280">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> We are concerned that this recommendation may imply that ………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="202AFA5B" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0CB5C4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="3F0CB5C4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65A5EB5B" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="65A5EB5B" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Guideline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2942E304" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="2942E304" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="060BEBF2" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="060BEBF2" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="12674E13" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="12674E13" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Question 1: This recommendation will be a challenging change in practice because ……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="6A472525" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD34B87" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="2BD34B87" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6405450B" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="6405450B" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Guideline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3936B061" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="3936B061" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02195CF9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="02195CF9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="221066DE" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="221066DE" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This rationale states that…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="71F7E341" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4668ECC2" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="004302A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="424FB308" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="424FB308" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evidence review C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06940A9C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="06940A9C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7867A7D5" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="7867A7D5" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9E9A2E" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="3B9E9A2E" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E8D9DAB" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="4E8D9DAB" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29E6837C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="29E6837C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>There is evidence that …</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B4F0823" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="0B4F0823" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001566DB" w:rsidRPr="006B094C" w14:paraId="4933D117" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4DD62BD3" w14:textId="77777777" w:rsidR="001566DB" w:rsidRPr="006B094C" w:rsidRDefault="001566DB" w:rsidP="004302A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5C1731" w14:textId="77777777" w:rsidR="001566DB" w:rsidRPr="006B094C" w:rsidRDefault="001566DB" w:rsidP="00533D9C">
+          <w:p w14:paraId="2C5C1731" w14:textId="77777777" w:rsidR="001566DB" w:rsidRPr="006B094C" w:rsidRDefault="001566DB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evidence review C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63F28EF6" w14:textId="77777777" w:rsidR="001566DB" w:rsidRDefault="001566DB" w:rsidP="00533D9C">
+          <w:p w14:paraId="63F28EF6" w14:textId="77777777" w:rsidR="001566DB" w:rsidRDefault="001566DB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B635D3D" w14:textId="4B8865A1" w:rsidR="001566DB" w:rsidRDefault="002F59B5" w:rsidP="00533D9C">
+          <w:p w14:paraId="6B635D3D" w14:textId="4B8865A1" w:rsidR="001566DB" w:rsidRDefault="002F59B5" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="001566DB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCE040" w14:textId="77777777" w:rsidR="001566DB" w:rsidRPr="006B094C" w:rsidRDefault="00D60EBE" w:rsidP="00533D9C">
+          <w:p w14:paraId="5DFCE040" w14:textId="77777777" w:rsidR="001566DB" w:rsidRPr="006B094C" w:rsidRDefault="00D60EBE" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B178A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>CONFIDENTIAL: Our unpublished study has shown that [X] is more effective than [Y]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="60B8237D" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63E93107" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="63E93107" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="040AB2F0" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="040AB2F0" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="297F490D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="297F490D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1322437A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="1322437A" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00661D47" w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24836B4D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="24836B4D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The inclusion criteria …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="5248CDFF" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="13366D4C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="13366D4C" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Example </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0BABE4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="2A0BABE4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Algorithm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCE14E9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="1CCE14E9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2904E246" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="2904E246" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>General</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6950AD" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00AF4180" w:rsidP="00533D9C">
+          <w:p w14:paraId="3B6950AD" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00AF4180" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The algorithm seems to imply that …</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10B99" w:rsidRPr="006B094C" w14:paraId="6767ED84" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E137E9C" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="00533D9C">
+          <w:p w14:paraId="4E137E9C" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CED11BE" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="00533D9C">
+          <w:p w14:paraId="5CED11BE" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCE9585" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="0DCE9585" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00A10B99">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="494ACD95" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="00533D9C">
+          <w:p w14:paraId="494ACD95" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00320727" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidR="00A10B99">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="55BDA4CB" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="00533D9C">
+          <w:p w14:paraId="55BDA4CB" w14:textId="77777777" w:rsidR="00A10B99" w:rsidRPr="006B094C" w:rsidRDefault="00A10B99" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10B99">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">We agree </w:t>
             </w:r>
             <w:r w:rsidR="001566DB">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
             </w:r>
             <w:r w:rsidRPr="00A10B99">
               <w:rPr>
@@ -3010,834 +3008,825 @@
             <w:r w:rsidRPr="00A10B99">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>listed, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A10B99">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> would also like to add ….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="1C3ED0FB" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190FBEC4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="190FBEC4" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C162891" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="0C162891" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="491F0177" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="491F0177" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45881450" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="45881450" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="108011FD" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="108011FD" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="4AF64982" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="30E3FE42" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="30E3FE42" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="359DF1FC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="359DF1FC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="07591962" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="07591962" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="002F66FF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="002F66FF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="358F066D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="358F066D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="5E1FAD22" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="656ED425" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="656ED425" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67CD7A10" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="67CD7A10" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="50D0A3DC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="50D0A3DC" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2B05E9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="6F2B05E9" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="608EB76D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="608EB76D" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="67501DC0" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0041D7B5" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="0041D7B5" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78FCF2DF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="78FCF2DF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFE5717" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="1AFE5717" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5FDBCF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="2A5FDBCF" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A804E7E" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="3A804E7E" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004302A7" w:rsidRPr="006B094C" w14:paraId="76A6E999" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="079230C3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="079230C3" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E654C6F" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="0E654C6F" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F31FC83" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="5F31FC83" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB124A7" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="1BB124A7" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75D7E631" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="00533D9C">
+          <w:p w14:paraId="75D7E631" w14:textId="77777777" w:rsidR="00661D47" w:rsidRPr="006B094C" w:rsidRDefault="00661D47" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00062BAB" w:rsidRPr="006B094C" w14:paraId="0DBCC03D" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5C7FE6" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="00533D9C">
+          <w:p w14:paraId="7C5C7FE6" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B094C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03A39B5C" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="00533D9C">
+          <w:p w14:paraId="03A39B5C" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="368BD531" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="00533D9C">
+          <w:p w14:paraId="368BD531" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7E7831" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="00533D9C">
+          <w:p w14:paraId="2D7E7831" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67D5BCE6" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="00533D9C">
+          <w:p w14:paraId="67D5BCE6" w14:textId="77777777" w:rsidR="00062BAB" w:rsidRPr="006B094C" w:rsidRDefault="00062BAB" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00107280" w:rsidRPr="006B094C" w14:paraId="154A7EEF" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D27A13B" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="1D27A13B" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14610956" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="14610956" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="69AFE4DB" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="69AFE4DB" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEBA3BE" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="1BEBA3BE" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="39F55F01" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="39F55F01" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00107280" w:rsidRPr="006B094C" w14:paraId="7D194F84" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="65F45AEF" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="65F45AEF" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5160EF" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="6A5160EF" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F00900F" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="4F00900F" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63A3641E" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="63A3641E" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0E44B67B" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="0E44B67B" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00107280" w:rsidRPr="006B094C" w14:paraId="7EFA3326" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0C7C0E" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="4F0C7C0E" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFFFDBA" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="2CFFFDBA" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="73B59DD6" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="73B59DD6" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19750FB5" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="19750FB5" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE85B0F" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="3AE85B0F" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00107280" w:rsidRPr="006B094C" w14:paraId="76D0C53C" w14:textId="77777777" w:rsidTr="007951D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5F893DCD" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="5F893DCD" w14:textId="77777777" w:rsidR="00107280" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="445" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F14CB33" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="2F14CB33" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="349" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC42251" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="4BC42251" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="383" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3E655F82" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="3E655F82" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3360" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="520DCF26" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="00533D9C">
+          <w:p w14:paraId="520DCF26" w14:textId="77777777" w:rsidR="00107280" w:rsidRPr="006B094C" w:rsidRDefault="00107280" w:rsidP="001F7A2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="422B863C" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRDefault="00661D47" w:rsidP="00661D47">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Insert extra rows as </w:t>
+        <w:t>Insert extra rows as needed</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1AC973F5" w14:textId="77777777" w:rsidR="00A4033C" w:rsidRDefault="00A4033C" w:rsidP="00661D47">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D722E68" w14:textId="77777777" w:rsidR="003F6C97" w:rsidRPr="00B81DC8" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606B32A8" wp14:editId="0B833FEF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="606B32A8" wp14:editId="0B833FEF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1905</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="26670" b="23495"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21650"/>
                     <wp:lineTo x="21617" y="21650"/>
                     <wp:lineTo x="21617" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
@@ -3959,90 +3948,90 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3129BBF3" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rStyle w:val="Emphasis"/>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="291C2E2C" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                             <w:pPr>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006B094C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">For more information about how we process your data, please see our </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId10" w:history="1">
+                            <w:hyperlink r:id="rId13" w:history="1">
                               <w:r w:rsidRPr="006B094C">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:cs="Arial"/>
                                   <w:bCs/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>privacy notice</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="006B094C">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="606B32A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:.1pt;width:2in;height:2in;z-index:-251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDygE0qJQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkaZcGcYosRYYB&#10;RVsgHXpWZDkxJouCpMTOfv2elE90Ow27yKT4IZLv0ZP7rtFsp5yvyRS838s5U0ZSWZt1wX+8Lj6N&#10;OPNBmFJoMqrge+X5/fTjh0lrx2pAG9KlcgxJjB+3tuCbEOw4y7zcqEb4HlllYKzINSJAdeusdKJF&#10;9kZngzy/zVpypXUklfe4fTgY+TTlryolw3NVeRWYLjhqC+l06VzFM5tOxHjthN3U8liG+IcqGlEb&#10;PHpO9SCCYFtX/5GqqaUjT1XoSWoyqqpaqtQDuunn77pZboRVqRcMx9vzmPz/Syufdkv74ljovlIH&#10;AONAWuvHHpexn65yTfyiUgY7Rrg/j011gckYNBqMRjlMEraTgjzZJdw6H74palgUCu6ASxqX2D36&#10;cHA9ucTXDC1qrRM22rC24Lefb/IU4EnXZTRGtxgy147tBNBdaSF/xvLx7JUXNG1weWkqSqFbdXCN&#10;4orKPQbg6MANb+WiRt5H4cOLcCADGgPBwzOOShOKoaPE2Ybcr7/dR39gBCtnLchVcAP2c6a/G2B3&#10;1x8OIxeTMrz5MoDiri2ra4vZNnNCf30skpVJjP5Bn8TKUfOGLZjFN2ESRuLlgoeTOA8HwmOLpJrN&#10;khPYZ0V4NEsrY+rTNF+7N+HsEaUAgJ/oREIxfgfWwTdGejvbBkCWkLzM9Dh1MDeBctyyuBrXevK6&#10;/AumvwEAAP//AwBQSwMEFAAGAAgAAAAhABM+zG3ZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jkFPwkAUhO8m/IfNM/EmW2vUWrolBOPNAwLxvHQfbWH3bdNdoPXX+/SCt5nMZOYr5oOz4ox9aD0p&#10;eJgmIJAqb1qqFWw37/cZiBA1GW09oYIRA8zLyU2hc+Mv9InndawFj1DItYImxi6XMlQNOh2mvkPi&#10;bO97pyPbvpam1xced1amSfIsnW6JHxrd4bLB6rg+OQVmfFqOxn6b7eHr5XXlzWb1Ed6UursdFjMQ&#10;EYd4LcMvPqNDyUw7fyIThFXwyD0FKQjO0ixju/sTKciykP/pyx8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA8oBNKiUCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAEz7MbdkAAAAFAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.15pt;margin-top:.1pt;width:2in;height:2in;z-index:-251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDygE0qJQIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkaZcGcYosRYYB&#10;RVsgHXpWZDkxJouCpMTOfv2elE90Ow27yKT4IZLv0ZP7rtFsp5yvyRS838s5U0ZSWZt1wX+8Lj6N&#10;OPNBmFJoMqrge+X5/fTjh0lrx2pAG9KlcgxJjB+3tuCbEOw4y7zcqEb4HlllYKzINSJAdeusdKJF&#10;9kZngzy/zVpypXUklfe4fTgY+TTlryolw3NVeRWYLjhqC+l06VzFM5tOxHjthN3U8liG+IcqGlEb&#10;PHpO9SCCYFtX/5GqqaUjT1XoSWoyqqpaqtQDuunn77pZboRVqRcMx9vzmPz/Syufdkv74ljovlIH&#10;AONAWuvHHpexn65yTfyiUgY7Rrg/j011gckYNBqMRjlMEraTgjzZJdw6H74palgUCu6ASxqX2D36&#10;cHA9ucTXDC1qrRM22rC24Lefb/IU4EnXZTRGtxgy147tBNBdaSF/xvLx7JUXNG1weWkqSqFbdXCN&#10;4orKPQbg6MANb+WiRt5H4cOLcCADGgPBwzOOShOKoaPE2Ybcr7/dR39gBCtnLchVcAP2c6a/G2B3&#10;1x8OIxeTMrz5MoDiri2ra4vZNnNCf30skpVJjP5Bn8TKUfOGLZjFN2ESRuLlgoeTOA8HwmOLpJrN&#10;khPYZ0V4NEsrY+rTNF+7N+HsEaUAgJ/oREIxfgfWwTdGejvbBkCWkLzM9Dh1MDeBctyyuBrXevK6&#10;/AumvwEAAP//AwBQSwMEFAAGAAgAAAAhABM+zG3ZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jkFPwkAUhO8m/IfNM/EmW2vUWrolBOPNAwLxvHQfbWH3bdNdoPXX+/SCt5nMZOYr5oOz4ox9aD0p&#10;eJgmIJAqb1qqFWw37/cZiBA1GW09oYIRA8zLyU2hc+Mv9InndawFj1DItYImxi6XMlQNOh2mvkPi&#10;bO97pyPbvpam1xced1amSfIsnW6JHxrd4bLB6rg+OQVmfFqOxn6b7eHr5XXlzWb1Ed6UursdFjMQ&#10;EYd4LcMvPqNDyUw7fyIThFXwyD0FKQjO0ixju/sTKciykP/pyx8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA8oBNKiUCAABTBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAEz7MbdkAAAAFAQAADwAAAAAAAAAAAAAAAAB/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="072053B3" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B094C">
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Data protection</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7E37B54B" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                       <w:pPr>
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
@@ -4099,160 +4088,140 @@
                       <w:pPr>
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4F7E08F0" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                       <w:pPr>
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B094C">
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
                           <w:i w:val="0"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">By submitting your data via this </w:t>
-[...19 lines deleted...]
-                        <w:t xml:space="preserve"> you are confirming that you have read and understood this statement.</w:t>
+                        <w:t>By submitting your data via this form you are confirming that you have read and understood this statement.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3129BBF3" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                       <w:pPr>
                         <w:rPr>
                           <w:rStyle w:val="Emphasis"/>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="291C2E2C" w14:textId="77777777" w:rsidR="00EF2ACA" w:rsidRPr="006B094C" w:rsidRDefault="00EF2ACA" w:rsidP="00EF2ACA">
                       <w:pPr>
                         <w:rPr>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006B094C">
                         <w:rPr>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">For more information about how we process your data, please see our </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId11" w:history="1">
+                      <w:hyperlink r:id="rId14" w:history="1">
                         <w:r w:rsidRPr="006B094C">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:cs="Arial"/>
                             <w:bCs/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>privacy notice</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="006B094C">
                         <w:rPr>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003F6C97" w:rsidRPr="00B81DC8" w:rsidSect="00EF2ACA">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="709" w:header="720" w:footer="527" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44E67553" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36">
+    <w:p w14:paraId="1213F8F2" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A6EDC42" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36">
+    <w:p w14:paraId="36B753A0" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3101BC71" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36"/>
+    <w:p w14:paraId="26FC8B5B" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4276,204 +4245,205 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="350749DD" w14:textId="77777777" w:rsidR="00EE6C88" w:rsidRDefault="00EE6C88" w:rsidP="00EE6C88">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5565"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DCD376B" w14:textId="1CC7C772" w:rsidR="0073079A" w:rsidRDefault="00EE6C88" w:rsidP="00EE6C88">
+  <w:p w14:paraId="73A96C6A" w14:textId="6E68A7C8" w:rsidR="00EE6C88" w:rsidRDefault="00EE6C88" w:rsidP="00EE6C88">
     <w:pPr>
       <w:rPr>
         <w:b/>
-        <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Please return to:</w:t>
     </w:r>
-    <w:r w:rsidR="00D062E4">
+    <w:r w:rsidR="00175DDD" w:rsidRPr="00175DDD">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00934955" w:rsidRPr="00425ADA">
+      <w:r w:rsidR="00175DDD" w:rsidRPr="00AF5AEF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Ectopicpregnancy@nice.org.uk</w:t>
+        <w:t>Ectopic-pregnancy@nice.org.uk</w:t>
       </w:r>
     </w:hyperlink>
-  </w:p>
-[...6 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00175DDD">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0078333C">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0078333C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60A360B6" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36">
+    <w:p w14:paraId="5A360E86" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C907FA7" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36">
+    <w:p w14:paraId="07DBF7DF" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D99A61D" w14:textId="77777777" w:rsidR="008A3E36" w:rsidRDefault="008A3E36"/>
+    <w:p w14:paraId="2E9AD41E" w14:textId="77777777" w:rsidR="001369AA" w:rsidRDefault="001369AA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="663847BD" w14:textId="0DD9C2DD" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="00132B3B" w:rsidP="003F6C97">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C26C0DA" w14:textId="7F703D06" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="00132B3B" w:rsidP="52555263">
     <w:pPr>
       <w:pStyle w:val="Heading3"/>
+      <w:ind w:left="1440"/>
       <w:jc w:val="left"/>
       <w:rPr>
-        <w:bCs w:val="0"/>
-[...1 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E53E36">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4426AFE1" wp14:editId="1B36246E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6738066</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-113250</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2971800" cy="304800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4494,89 +4464,76 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2971800" cy="304800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00934955">
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
+  </w:p>
+  <w:p w14:paraId="4F0AC7CB" w14:textId="521E8A12" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="007968D4" w:rsidP="52555263">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:ind w:left="1440"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="552318FD" w14:textId="51E12FA1" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="007968D4" w:rsidP="52555263">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:ind w:left="1440"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="663847BD" w14:textId="6666F49D" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="001C4E77" w:rsidP="00A53DDC">
+    <w:pPr>
+      <w:pStyle w:val="Heading3"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>Ectopic pregnancy and miscarriage – medic</w:t>
-[...31 lines deleted...]
-      <w:tab/>
+    </w:pPr>
+    <w:r w:rsidRPr="001C4E77">
+      <w:t>Ectopic pregnancy and miscarriage: diagnosis and initial management update</w:t>
     </w:r>
     <w:r w:rsidR="003F6C97">
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F6C97">
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F6C97">
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -4593,58 +4550,54 @@
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003F6C97">
       <w:rPr>
         <w:bCs w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="18251E04" w14:textId="77777777" w:rsidR="007968D4" w:rsidRPr="00937F34" w:rsidRDefault="007968D4" w:rsidP="007968D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="62FD38B2" w14:textId="54C2EA2E" w:rsidR="007968D4" w:rsidRDefault="007968D4" w:rsidP="003F6C97">
+  <w:p w14:paraId="62FD38B2" w14:textId="48A4D6B8" w:rsidR="007968D4" w:rsidRPr="008039AA" w:rsidRDefault="007968D4" w:rsidP="003F6C97">
     <w:pPr>
       <w:pStyle w:val="Heading3"/>
       <w:jc w:val="left"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008039AA">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Consultation on </w:t>
     </w:r>
     <w:r w:rsidR="00966357">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>d</w:t>
     </w:r>
     <w:r w:rsidRPr="008039AA">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">raft </w:t>
     </w:r>
     <w:r w:rsidR="00966357">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
@@ -4663,108 +4616,100 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00246154">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="008039AA">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00246154">
       <w:t>deadline for commen</w:t>
     </w:r>
     <w:r w:rsidR="001E1D2C">
-      <w:t xml:space="preserve">ts </w:t>
+      <w:t>ts</w:t>
     </w:r>
-    <w:r w:rsidR="0073079A">
-      <w:t xml:space="preserve">5pm </w:t>
+    <w:r w:rsidR="001E717D">
+      <w:t xml:space="preserve"> 5pm, </w:t>
     </w:r>
-    <w:r w:rsidR="004C7583">
+    <w:r w:rsidR="00EC6CA2">
       <w:t>on</w:t>
     </w:r>
-    <w:r w:rsidR="0073079A">
-      <w:t xml:space="preserve"> Monday, 17 July 2023</w:t>
+    <w:r w:rsidR="0005162A">
+      <w:t xml:space="preserve"> Tuesday </w:t>
     </w:r>
-    <w:r w:rsidR="000328D5">
-      <w:tab/>
+    <w:r w:rsidR="00770B1A">
+      <w:t>17</w:t>
+    </w:r>
+    <w:r w:rsidR="0005162A">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00770B1A">
+      <w:t>February 2026</w:t>
     </w:r>
     <w:r w:rsidR="000328D5">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007334BB" w:rsidRPr="00F506DC">
       <w:rPr>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>email:</w:t>
     </w:r>
-    <w:r w:rsidR="007334BB" w:rsidRPr="00F506DC">
+    <w:r w:rsidR="00804809">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:hyperlink r:id="rId2" w:history="1">
-[...14 lines deleted...]
-    </w:hyperlink>
+    <w:r w:rsidR="00457946" w:rsidRPr="00457946">
+      <w:t>Ectopic-pregnancy@nice.org.uk</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="03B8167D" w14:textId="77777777" w:rsidR="0073079A" w:rsidRPr="0073079A" w:rsidRDefault="0073079A" w:rsidP="0073079A"/>
   <w:p w14:paraId="2774FC2D" w14:textId="77777777" w:rsidR="007968D4" w:rsidRDefault="007968D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A03A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9106313C"/>
     <w:lvl w:ilvl="0" w:tplc="3FB8EEF4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6123,525 +6068,615 @@
   <w:num w:numId="7" w16cid:durableId="1583099722">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="13966216">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1845506939">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2033411688">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1414399182">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1093822961">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1141312972">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="97"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A3E36"/>
     <w:rsid w:val="00001447"/>
     <w:rsid w:val="00005588"/>
+    <w:rsid w:val="00006871"/>
     <w:rsid w:val="000214A8"/>
     <w:rsid w:val="00021B83"/>
     <w:rsid w:val="00025820"/>
     <w:rsid w:val="000328D5"/>
     <w:rsid w:val="000342F2"/>
     <w:rsid w:val="00044D17"/>
+    <w:rsid w:val="00047EAD"/>
+    <w:rsid w:val="0005162A"/>
     <w:rsid w:val="00062223"/>
     <w:rsid w:val="00062BAB"/>
+    <w:rsid w:val="000637F8"/>
     <w:rsid w:val="0006636E"/>
     <w:rsid w:val="00075051"/>
+    <w:rsid w:val="00083FD7"/>
     <w:rsid w:val="00092639"/>
     <w:rsid w:val="00093834"/>
     <w:rsid w:val="0009427C"/>
     <w:rsid w:val="00095B2D"/>
+    <w:rsid w:val="00096155"/>
     <w:rsid w:val="00097632"/>
     <w:rsid w:val="000A6E0D"/>
     <w:rsid w:val="000C30A4"/>
     <w:rsid w:val="000C3C6E"/>
     <w:rsid w:val="000D4044"/>
     <w:rsid w:val="000E31ED"/>
     <w:rsid w:val="000E5927"/>
     <w:rsid w:val="000E70BD"/>
     <w:rsid w:val="000F6532"/>
     <w:rsid w:val="00107280"/>
     <w:rsid w:val="001074E7"/>
     <w:rsid w:val="0011091D"/>
+    <w:rsid w:val="0011431C"/>
     <w:rsid w:val="00121D06"/>
     <w:rsid w:val="0013151B"/>
+    <w:rsid w:val="00132073"/>
     <w:rsid w:val="00132B3B"/>
+    <w:rsid w:val="001369AA"/>
+    <w:rsid w:val="00140779"/>
     <w:rsid w:val="00144F40"/>
     <w:rsid w:val="00152216"/>
     <w:rsid w:val="001566DB"/>
     <w:rsid w:val="0016312E"/>
     <w:rsid w:val="001663B1"/>
     <w:rsid w:val="00166F26"/>
     <w:rsid w:val="00172DC7"/>
+    <w:rsid w:val="00175DDD"/>
+    <w:rsid w:val="00177FB3"/>
     <w:rsid w:val="00191ED8"/>
     <w:rsid w:val="00192C75"/>
     <w:rsid w:val="001945F6"/>
     <w:rsid w:val="00195A67"/>
+    <w:rsid w:val="001A095F"/>
     <w:rsid w:val="001A6E9A"/>
     <w:rsid w:val="001A777C"/>
+    <w:rsid w:val="001B51F6"/>
+    <w:rsid w:val="001C4E77"/>
     <w:rsid w:val="001C64F0"/>
     <w:rsid w:val="001C6FA8"/>
     <w:rsid w:val="001C7324"/>
+    <w:rsid w:val="001D015C"/>
     <w:rsid w:val="001D0B02"/>
     <w:rsid w:val="001D0B89"/>
     <w:rsid w:val="001D6BCA"/>
     <w:rsid w:val="001E1D2C"/>
     <w:rsid w:val="001E3B02"/>
     <w:rsid w:val="001E56D1"/>
     <w:rsid w:val="001E689F"/>
+    <w:rsid w:val="001E717D"/>
+    <w:rsid w:val="001F7A2C"/>
     <w:rsid w:val="00205AF4"/>
     <w:rsid w:val="00205DF3"/>
     <w:rsid w:val="00214A02"/>
+    <w:rsid w:val="002152B2"/>
     <w:rsid w:val="00224BF9"/>
+    <w:rsid w:val="002306D8"/>
     <w:rsid w:val="00246154"/>
     <w:rsid w:val="002475F1"/>
     <w:rsid w:val="00257BDB"/>
     <w:rsid w:val="00261963"/>
     <w:rsid w:val="00272A9E"/>
+    <w:rsid w:val="00286483"/>
     <w:rsid w:val="00292396"/>
     <w:rsid w:val="002A7173"/>
     <w:rsid w:val="002A7A97"/>
     <w:rsid w:val="002A7D99"/>
+    <w:rsid w:val="002B29AC"/>
     <w:rsid w:val="002B2DCF"/>
     <w:rsid w:val="002C0DB3"/>
     <w:rsid w:val="002C4A57"/>
     <w:rsid w:val="002D44C8"/>
     <w:rsid w:val="002D5B73"/>
     <w:rsid w:val="002E7FE1"/>
     <w:rsid w:val="002F342B"/>
+    <w:rsid w:val="002F4E77"/>
     <w:rsid w:val="002F59B5"/>
     <w:rsid w:val="00300024"/>
     <w:rsid w:val="00300F0E"/>
     <w:rsid w:val="00310C57"/>
     <w:rsid w:val="003174B2"/>
     <w:rsid w:val="0032029A"/>
     <w:rsid w:val="00320727"/>
     <w:rsid w:val="00321DA6"/>
     <w:rsid w:val="00321FBA"/>
     <w:rsid w:val="00325106"/>
     <w:rsid w:val="00330112"/>
     <w:rsid w:val="0034087C"/>
     <w:rsid w:val="00341C5B"/>
     <w:rsid w:val="00341C5F"/>
     <w:rsid w:val="00342A8C"/>
     <w:rsid w:val="00344D98"/>
+    <w:rsid w:val="00354C75"/>
     <w:rsid w:val="00361105"/>
     <w:rsid w:val="00373C43"/>
+    <w:rsid w:val="003748CA"/>
     <w:rsid w:val="00376811"/>
     <w:rsid w:val="00386C8D"/>
     <w:rsid w:val="0039057E"/>
     <w:rsid w:val="00392C6A"/>
     <w:rsid w:val="00396BDE"/>
     <w:rsid w:val="003A421D"/>
     <w:rsid w:val="003A74B8"/>
     <w:rsid w:val="003B324A"/>
     <w:rsid w:val="003C0F3D"/>
     <w:rsid w:val="003D4C22"/>
     <w:rsid w:val="003E30E5"/>
     <w:rsid w:val="003E5C68"/>
     <w:rsid w:val="003E65CD"/>
     <w:rsid w:val="003F05AC"/>
+    <w:rsid w:val="003F4B9C"/>
     <w:rsid w:val="003F6C97"/>
     <w:rsid w:val="003F71DC"/>
     <w:rsid w:val="004129F9"/>
     <w:rsid w:val="004210CD"/>
     <w:rsid w:val="004302A7"/>
+    <w:rsid w:val="00432033"/>
     <w:rsid w:val="00437587"/>
+    <w:rsid w:val="004378A0"/>
     <w:rsid w:val="00443A18"/>
     <w:rsid w:val="00451001"/>
     <w:rsid w:val="00451953"/>
     <w:rsid w:val="00451B16"/>
+    <w:rsid w:val="00453181"/>
     <w:rsid w:val="00453EEC"/>
+    <w:rsid w:val="004548CB"/>
+    <w:rsid w:val="00457946"/>
     <w:rsid w:val="00457F3F"/>
     <w:rsid w:val="00460339"/>
     <w:rsid w:val="00461B83"/>
     <w:rsid w:val="00465545"/>
     <w:rsid w:val="00487456"/>
     <w:rsid w:val="004959D4"/>
     <w:rsid w:val="004A0099"/>
     <w:rsid w:val="004A1670"/>
     <w:rsid w:val="004A1C8F"/>
     <w:rsid w:val="004B0799"/>
+    <w:rsid w:val="004C3970"/>
     <w:rsid w:val="004C70EE"/>
     <w:rsid w:val="004C7583"/>
     <w:rsid w:val="004D0289"/>
     <w:rsid w:val="004E107E"/>
     <w:rsid w:val="004E2B52"/>
     <w:rsid w:val="004E513A"/>
+    <w:rsid w:val="004E6889"/>
     <w:rsid w:val="005007BE"/>
     <w:rsid w:val="00501DA6"/>
     <w:rsid w:val="005073EF"/>
     <w:rsid w:val="005231A3"/>
     <w:rsid w:val="0053619F"/>
     <w:rsid w:val="00541137"/>
     <w:rsid w:val="0054572C"/>
     <w:rsid w:val="00560A71"/>
     <w:rsid w:val="00561B54"/>
     <w:rsid w:val="00564228"/>
+    <w:rsid w:val="005732C3"/>
     <w:rsid w:val="00575316"/>
+    <w:rsid w:val="00590630"/>
+    <w:rsid w:val="005917F5"/>
     <w:rsid w:val="00593405"/>
     <w:rsid w:val="005A0087"/>
     <w:rsid w:val="005A0634"/>
     <w:rsid w:val="005A45BD"/>
     <w:rsid w:val="005B15A2"/>
     <w:rsid w:val="005B7A53"/>
     <w:rsid w:val="005C1942"/>
     <w:rsid w:val="005C2876"/>
     <w:rsid w:val="005C7F7C"/>
     <w:rsid w:val="005D2219"/>
     <w:rsid w:val="005D335F"/>
+    <w:rsid w:val="005D6A18"/>
     <w:rsid w:val="005F0AAA"/>
     <w:rsid w:val="005F2CB3"/>
     <w:rsid w:val="005F745A"/>
     <w:rsid w:val="006116D3"/>
+    <w:rsid w:val="00621ECB"/>
     <w:rsid w:val="00624222"/>
     <w:rsid w:val="006252C8"/>
+    <w:rsid w:val="00630FB8"/>
     <w:rsid w:val="0063356A"/>
     <w:rsid w:val="00634E8F"/>
     <w:rsid w:val="00636279"/>
     <w:rsid w:val="006426EF"/>
+    <w:rsid w:val="0064450D"/>
+    <w:rsid w:val="00646A09"/>
     <w:rsid w:val="00656C93"/>
     <w:rsid w:val="0066157A"/>
+    <w:rsid w:val="00661684"/>
     <w:rsid w:val="00661D47"/>
     <w:rsid w:val="00665115"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="00673600"/>
     <w:rsid w:val="006808A0"/>
     <w:rsid w:val="006846E7"/>
     <w:rsid w:val="006B094C"/>
     <w:rsid w:val="006B19C9"/>
     <w:rsid w:val="006B2E9B"/>
     <w:rsid w:val="006B6ADD"/>
+    <w:rsid w:val="006D418D"/>
+    <w:rsid w:val="006D48AA"/>
     <w:rsid w:val="006E0EED"/>
     <w:rsid w:val="006F2675"/>
     <w:rsid w:val="006F679F"/>
     <w:rsid w:val="0070312D"/>
+    <w:rsid w:val="00703BA8"/>
     <w:rsid w:val="007061C2"/>
     <w:rsid w:val="0071516B"/>
     <w:rsid w:val="00717E28"/>
     <w:rsid w:val="00724359"/>
-    <w:rsid w:val="0073079A"/>
     <w:rsid w:val="00733036"/>
     <w:rsid w:val="007334BB"/>
     <w:rsid w:val="0073545F"/>
     <w:rsid w:val="007372A4"/>
     <w:rsid w:val="00751401"/>
     <w:rsid w:val="00751457"/>
     <w:rsid w:val="00753C2B"/>
     <w:rsid w:val="00763790"/>
+    <w:rsid w:val="00770B1A"/>
     <w:rsid w:val="00770EBB"/>
     <w:rsid w:val="00772C91"/>
     <w:rsid w:val="00775C56"/>
     <w:rsid w:val="0078333C"/>
     <w:rsid w:val="007866C8"/>
     <w:rsid w:val="00790A29"/>
+    <w:rsid w:val="00790B10"/>
     <w:rsid w:val="007951D9"/>
     <w:rsid w:val="007968D4"/>
+    <w:rsid w:val="007B1E29"/>
     <w:rsid w:val="007B25F3"/>
     <w:rsid w:val="007B6E20"/>
+    <w:rsid w:val="007C1F85"/>
     <w:rsid w:val="007C2716"/>
     <w:rsid w:val="007D2A94"/>
     <w:rsid w:val="007D5358"/>
     <w:rsid w:val="007E0074"/>
+    <w:rsid w:val="007E055D"/>
     <w:rsid w:val="007E1DD9"/>
     <w:rsid w:val="007E22AC"/>
     <w:rsid w:val="007E258B"/>
     <w:rsid w:val="0080264A"/>
     <w:rsid w:val="008039AA"/>
+    <w:rsid w:val="00804809"/>
     <w:rsid w:val="0080710A"/>
+    <w:rsid w:val="00807C51"/>
     <w:rsid w:val="00810A2E"/>
     <w:rsid w:val="00812077"/>
     <w:rsid w:val="00827634"/>
     <w:rsid w:val="00834AB9"/>
     <w:rsid w:val="008452A2"/>
     <w:rsid w:val="00845887"/>
     <w:rsid w:val="0084727A"/>
     <w:rsid w:val="008514EA"/>
     <w:rsid w:val="00857205"/>
     <w:rsid w:val="008611EC"/>
+    <w:rsid w:val="0086292C"/>
     <w:rsid w:val="00862EF8"/>
     <w:rsid w:val="0087731C"/>
+    <w:rsid w:val="00884CF4"/>
     <w:rsid w:val="0088516E"/>
     <w:rsid w:val="00886015"/>
+    <w:rsid w:val="008A1716"/>
+    <w:rsid w:val="008A2344"/>
     <w:rsid w:val="008A2552"/>
     <w:rsid w:val="008A35D9"/>
     <w:rsid w:val="008A3E36"/>
     <w:rsid w:val="008A4C19"/>
-    <w:rsid w:val="008A6D9E"/>
     <w:rsid w:val="008C584A"/>
+    <w:rsid w:val="008D14ED"/>
     <w:rsid w:val="008D749A"/>
     <w:rsid w:val="008E5CCD"/>
     <w:rsid w:val="008F724D"/>
     <w:rsid w:val="00900B13"/>
     <w:rsid w:val="009071D4"/>
     <w:rsid w:val="00907944"/>
     <w:rsid w:val="009204F8"/>
     <w:rsid w:val="009228A1"/>
     <w:rsid w:val="009244E9"/>
+    <w:rsid w:val="009274F1"/>
     <w:rsid w:val="00927F69"/>
-    <w:rsid w:val="00934955"/>
+    <w:rsid w:val="00933941"/>
     <w:rsid w:val="009448BE"/>
     <w:rsid w:val="00944C6B"/>
     <w:rsid w:val="009524A0"/>
     <w:rsid w:val="00953727"/>
     <w:rsid w:val="00956108"/>
     <w:rsid w:val="00966357"/>
     <w:rsid w:val="00975502"/>
     <w:rsid w:val="009842EE"/>
     <w:rsid w:val="0099379D"/>
     <w:rsid w:val="009A1441"/>
     <w:rsid w:val="009A4CD2"/>
-    <w:rsid w:val="009A66A2"/>
+    <w:rsid w:val="009B3192"/>
     <w:rsid w:val="009B4963"/>
     <w:rsid w:val="009B7261"/>
     <w:rsid w:val="009D0DDF"/>
     <w:rsid w:val="009D7079"/>
     <w:rsid w:val="009E26F6"/>
     <w:rsid w:val="009E7AF2"/>
     <w:rsid w:val="009F3153"/>
     <w:rsid w:val="00A053D0"/>
     <w:rsid w:val="00A10B99"/>
     <w:rsid w:val="00A201B2"/>
+    <w:rsid w:val="00A21B02"/>
     <w:rsid w:val="00A23948"/>
     <w:rsid w:val="00A32731"/>
     <w:rsid w:val="00A4033C"/>
     <w:rsid w:val="00A46B9E"/>
     <w:rsid w:val="00A47EB7"/>
+    <w:rsid w:val="00A53DDC"/>
     <w:rsid w:val="00A67C9D"/>
     <w:rsid w:val="00A701DB"/>
     <w:rsid w:val="00A75B8B"/>
+    <w:rsid w:val="00A825DE"/>
+    <w:rsid w:val="00AA40DD"/>
     <w:rsid w:val="00AA6E9B"/>
     <w:rsid w:val="00AB2050"/>
     <w:rsid w:val="00AC196D"/>
     <w:rsid w:val="00AC3854"/>
     <w:rsid w:val="00AC3880"/>
     <w:rsid w:val="00AC493A"/>
     <w:rsid w:val="00AC71A7"/>
     <w:rsid w:val="00AD186A"/>
     <w:rsid w:val="00AD3005"/>
     <w:rsid w:val="00AD7A1A"/>
     <w:rsid w:val="00AE45DA"/>
     <w:rsid w:val="00AF3947"/>
     <w:rsid w:val="00AF4180"/>
     <w:rsid w:val="00B056C8"/>
     <w:rsid w:val="00B07B3D"/>
     <w:rsid w:val="00B10421"/>
     <w:rsid w:val="00B16F72"/>
     <w:rsid w:val="00B178A2"/>
+    <w:rsid w:val="00B3464A"/>
     <w:rsid w:val="00B3614D"/>
     <w:rsid w:val="00B370E9"/>
     <w:rsid w:val="00B52F93"/>
     <w:rsid w:val="00B67C7F"/>
     <w:rsid w:val="00B738CA"/>
     <w:rsid w:val="00B75064"/>
     <w:rsid w:val="00B75E21"/>
     <w:rsid w:val="00B81DC8"/>
     <w:rsid w:val="00B83648"/>
     <w:rsid w:val="00B9334D"/>
     <w:rsid w:val="00BA1971"/>
     <w:rsid w:val="00BA208C"/>
     <w:rsid w:val="00BA3872"/>
+    <w:rsid w:val="00BA7F78"/>
     <w:rsid w:val="00BB4625"/>
     <w:rsid w:val="00BB513C"/>
     <w:rsid w:val="00BB593E"/>
     <w:rsid w:val="00BB6A20"/>
     <w:rsid w:val="00BC546D"/>
+    <w:rsid w:val="00BD419B"/>
     <w:rsid w:val="00BE015F"/>
     <w:rsid w:val="00BE18A8"/>
     <w:rsid w:val="00BF04F2"/>
     <w:rsid w:val="00C05BCC"/>
     <w:rsid w:val="00C060A1"/>
+    <w:rsid w:val="00C1597F"/>
     <w:rsid w:val="00C15A0A"/>
+    <w:rsid w:val="00C2201D"/>
     <w:rsid w:val="00C2390E"/>
     <w:rsid w:val="00C32551"/>
+    <w:rsid w:val="00C3366B"/>
     <w:rsid w:val="00C35945"/>
+    <w:rsid w:val="00C365D6"/>
+    <w:rsid w:val="00C432F4"/>
     <w:rsid w:val="00C51B4B"/>
     <w:rsid w:val="00C525E8"/>
     <w:rsid w:val="00C5727B"/>
     <w:rsid w:val="00C631F5"/>
     <w:rsid w:val="00C677EC"/>
     <w:rsid w:val="00C736E6"/>
+    <w:rsid w:val="00C8095A"/>
     <w:rsid w:val="00C80F70"/>
     <w:rsid w:val="00C83EC2"/>
     <w:rsid w:val="00C902DD"/>
+    <w:rsid w:val="00C949C1"/>
     <w:rsid w:val="00C979F9"/>
     <w:rsid w:val="00CB03E3"/>
     <w:rsid w:val="00CB1334"/>
     <w:rsid w:val="00CB213B"/>
     <w:rsid w:val="00CD04AA"/>
+    <w:rsid w:val="00CD21F1"/>
     <w:rsid w:val="00CD238D"/>
+    <w:rsid w:val="00CD4767"/>
     <w:rsid w:val="00CE1E29"/>
+    <w:rsid w:val="00CE7589"/>
+    <w:rsid w:val="00CF0F09"/>
     <w:rsid w:val="00CF302B"/>
     <w:rsid w:val="00D032FB"/>
     <w:rsid w:val="00D06290"/>
     <w:rsid w:val="00D062E4"/>
     <w:rsid w:val="00D117FA"/>
     <w:rsid w:val="00D209B9"/>
     <w:rsid w:val="00D2452F"/>
+    <w:rsid w:val="00D31978"/>
     <w:rsid w:val="00D31C75"/>
+    <w:rsid w:val="00D3599A"/>
     <w:rsid w:val="00D36D76"/>
     <w:rsid w:val="00D370C4"/>
+    <w:rsid w:val="00D43B08"/>
     <w:rsid w:val="00D50EB7"/>
     <w:rsid w:val="00D525E7"/>
     <w:rsid w:val="00D60EBE"/>
     <w:rsid w:val="00D63D97"/>
     <w:rsid w:val="00D64CD4"/>
     <w:rsid w:val="00D6756D"/>
     <w:rsid w:val="00D731F4"/>
     <w:rsid w:val="00D8029C"/>
+    <w:rsid w:val="00D87380"/>
     <w:rsid w:val="00D87756"/>
     <w:rsid w:val="00D93033"/>
     <w:rsid w:val="00D937BE"/>
     <w:rsid w:val="00DA1234"/>
     <w:rsid w:val="00DB1C72"/>
     <w:rsid w:val="00DB6AB5"/>
     <w:rsid w:val="00DC47AF"/>
+    <w:rsid w:val="00DC4B44"/>
+    <w:rsid w:val="00DC4F66"/>
     <w:rsid w:val="00DE25FF"/>
     <w:rsid w:val="00DE50FC"/>
+    <w:rsid w:val="00DE79EA"/>
     <w:rsid w:val="00DF19EC"/>
     <w:rsid w:val="00E025D0"/>
+    <w:rsid w:val="00E17962"/>
     <w:rsid w:val="00E2483C"/>
     <w:rsid w:val="00E330B0"/>
     <w:rsid w:val="00E33719"/>
     <w:rsid w:val="00E4444F"/>
     <w:rsid w:val="00E57605"/>
     <w:rsid w:val="00E63822"/>
     <w:rsid w:val="00E6681A"/>
     <w:rsid w:val="00E73623"/>
     <w:rsid w:val="00E76FCA"/>
+    <w:rsid w:val="00E807DF"/>
     <w:rsid w:val="00E911D0"/>
     <w:rsid w:val="00E96424"/>
     <w:rsid w:val="00EA2094"/>
     <w:rsid w:val="00EA5FA0"/>
     <w:rsid w:val="00EB1DC7"/>
     <w:rsid w:val="00EB72A2"/>
+    <w:rsid w:val="00EC6CA2"/>
     <w:rsid w:val="00ED3261"/>
+    <w:rsid w:val="00EE5C12"/>
     <w:rsid w:val="00EE6C88"/>
     <w:rsid w:val="00EF2ACA"/>
     <w:rsid w:val="00EF337F"/>
     <w:rsid w:val="00F054D6"/>
     <w:rsid w:val="00F06BC1"/>
     <w:rsid w:val="00F3010A"/>
     <w:rsid w:val="00F3163F"/>
     <w:rsid w:val="00F37587"/>
     <w:rsid w:val="00F44858"/>
     <w:rsid w:val="00F506DC"/>
     <w:rsid w:val="00F51243"/>
+    <w:rsid w:val="00F5673D"/>
     <w:rsid w:val="00F61A63"/>
     <w:rsid w:val="00F656B1"/>
     <w:rsid w:val="00F762C1"/>
+    <w:rsid w:val="00F8158A"/>
     <w:rsid w:val="00F8222C"/>
     <w:rsid w:val="00F83603"/>
     <w:rsid w:val="00F837D7"/>
     <w:rsid w:val="00F875CE"/>
     <w:rsid w:val="00F87E5D"/>
     <w:rsid w:val="00F901B2"/>
     <w:rsid w:val="00F90F1E"/>
     <w:rsid w:val="00F976FB"/>
     <w:rsid w:val="00FA4108"/>
     <w:rsid w:val="00FA7E1A"/>
     <w:rsid w:val="00FB4045"/>
     <w:rsid w:val="00FB6090"/>
     <w:rsid w:val="00FB7253"/>
     <w:rsid w:val="00FB7E35"/>
     <w:rsid w:val="00FC2698"/>
     <w:rsid w:val="00FE304D"/>
+    <w:rsid w:val="00FF3D82"/>
+    <w:rsid w:val="30EB7FFA"/>
+    <w:rsid w:val="52555263"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="163395D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E46F6F71-07CE-4A19-BB94-5B4EA7A8002E}"/>
+  <w15:docId w15:val="{25780901-3709-4398-B4EC-6846972F8F56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
@@ -7314,93 +7349,93 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB4625"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B094C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="674958321">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1202014775">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ectopicpregnancy@nice.org.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ectopic-pregnancy@nice.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ectopicpregnancy@nice.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7624,170 +7659,511 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06f6bfed-a723-4874-8d2e-7cca1059c0d6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Currentversion xmlns="06f6bfed-a723-4874-8d2e-7cca1059c0d6">false</Currentversion>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4815326261C954C93CC46970EE5C9B2" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="734c30764712d8a5e11a4f1c8626e08e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06f6bfed-a723-4874-8d2e-7cca1059c0d6" xmlns:ns3="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3215fe6433e8aa3a84eabef4cd916147" ns2:_="" ns3:_="">
+    <xsd:import namespace="06f6bfed-a723-4874-8d2e-7cca1059c0d6"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Currentversion" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06f6bfed-a723-4874-8d2e-7cca1059c0d6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Currentversion" ma:index="21" nillable="true" ma:displayName="Current version" ma:default="0" ma:format="Dropdown" ma:internalName="Currentversion">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{01a9cf9e-9696-4473-8b3e-d61faf159ec7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0c8e0970-65f7-430b-aacb-a7b56cfe1531">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE481ED3-8609-4DD1-9069-CF5A6C3FDB65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="06f6bfed-a723-4874-8d2e-7cca1059c0d6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34E6A846-A5E6-4DE8-8233-E5F7212398B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D63E6674-7026-4038-8FFD-1E4BCE7C4571}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06f6bfed-a723-4874-8d2e-7cca1059c0d6"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56CA5CA4-62BA-43AA-B289-238BA4212F25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>780</Words>
-  <Characters>4531</Characters>
+  <Words>782</Words>
+  <Characters>4536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>216</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>NICE</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5203</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>4718600</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...18 lines deleted...]
-        <vt:i4>9</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.nice.org.uk/privacy-notice</vt:lpwstr>
+        <vt:lpwstr>https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5308422</vt:i4>
+        <vt:i4>4718600</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://pathways.nice.org.uk/</vt:lpwstr>
+        <vt:lpwstr>https://www.nice.org.uk/process/pmg20/resources/developing-nice-guidelines-how-to-get-involved-2722986687/chapter/commenting-on-a-draft-guideline</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>786450</vt:i4>
+        <vt:i4>2555968</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.nice.org.uk/process/pmg22/chapter/how-you-can-get-involved</vt:lpwstr>
+        <vt:lpwstr>mailto:chfiatreatment@nice.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555968</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:chfiatreatment@nice.org.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4128812</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nice.org.uk/privacy-notice</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>National Institute for Clinical Excellence</dc:title>
   <dc:subject/>
   <dc:creator>Katie Stafford</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2023-02-28T17:05:07Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>6d7b77f7-bee2-4dba-b0e2-15cb36063c06</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x010100C4815326261C954C93CC46970EE5C9B2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>