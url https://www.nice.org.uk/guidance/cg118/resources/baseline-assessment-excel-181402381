--- v0 (2025-12-05)
+++ v1 (2026-04-24)
@@ -1,123 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3627184C-DE9B-4378-8272-327023400EC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3DA1AE73-0A45-434F-8712-986EDA5FE969}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Box1" sheetId="29" r:id="rId3"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId4"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$2</definedName>
+    <definedName name="_1_Outcome">#REF!</definedName>
+    <definedName name="_1_Process">#REF!</definedName>
+    <definedName name="_1_Structure">#REF!</definedName>
+    <definedName name="_10_Outcome">#REF!</definedName>
+    <definedName name="_10_Process">#REF!</definedName>
+    <definedName name="_10_Structure">#REF!</definedName>
+    <definedName name="_2_Outcome">#REF!</definedName>
+    <definedName name="_2_Process">#REF!</definedName>
+    <definedName name="_2_Structure">#REF!</definedName>
+    <definedName name="_3_Outcome">#REF!</definedName>
+    <definedName name="_3_Process">#REF!</definedName>
+    <definedName name="_3_Structure">#REF!</definedName>
+    <definedName name="_4_Outcome">#REF!</definedName>
+    <definedName name="_4_Process">#REF!</definedName>
+    <definedName name="_4_Structure">#REF!</definedName>
+    <definedName name="_5_Outcome">#REF!</definedName>
+    <definedName name="_5_Process">#REF!</definedName>
+    <definedName name="_5_Structure">#REF!</definedName>
+    <definedName name="_6_Outcome">#REF!</definedName>
+    <definedName name="_6_Process">#REF!</definedName>
+    <definedName name="_6_Structure">#REF!</definedName>
+    <definedName name="_7_Outcome">#REF!</definedName>
+    <definedName name="_7_Process">#REF!</definedName>
+    <definedName name="_7_Structure">#REF!</definedName>
+    <definedName name="_8_Outcome">#REF!</definedName>
+    <definedName name="_8_Process">#REF!</definedName>
+    <definedName name="_8_Structure">#REF!</definedName>
+    <definedName name="_9_Outcome">#REF!</definedName>
+    <definedName name="_9_Process">#REF!</definedName>
+    <definedName name="_9_Structure">#REF!</definedName>
+    <definedName name="_Age1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$L$2</definedName>
+    <definedName name="_Sex1">#REF!</definedName>
+    <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
+    <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
+    <definedName name="Ethnicity1">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$L$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
+    <definedName name="QS_1">#REF!</definedName>
+    <definedName name="QS_10">#REF!</definedName>
+    <definedName name="QS_100">#REF!</definedName>
+    <definedName name="QS_101">#REF!</definedName>
+    <definedName name="QS_102">#REF!</definedName>
+    <definedName name="QS_103">#REF!</definedName>
+    <definedName name="QS_104">#REF!</definedName>
+    <definedName name="QS_105">#REF!</definedName>
+    <definedName name="QS_106">#REF!</definedName>
+    <definedName name="QS_107">#REF!</definedName>
+    <definedName name="QS_108">#REF!</definedName>
+    <definedName name="QS_109">#REF!</definedName>
+    <definedName name="QS_11">#REF!</definedName>
+    <definedName name="QS_110">#REF!</definedName>
+    <definedName name="QS_111">#REF!</definedName>
+    <definedName name="QS_112">#REF!</definedName>
+    <definedName name="QS_113">#REF!</definedName>
+    <definedName name="QS_114">#REF!</definedName>
+    <definedName name="QS_115">#REF!</definedName>
+    <definedName name="QS_116">#REF!</definedName>
+    <definedName name="QS_117">#REF!</definedName>
+    <definedName name="QS_118">#REF!</definedName>
+    <definedName name="QS_119">#REF!</definedName>
+    <definedName name="QS_12">#REF!</definedName>
+    <definedName name="QS_120">#REF!</definedName>
+    <definedName name="QS_121">#REF!</definedName>
+    <definedName name="QS_122">#REF!</definedName>
+    <definedName name="QS_123">#REF!</definedName>
+    <definedName name="QS_124">#REF!</definedName>
+    <definedName name="QS_125">#REF!</definedName>
+    <definedName name="QS_126">#REF!</definedName>
+    <definedName name="QS_127">#REF!</definedName>
+    <definedName name="QS_128">#REF!</definedName>
+    <definedName name="QS_129">#REF!</definedName>
+    <definedName name="QS_13">#REF!</definedName>
+    <definedName name="QS_130">#REF!</definedName>
+    <definedName name="QS_131">#REF!</definedName>
+    <definedName name="QS_132">#REF!</definedName>
+    <definedName name="QS_133">#REF!</definedName>
+    <definedName name="QS_134">#REF!</definedName>
+    <definedName name="QS_135">#REF!</definedName>
+    <definedName name="QS_136">#REF!</definedName>
+    <definedName name="QS_137">#REF!</definedName>
+    <definedName name="QS_138">#REF!</definedName>
+    <definedName name="QS_139">#REF!</definedName>
+    <definedName name="QS_14">#REF!</definedName>
+    <definedName name="QS_140">#REF!</definedName>
+    <definedName name="QS_141">#REF!</definedName>
+    <definedName name="QS_142">#REF!</definedName>
+    <definedName name="QS_15">#REF!</definedName>
+    <definedName name="QS_16">#REF!</definedName>
+    <definedName name="QS_17">#REF!</definedName>
+    <definedName name="QS_18">#REF!</definedName>
+    <definedName name="QS_19">#REF!</definedName>
+    <definedName name="QS_2">#REF!</definedName>
+    <definedName name="QS_20">#REF!</definedName>
+    <definedName name="QS_21">#REF!</definedName>
+    <definedName name="QS_22">#REF!</definedName>
+    <definedName name="QS_23">#REF!</definedName>
+    <definedName name="QS_24">#REF!</definedName>
+    <definedName name="QS_25">#REF!</definedName>
+    <definedName name="QS_26">#REF!</definedName>
+    <definedName name="QS_27">#REF!</definedName>
+    <definedName name="QS_28">#REF!</definedName>
+    <definedName name="QS_29">#REF!</definedName>
+    <definedName name="QS_3">#REF!</definedName>
+    <definedName name="QS_30">#REF!</definedName>
+    <definedName name="QS_31">#REF!</definedName>
+    <definedName name="QS_32">#REF!</definedName>
+    <definedName name="QS_33">#REF!</definedName>
+    <definedName name="QS_34">#REF!</definedName>
+    <definedName name="QS_35">#REF!</definedName>
+    <definedName name="QS_36">#REF!</definedName>
+    <definedName name="QS_37">#REF!</definedName>
+    <definedName name="QS_38">#REF!</definedName>
+    <definedName name="QS_39">#REF!</definedName>
+    <definedName name="QS_4">#REF!</definedName>
+    <definedName name="QS_40">#REF!</definedName>
+    <definedName name="QS_41">#REF!</definedName>
+    <definedName name="QS_42">#REF!</definedName>
+    <definedName name="QS_43">#REF!</definedName>
+    <definedName name="QS_44">#REF!</definedName>
+    <definedName name="QS_45">#REF!</definedName>
+    <definedName name="QS_46">#REF!</definedName>
+    <definedName name="QS_47">#REF!</definedName>
+    <definedName name="QS_48">#REF!</definedName>
+    <definedName name="QS_49">#REF!</definedName>
+    <definedName name="QS_5">#REF!</definedName>
+    <definedName name="QS_50">#REF!</definedName>
+    <definedName name="QS_51">#REF!</definedName>
+    <definedName name="QS_52">#REF!</definedName>
+    <definedName name="QS_53">#REF!</definedName>
+    <definedName name="QS_54">#REF!</definedName>
+    <definedName name="QS_55">#REF!</definedName>
+    <definedName name="QS_56">#REF!</definedName>
+    <definedName name="QS_57">#REF!</definedName>
+    <definedName name="QS_58">#REF!</definedName>
+    <definedName name="QS_59">#REF!</definedName>
+    <definedName name="QS_6">#REF!</definedName>
+    <definedName name="QS_60">#REF!</definedName>
+    <definedName name="QS_61">#REF!</definedName>
+    <definedName name="QS_62">#REF!</definedName>
+    <definedName name="QS_63">#REF!</definedName>
+    <definedName name="QS_64">#REF!</definedName>
+    <definedName name="QS_65">#REF!</definedName>
+    <definedName name="QS_66">#REF!</definedName>
+    <definedName name="QS_67">#REF!</definedName>
+    <definedName name="QS_68">#REF!</definedName>
+    <definedName name="QS_69">#REF!</definedName>
+    <definedName name="QS_7">#REF!</definedName>
+    <definedName name="QS_70">#REF!</definedName>
+    <definedName name="QS_71">#REF!</definedName>
+    <definedName name="QS_72">#REF!</definedName>
+    <definedName name="QS_73">#REF!</definedName>
+    <definedName name="QS_74">#REF!</definedName>
+    <definedName name="QS_75">#REF!</definedName>
+    <definedName name="QS_76">#REF!</definedName>
+    <definedName name="QS_77">#REF!</definedName>
+    <definedName name="QS_78">#REF!</definedName>
+    <definedName name="QS_79">#REF!</definedName>
+    <definedName name="QS_8">#REF!</definedName>
+    <definedName name="QS_80">#REF!</definedName>
+    <definedName name="QS_81">#REF!</definedName>
+    <definedName name="QS_82">#REF!</definedName>
+    <definedName name="QS_83">#REF!</definedName>
+    <definedName name="QS_84">#REF!</definedName>
+    <definedName name="QS_85">#REF!</definedName>
+    <definedName name="QS_86">#REF!</definedName>
+    <definedName name="QS_87">#REF!</definedName>
+    <definedName name="QS_88">#REF!</definedName>
+    <definedName name="QS_89">#REF!</definedName>
+    <definedName name="QS_9">#REF!</definedName>
+    <definedName name="QS_90">#REF!</definedName>
+    <definedName name="QS_91">#REF!</definedName>
+    <definedName name="QS_92">#REF!</definedName>
+    <definedName name="QS_93">#REF!</definedName>
+    <definedName name="QS_94">#REF!</definedName>
+    <definedName name="QS_95">#REF!</definedName>
+    <definedName name="QS_96">#REF!</definedName>
+    <definedName name="QS_97">#REF!</definedName>
+    <definedName name="QS_98">#REF!</definedName>
+    <definedName name="QS_99">#REF!</definedName>
+    <definedName name="QS16A">#REF!</definedName>
+    <definedName name="Sex">'[1]Data collection'!$D$6:$D$45</definedName>
+    <definedName name="STANDARD_TITLES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27" a="1"/>
   <c r="B1" i="27" s="1"/>
   <c r="A1" i="26"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -145,81 +333,50 @@
     <t xml:space="preserve">Evidence of current activity to meet the recommendation (If the recommendation is not applicable to your service or organisation you may wish to record why not) </t>
   </si>
   <si>
     <t>Does your service or organisation meet the recommendation? (yes/no/partial)</t>
   </si>
   <si>
     <t>If the recommendation is not met, what action is needed to implement the recommendation? (You may wish to record barriers to implementation in this column)</t>
   </si>
   <si>
     <t>Is there a risk associated with not implementing this recommendation? (yes/no)</t>
   </si>
   <si>
     <t>Only complete this baseline assessment tool if it is relevant to your area.
 The data sheet contains every recommendation from the guideline and states when the recommendation was published.
 Information can be entered about current activity relevant to the recommendation, actions needed to meet the recommendation, your deadlines and the names of the responsible leads. Useful documents can be added as hyperlinks.
 You can adapt the data sheet to suit your own service or organisation's needs. For example, users have told us they have: 
 • changed terminology in the header row to match terms used in their service or organisation 
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...29 lines deleted...]
-    <r>
       <t xml:space="preserve">This baseline assessment tool should be used in conjuction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t>Colorectal cancer prevention: colonoscopic surveillance in adults with ulcerative colitis, Crohn's disease or adenomas</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> (CG118). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
@@ -228,172 +385,75 @@
       </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline.</t>
     </r>
   </si>
   <si>
     <t>Published: 23rd March 2011</t>
   </si>
   <si>
     <t>1.1 List of all recommendations</t>
   </si>
   <si>
     <t>People with inflammatory bowel disease</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Offer a baseline colonoscopy with chromoscopy and targeted biopsy of any abnormal areas to people with IBD who are being considered for colonoscopic surveillance to determine their risk of developing colorectal cancer (see box 1).</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.2</t>
   </si>
   <si>
     <t>Box 1 Risk of developing colorectal cancer in people with IBD</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>For people with IBD who have been offered colonoscopic surveillance, continue to use colonoscopy with chromoscopy as the method of surveillance.</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>Offer a repeat colonoscopy with chromoscopy if any colonoscopy is incomplete. Consider whether a more experienced colonoscopist is needed.</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>People with adenomas</t>
   </si>
   <si>
     <t>1.1.6</t>
-  </si>
-[...92 lines deleted...]
-    <t>Throughout the surveillance programme, give the person and their family or carers the opportunity to discuss any issues with a healthcare professional. Information should be provided in a variety of formats tailored to the person’s needs and should include illustrations.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t>Low risk:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	extensive but quiescent ulcerative colitis </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF222222"/>
@@ -554,90 +614,114 @@
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	any grade of dysplasia in the past 5 years </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	family history of colorectal cancer in a first-degree relative aged under 50 years.</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Recommendation deleted. See the </t>
+    <t>Updated: 20th September 2022</t>
+  </si>
+  <si>
+    <t>Baseline assessment tool for colorectal cancer prevention: colonoscopic surveillance in adults with ulcerative colitis, Crohn's disease or adenomas (CG118)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+© NICE 2026. All rights reserved. </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
-        <rFont val="Lato"/>
-[...8 lines deleted...]
-        <family val="2"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Inter"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>2011</t>
-[...8 lines deleted...]
-    <t>Baseline assessment tool for colorectal cancer prevention: colonoscopic surveillance in adults with ulcerative colitis, Crohn's disease or adenomas (CG118)</t>
+    <t>Offer a baseline colonoscopy with chromoscopy and targeted biopsy of any abnormal areas to people with IBD for whom colonoscopic surveillance is being considered to determine their risk of developing colorectal cancer (see box 1).</t>
+  </si>
+  <si>
+    <t>Offer colonoscopic surveillance to people with IBD as defined in recommendation 1.1.1 based on their risk of developing colorectal cancer (see box 1), determined at the last complete colonoscopy:
+• low risk: offer colonoscopy at 5 years.
+• intermediate risk: offer colonoscopy at 3 years. 
+• high risk: offer colonoscopy at 1 year.</t>
+  </si>
+  <si>
+    <t>See the recommendations in the British Society of Gastroenterology’s guidelines on post-polypectomy and post-colorectal cancer resection surveillance.</t>
+  </si>
+  <si>
+    <t>Continuing or stopping surveillance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">After receiving the results of each surveillance test: 
+•	discuss with the person the potential benefits, limitations and risks of ongoing surveillance 
+•	base a decision to stop surveillance on potential benefits for the person, their preferences and any comorbidities. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offer colonoscopic surveillance to people with inflammatory bowel disease (IBD) whose symptoms started 10 years ago and who have either:
+•	ulcerative colitis (but not proctitis alone) or 
+•	Crohn’s colitis involving more than one segment of colon. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
@@ -778,113 +862,138 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Inter SemiBold"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF005EA5"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Inter SemiBold"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF228096"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00436C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDD8CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15434A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF18646E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAD054"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -910,88 +1019,94 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="14">
+  <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="6" borderId="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="7" borderId="1"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="2">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1040,311 +1155,135 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="1" xfId="13" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="7">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="3" borderId="0" xfId="7" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="12" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="14">
+  <cellStyles count="17">
     <cellStyle name="Header" xfId="7" xr:uid="{A871EE80-89FD-4DE3-BAD8-5728E4243900}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Hyperlink 4" xfId="15" xr:uid="{CD8A335D-409A-4F9C-8487-5ECBCD531299}"/>
+    <cellStyle name="Hyperlink 4 2" xfId="16" xr:uid="{61E3929D-97AB-43DD-8F2A-5B4C6B6323C9}"/>
     <cellStyle name="Main header" xfId="6" xr:uid="{3837F553-1A6E-425A-8276-8F261E1DC6E4}"/>
     <cellStyle name="NICE normal" xfId="5" xr:uid="{AFB9A749-0CEB-4768-B6A5-163499E91586}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Normal 2" xfId="14" xr:uid="{5C51B318-F0FF-4AE9-A422-03C7109E09E2}"/>
     <cellStyle name="Notes and additional information" xfId="11" xr:uid="{9BE18986-78C4-4516-91FB-5B26D4B12185}"/>
     <cellStyle name="Section heading" xfId="10" xr:uid="{D157E30A-776B-4A99-A28D-CF53B67524B4}"/>
     <cellStyle name="Section sub-heading" xfId="13" xr:uid="{282EBB96-3D5F-4093-B340-DC88AC4D84BC}"/>
     <cellStyle name="Sub header" xfId="4" xr:uid="{9B919249-9610-4F2F-BB0E-78B5D14E760C}"/>
     <cellStyle name="Table heading" xfId="9" xr:uid="{F9844E2C-06D0-4174-9129-E6DF03197155}"/>
     <cellStyle name="Table text" xfId="12" xr:uid="{11DB1E9B-5AE2-4284-87F5-8E5C67F1AA9E}"/>
     <cellStyle name="White header" xfId="8" xr:uid="{687ACFCC-8C65-403E-98CE-97A194C92E90}"/>
   </cellStyles>
-  <dxfs count="28">
-[...181 lines deleted...]
-    </dxf>
+  <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFBFBFBF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFBFBFBF"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF0000FF"/>
       <color rgb="FFBFBFBF"/>
       <color rgb="FF005EA5"/>
       <color rgb="FF228096"/>
       <color rgb="FF00436C"/>
       <color rgb="FF407291"/>
       <color rgb="FFEDD8CD"/>
       <color rgb="FFF7F4F1"/>
       <color rgb="FF222222"/>
-      <color rgb="FF0000FF"/>
       <color rgb="FF233746"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>298450</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>12700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>4077564</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>38725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
@@ -1363,50 +1302,83 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="298450" y="8591550"/>
           <a:ext cx="3779114" cy="400675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="CG%20clinical%20audit%20tool%20template%20Jan%20151" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Hidden sheet"/>
+      <sheetName val="Cover page"/>
+      <sheetName val="Introduction"/>
+      <sheetName val="Audit standards"/>
+      <sheetName val="Data collection"/>
+      <sheetName val="Clinical audit report"/>
+      <sheetName val="Action plan"/>
+      <sheetName val="Re-audit (replace)"/>
+      <sheetName val="Appendix"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1687,946 +1659,936 @@
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/cg118" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/cg118/resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bsg.org.uk/clinical-resource/bsg-acpgbi-phe-post-polypectomy-and-post-colorectal-cancer-resection-surveillance-guidelines/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="108.44140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="108.4140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="114.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="117" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="27" x14ac:dyDescent="0.2">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="1:5" ht="27" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="30" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="24" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A10" s="25"/>
     </row>
-    <row r="11" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="27" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A11" s="25"/>
     </row>
-    <row r="12" spans="1:5" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:5" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:5" s="27" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A16" s="17"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A8" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A9" r:id="rId2" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="A4" r:id="rId3" display="This baseline assessment tool should be used in conjuction with guideline title (CG118). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations." xr:uid="{763EFD94-6A3A-4779-9E1F-06F758183946}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:L13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.08203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" style="2" customWidth="1"/>
-    <col min="3" max="3" width="26.21875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="3" max="3" width="38.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="74.4140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="36.9140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="78.9140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="43" style="2" customWidth="1"/>
+    <col min="8" max="8" width="48.6640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="39.6640625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8.6640625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="16.25" style="2" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.08203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.75">
       <c r="A1" s="26" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for colorectal cancer prevention: colonoscopic surveillance in adults with ulcerative colitis, Crohn's disease or adenomas (CG118)</v>
       </c>
       <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
-      <c r="M1" s="5"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="49.5" x14ac:dyDescent="0.2">
+    </row>
+    <row r="2" spans="1:12" s="15" customFormat="1" ht="33.6" x14ac:dyDescent="0.25">
       <c r="A2" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D2" s="16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" s="16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F2" s="16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G2" s="16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2" s="16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="I2" s="16" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="J2" s="16" t="s">
         <v>9</v>
       </c>
+      <c r="J2" s="14" t="s">
+        <v>2</v>
+      </c>
       <c r="K2" s="14" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="L2" s="14" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="M2" s="14" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="31" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B3" s="31"/>
-      <c r="C3" s="32"/>
+      <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
-      <c r="M3" s="31"/>
-[...18 lines deleted...]
-    <row r="5" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    </row>
+    <row r="4" spans="1:12" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A4" s="35" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="32"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+    </row>
+    <row r="5" spans="1:12" ht="78" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
-      <c r="M5" s="8"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:12" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="8" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
-      <c r="M6" s="8"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13" ht="110.25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:12" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
-      <c r="M7" s="8"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="8" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
-      <c r="M8" s="8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:12" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
-      <c r="M9" s="8"/>
-[...18 lines deleted...]
-    <row r="11" spans="1:13" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:12" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="32"/>
+      <c r="L10" s="32"/>
+    </row>
+    <row r="11" spans="1:12" s="38" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A11" s="36" t="s">
-        <v>60</v>
-[...39 lines deleted...]
-    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+    </row>
+    <row r="12" spans="1:12" ht="16.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+    </row>
+    <row r="13" spans="1:12" ht="78" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
-      <c r="M13" s="8"/>
-[...226 lines deleted...]
-      <c r="M24" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:M2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
+  <autoFilter ref="A2:L2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
   <phoneticPr fontId="15" type="noConversion"/>
-  <conditionalFormatting sqref="E5:L9">
-[...3 lines deleted...]
-    <cfRule type="expression" dxfId="26" priority="28">
+  <conditionalFormatting sqref="D5:K9 D13:K13">
+    <cfRule type="expression" dxfId="1" priority="29">
       <formula>$C5="No"</formula>
     </cfRule>
-  </conditionalFormatting>
-[...101 lines deleted...]
-      <formula>$C24="No"</formula>
+    <cfRule type="expression" dxfId="0" priority="30">
+      <formula>#REF!="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H9 H11:H18 H20:H24" xr:uid="{A60CD26B-04F7-4791-80F2-FD12286DA58E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G9 G11:G13" xr:uid="{A60CD26B-04F7-4791-80F2-FD12286DA58E}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:F9 D5:D9 F11:F18 D11:D18 F20:F24 D20:D24" xr:uid="{1EED8A36-DBC5-43A4-B857-3622ADDD03AF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E9 C5:C9 E11:E13 C11:C13" xr:uid="{1EED8A36-DBC5-43A4-B857-3622ADDD03AF}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
   </dataValidations>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7FC9050-410B-4C99-9A86-190D61393F7D}">
   <dimension ref="A1:A3"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="77.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="77.08203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-      <c r="A3" s="35"/>
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="290.39999999999998" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A3" s="34"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E74BFAB2-BADC-45DB-BC49-1D70379F76BF}">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="49.5546875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="49.58203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="7" cm="1">
-        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!D3:D24,{"Yes","Partial"}))</f>
+        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!C3:C13,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="7">
-        <f>COUNTIF('Data sheet'!F3:F24,"Yes")</f>
+        <f>COUNTIF('Data sheet'!E3:E13,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="10">
-        <f>COUNTIF('Data sheet'!F3:F24,"Partial")</f>
+        <f>COUNTIF('Data sheet'!E3:E13,"Partial")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="13" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ee1930f-003b-4c79-bb18-414e791589f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1f338ac-e338-414f-952c-f74dcc6d59e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DED24F9-0FE6-420D-8399-F3AEEBEFF98F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C189DFAD-9454-4C74-9392-5EA9A0188F32}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4CBC93-467C-42CD-AC63-981FDD179B54}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Box1</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
+      <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CG118 Baseline assessment tool</dc:title>
+  <dc:title>CG118 Colorectal cancer prevention: colonoscopic surveillance in adults with ulcerative colitis, Crohn's disease or adenomas: Baseline assessment tool 20/09/2022</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100B9609CF57CCB40429746260E2F301BC1</vt:lpwstr>
+    <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
+    <vt:lpwstr>2026-02-19T15:48:19Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
+    <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
+    <vt:lpwstr>477e4b24-884f-4921-bbc4-6962cd5a3736</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Display Status">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>