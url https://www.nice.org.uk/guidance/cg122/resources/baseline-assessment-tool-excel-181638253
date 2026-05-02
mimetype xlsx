--- v1 (2026-01-08)
+++ v2 (2026-05-02)
@@ -8,64 +8,64 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{64D3B208-9E31-4D2C-9DF3-30A01111B20D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{946B8748-4DBD-48FB-B28A-01B6515BA5E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$L$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$L$69</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$L$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27" a="1"/>
   <c r="B1" i="27" s="1"/>
   <c r="A1" i="26"/>
@@ -75,51 +75,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -146,249 +146,123 @@
   <si>
     <t xml:space="preserve">Evidence of current activity to meet the recommendation (If the recommendation is not applicable to your service or organisation you may wish to record why not) </t>
   </si>
   <si>
     <t>Does your service or organisation meet the recommendation? (yes/no/partial)</t>
   </si>
   <si>
     <t>If the recommendation is not met, what action is needed to implement the recommendation? (You may wish to record barriers to implementation in this column)</t>
   </si>
   <si>
     <t>Is there a risk associated with not implementing this recommendation? (yes/no)</t>
   </si>
   <si>
     <t>Only complete this baseline assessment tool if it is relevant to your area.
 The data sheet contains every recommendation from the guideline and states when the recommendation was published.
 Information can be entered about current activity relevant to the recommendation, actions needed to meet the recommendation, your deadlines and the names of the responsible leads. Useful documents can be added as hyperlinks.
 You can adapt the data sheet to suit your own service or organisation's needs. For example, users have told us they have: 
 • changed terminology in the header row to match terms used in their service or organisation 
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
-    <t>Advise any woman who is not suspected of having ovarian cancer to return to her GP if her symptoms become more frequent and/or persistent.</t>
-[...7 lines deleted...]
-  <si>
     <t>Measure serum CA125 in secondary care in all women with suspected ovarian cancer, if this has not already been done in primary care.</t>
   </si>
   <si>
     <t>In women under 40 with suspected ovarian cancer, measure levels of alpha fetoprotein (AFP) and beta human chorionic gonadotrophin (beta-hCG) as well as serum CA125, to identify women who may not have epithelial ovarian cancer.</t>
   </si>
   <si>
-    <t>Perform an ultrasound of the abdomen and pelvis as the first imaging test in secondary care for women with suspected ovarian cancer, if this has not already been done in primary care.</t>
-[...4 lines deleted...]
-  <si>
     <t>1.2.3.2</t>
   </si>
   <si>
     <t>Do not use MRI routinely for assessing women with suspected ovarian cancer.</t>
   </si>
   <si>
-    <t>Requirement for tissue diagnosis</t>
-[...1 lines deleted...]
-  <si>
     <t>If offering cytotoxic chemotherapy to women with suspected advanced ovarian cancer, first obtain a confirmed tissue diagnosis by histology (or by cytology if histology is not appropriate) in all but exceptional cases.</t>
   </si>
   <si>
     <t>Methods of tissue diagnosis other than laparotomy</t>
   </si>
   <si>
-    <t>Do not include systematic retroperitoneal lymphadenectomy (block dissection of lymph nodes from the pelvic side walls to the level of the renal veins) as part of standard surgical treatment in women with suspected ovarian cancer whose disease appears to be confined to the ovaries (that is, who appear to have stage I disease).</t>
-[...34 lines deleted...]
-  <si>
     <t>1.2  Establishing the diagnosis in secondary care</t>
   </si>
   <si>
     <t>1.2.1  Tumour markers: which to use?</t>
   </si>
   <si>
     <t>1.1  Detection in primary care</t>
   </si>
   <si>
-    <t>1.1.1  Awareness of symptoms and signs</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.1.1</t>
   </si>
   <si>
     <t>1.2.1.2</t>
   </si>
   <si>
     <t>1.2.2  Malignancy indices</t>
   </si>
   <si>
     <t>1.2.2.1</t>
   </si>
   <si>
     <t>1.2.3  Imaging in the diagnostic pathway: which procedures?</t>
   </si>
   <si>
     <t>1.2.3.1</t>
   </si>
   <si>
     <t>1.2.3.3</t>
   </si>
   <si>
     <t>1.2.4  Tissue diagnosis</t>
   </si>
   <si>
     <t>1.2.4.1</t>
   </si>
   <si>
     <t>1.2.4.2</t>
   </si>
   <si>
     <t>1.2.4.3</t>
   </si>
   <si>
     <t>1.3.1.1</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>1.4.1.1</t>
   </si>
   <si>
     <t>1.4.2.1</t>
   </si>
   <si>
     <t>1.5.1.1</t>
-  </si>
-[...67 lines deleted...]
-•	is in a suitable format, including written information.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">This baseline assessment tool should be used in conjuction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t>ovarian cancer: recognition and initial management</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> (CG122). </t>
@@ -403,272 +277,333 @@
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline.</t>
     </r>
   </si>
   <si>
     <t>Published: 27 April 2011</t>
   </si>
   <si>
-    <t>Updated: 02 October 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Baseline assessment tool for ovarian cancer: recognition and initial management (CG122)</t>
+  </si>
+  <si>
+    <t>1.4.1  The role of systematic retroperitoneal lymphadenectomy</t>
+  </si>
+  <si>
+    <t>1.4.1.2</t>
+  </si>
+  <si>
+    <t>1.4.2.2</t>
+  </si>
+  <si>
+    <t>1.4.2.3</t>
+  </si>
+  <si>
+    <t>1.5.1  Primary surgery</t>
+  </si>
+  <si>
+    <t>1.5.2  Intraperitoneal chemotherapy</t>
+  </si>
+  <si>
+    <t>1.5.2.1</t>
+  </si>
+  <si>
+    <t>1.5.3.1</t>
+  </si>
+  <si>
+    <t>1.5.3  First-line systemic anti-cancer therapy</t>
+  </si>
+  <si>
+    <t>1.5.3.2</t>
+  </si>
+  <si>
+    <t>1.5.4   Systemic anti-cancer therapy for maintenance treatment</t>
+  </si>
+  <si>
+    <t>1.6.1  Systemic anti-cancer therapy options</t>
+  </si>
+  <si>
+    <t>1.3  Information and support for women with newly diagnosed ovarian cancer</t>
+  </si>
+  <si>
+    <t>1.5.4.1</t>
+  </si>
+  <si>
+    <t>1.5.4.2</t>
+  </si>
+  <si>
+    <t>1.5.4.3</t>
+  </si>
+  <si>
+    <t>1.5.4.4</t>
+  </si>
+  <si>
+    <t>1.5.4.5</t>
+  </si>
+  <si>
+    <t>1.5.4.6</t>
+  </si>
+  <si>
+    <t>1.6  Systemic anti-cancer therapy for recurrent or relapsed ovarian cancer</t>
+  </si>
+  <si>
+    <t>1.6.1.1</t>
+  </si>
+  <si>
+    <t>1.6.1.2</t>
+  </si>
+  <si>
+    <t>1.6.1.3</t>
+  </si>
+  <si>
+    <t>1.6.1.4</t>
+  </si>
+  <si>
+    <t>1.6.2.1</t>
+  </si>
+  <si>
+    <t>1.6.2.2</t>
+  </si>
+  <si>
+    <t>1.6.2.3</t>
+  </si>
+  <si>
+    <t>1.6.3  	Neurotrophic tyrosine receptor kinase (NTRK) fusion-positive solid tumours</t>
+  </si>
+  <si>
+    <t>Bevacizumab for maintenance treatment is recommended as an option by NHS England for advanced (stage 3 and 4) ovarian cancer previously treated with a 7.5 mg/kg dose of bevacizumab in combination with carboplatin and paclitaxel. See the NHS England Cancer Drugs Fund list. 
+In April 2025, this was an off-label use of bevacizumab. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>Trametinib is recommended as an option by NHS England for treating serous low grade ovarian or peritoneal cancer that has recurred or progressed following at least 1 platinum-based chemotherapy. See the NHS England Cancer Drugs Fund list. 
+In April 2025, this was an off-label use of trametinib. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>1.6.2  Systemic anti-cancer therapy for maintenance treatment</t>
+  </si>
+  <si>
+    <t>1.6.3.1</t>
+  </si>
+  <si>
+    <t>Updated: 15 April 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
-© NICE 2025. All rights reserved. </t>
+© NICE 2026. All rights reserved. </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Inter"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
+    <t>Carry out an ultrasound of the abdomen and pelvis as the first imaging test in secondary care for women with suspected ovarian cancer, if this has not already been done in primary care.</t>
+  </si>
+  <si>
+    <t>If the ultrasound, serum CA125 and clinical status suggest ovarian cancer, carry out a CT scan of the pelvis and abdomen to establish the extent of the cancer. Include the thorax if clinically indicated.</t>
+  </si>
+  <si>
+    <t>Need for tissue diagnosis</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Offer cytotoxic chemotherapy for suspected advanced ovarian cancer without a tissue diagnosis (histology or cytology) only:
+•	in exceptional cases, after discussion with the multidisciplinary team, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">
+•	after discussing with the woman the possible benefits and risks of starting chemotherapy without a tissue diagnosis.</t>
+    </r>
+  </si>
+  <si>
+    <t>Offer women with newly diagnosed ovarian cancer information about their condition, including psychosocial and psychosexual issues, that:
+•	is available at the time they want it
+•	includes the amount of detail that they want and are able to deal with
+•	is in a suitable format, including written information.</t>
+  </si>
+  <si>
     <t>Ensure that information is available about:
-•	the stage of the disease, treatment options and prognosis
-•	how to manage the side effects of both the disease and its treatments in order to maximise wellbeing
+•	the stage, treatment options and prognosis
+•	how to manage the side effects of both the condition and its treatments to maximise wellbeing
 •	sexuality and sexual activity 
 •	fertility and hormone treatment
-•	symptoms and signs of disease recurrence
+•	symptoms and signs of cancer recurrence
 •	genetics, including the chances of family members developing ovarian cancer (see NICE’s guideline on ovarian cancer: identifying and managing familial and genetic risk)
 •	self-help strategies to optimise independence and coping
 •	where to go for support, including support groups
-•	how to deal with emotions such as sadness, depression, anxiety and a feeling of a lack of control over the outcome of the disease and treatment.</t>
-[...14 lines deleted...]
-    <t>Perform retroperitoneal lymph node assessment as part of optimal surgical staging in women with suspected ovarian cancer whose disease appears to be confined to the ovaries (that is, who appear to have stage 1 disease).
+•	how to deal with emotions such as sadness, depression, anxiety and a feeling of a lack of control over the outcome of the cancer and treatment.</t>
+  </si>
+  <si>
+    <t>1.4  Managing of suspected early (stage 1) ovarian cancer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carry out retroperitoneal lymph node assessment as part of optimal surgical staging in women with suspected ovarian cancer whose cancer appears to be confined to the ovaries (that is, who appear to have stage 1 ovarian cancer).
 Lymph node assessment involves sampling of retroperitoneal lymphatic tissue from the para-aortic area and pelvic side walls if there is a palpable abnormality, or random sampling if there is no palpable abnormality. 
-Optimal surgical staging constitutes: midline laparotomy to allow thorough assessment of the abdomen and pelvis; a total abdominal hysterectomy, bilateral salpingo-oophorectomy and infracolic omentectomy; biopsies of any peritoneal deposits; random biopsies of the pelvic and abdominal peritoneum; and retroperitoneal lymph node assessment (Winter-Roach et al. [2009]).</t>
-[...45 lines deleted...]
-    <t>Bevacizumab with paclitaxel and carboplatin is not recommended in NICE technology appraisal guidance for first-line treatment of advanced ovarian cancer. For full details, see the guidance on bevacizumab (TA284, 2013). However, NHS England recommends bevacizumab with paclitaxel and carboplatin as an option for first-line induction treatment for advanced (stage 3 and 4) ovarian cancer at a dose of 7.5 mg/kg or 15 mg/kg. For more information, see the NHS England Cancer Drugs Fund list.
+Optimal surgical staging constitutes: 
+•midline laparotomy to allow thorough assessment of the abdomen and pelvis
+•a total abdominal hysterectomy, bilateral salpingo-oophorectomy and infracolic omentectomy
+•biopsies of any peritoneal deposits
+•random biopsies of the pelvic and abdominal peritoneum •retroperitoneal lymph node assessment  </t>
+  </si>
+  <si>
+    <t>Do not include systematic retroperitoneal lymphadenectomy (block dissection of lymph nodes from the pelvic side walls to the level of the renal veins) as part of standard surgical treatment in women with suspected ovarian cancer whose cancer appears to be confined to the ovaries (that is, who appear to have stage 1 ovarian cancer).</t>
+  </si>
+  <si>
+    <t>1.4.2   Adjuvant systemic chemotherapy for stage 1 ovarian cancer</t>
+  </si>
+  <si>
+    <t>Do not offer adjuvant chemotherapy to women who have had optimal surgical staging and have low-risk stage 1 ovarian cancer (grade 1 or 2, stage 1a or 1b).</t>
+  </si>
+  <si>
+    <t>Offer women with high-risk stage 1 ovarian cancer (grade 3 or stage 1c) adjuvant chemotherapy consisting of 6 cycles of carboplatin.</t>
+  </si>
+  <si>
+    <t>Discuss the possible benefits and side effects of adjuvant chemotherapy with women who have had suboptimal surgical staging and appear to have stage 1 ovarian cancer (see recommendation 1.4.1.1).</t>
+  </si>
+  <si>
+    <t>1.5  Managing of advanced (stage 2 to 4) ovarian cancer</t>
+  </si>
+  <si>
+    <t>If carrying out surgery for ovarian cancer, whether before chemotherapy or after neoadjuvant chemotherapy, the objective should be complete resection of all macroscopic disease.</t>
+  </si>
+  <si>
+    <t>Do not offer intraperitoneal chemotherapy for ovarian cancer, except as part of a clinical trial. See also NICE’s HealthTech guidance on cytoreduction surgery with hyperthermic intraoperative peritoneal chemotherapy for peritoneal carcinomatosis, which recommends that this procedure should only be used with special arrangements for clinical governance, consent, and audit or research.</t>
+  </si>
+  <si>
+    <t>Paclitaxel with a platinum-based compound or with platinum-based therapy alone (cisplatin or carboplatin) are recommended as options for first-line chemotherapy for treating ovarian cancer. For full details, see NICE's technology appraisal guidance on paclitaxel (TA55, 2005).</t>
+  </si>
+  <si>
+    <t>Bevacizumab with paclitaxel and carboplatin is not recommended for the first-line treatment of advanced ovarian cancer. For full details, see NICE's technology appraisal guidance on bevacizumab (TA284, 2013). However, NHS England recommends bevacizumab with paclitaxel and carboplatin as an option for first-line induction treatment for advanced (stage 3 and 4) ovarian cancer at a dose of 7.5 mg/kg or 15 mg/kg. For more information, see the NHS England Cancer Drugs Fund list.
 In April 2025, a dose of 7.5 mg/kg was an off-label use of bevacizumab. See NICE’s information on prescribing medicines.</t>
   </si>
   <si>
-    <t>1.5.4   Systemic anti-cancer therapy for maintenance treatment</t>
-[...29 lines deleted...]
-    <t xml:space="preserve">	For medicines recommended as options in NICE technology appraisal guidance for treating recurrent ovarian cancer, see the guidance on:
+    <t>Niraparib for maintenance treatment is recommended as an option for advanced (stage 3 and 4) high-grade epithelial ovarian cancer in adults after response to first-line platinum-based chemotherapy only if they did not have or could not tolerate bevacizumab as part of first-line induction chemotherapy. For full details, see NICE's technology appraisal guidance on niraparib (TA1129, 2026).</t>
+  </si>
+  <si>
+    <t>Rucaparib for maintenance treatment is recommended as an option for BRCA mutation-negative, advanced (stage 3 and 4), high-grade epithelial ovarian cancer, when homologous recombination deficiency status is negative or unknown and bevacizumab is not a treatment option, after complete or partial response to first-line platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on rucaparib (TA1055, 2025).</t>
+  </si>
+  <si>
+    <t>Olaparib for maintenance treatment is recommended as an option for BRCA mutation-positive advanced (stage 3 and 4) high-grade epithelial ovarian cancer after response to first-line platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on olaparib (TA962, 2024).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For medicines recommended as options for treating recurrent ovarian cancer, see NICE's technology appraisal guidance on:
 •	paclitaxel in combination with platinum or as monotherapy (TA389, 2016) 
 •	pegylated liposomal doxorubicin hydrochloride (PLDH) as monotherapy (TA389, 2016) 
 •	PLDH in combination with platinum (TA389, 2016). </t>
   </si>
   <si>
-    <t>1.6.1.1</t>
-[...42 lines deleted...]
-    <t xml:space="preserve">For medicines not recommended in NICE technology appraisal guidance for treating the first recurrence of platinum-sensitive ovarian cancer, see the guidance on:
+    <t xml:space="preserve">For medicines not recommended for treating the first recurrence of platinum-sensitive ovarian cancer, see NICE's technology appraisal guidance on:
 •	gemcitabine in combination with carboplatin (TA389, 2016) 
 •	trabectedin in combination with PLDH (TA389, 2016)
 •	topotecan (TA389, 2016) 
 •	bevacizumab in combination with gemcitabine and carboplatin (TA285, 2013). </t>
   </si>
   <si>
-    <t xml:space="preserve">Topotecan is not recommended in NICE technology appraisal guidance for treating recurrent platinum‑resistant or platinum‑refractory ovarian cancer. For full details, see the guidance on topotecan (TA389, 2016). </t>
-[...16 lines deleted...]
-•	they have a BRCA mutation and have had 2 courses of platinum-based chemotherapy, or 
+    <t xml:space="preserve">Topotecan is not recommended for treating recurrent platinum-resistant or platinum-refractory ovarian cancer. For full details, see NICE's technology appraisal guidance on topotecan (TA389, 2016). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rucaparib for maintenance treatment is recommended as an option for relapsed platinum-sensitive high-grade epithelial ovarian cancer that has completely or partially responded to platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on rucaparib (TA1007, 2024). </t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE's technology appraisal guidance on larotrectinib (TA630, May 2020).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olaparib for maintenance treatment is recommended as an option for BRCA mutation-positive relapsed, platinum-sensitive, high-grade epithelial ovarian cancer after 2 or more courses of platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on olaparib (TA908, 2023). </t>
+  </si>
+  <si>
+    <t>For recommendations on detecting ovarian cancer in primary care, see the section on ovarian cancer in NICE’s guideline on suspected cancer: recognition and referral.</t>
+  </si>
+  <si>
+    <t>Calculate a risk of malignancy index I (RMI I) score (after carrying out an ultrasound; see recommendation 1.2.3.1) and refer all women with an RMI I score of 250 or greater to a specialist multidisciplinary team.
+See the appendix for details of how to calculate an RMI I score.</t>
+  </si>
+  <si>
+    <t>If surgery has not been carried out, use histology rather than cytology to obtain a tissue diagnosis. To obtain tissue for histology:
+•	use percutaneous image-guided biopsy if this is feasible
+•	consider laparoscopic biopsy if percutaneous image-guided biopsy is not feasible or has not produced an adequate sample.
+Use cytology if histology is not appropriate.</t>
+  </si>
+  <si>
+    <t>Rucaparib for maintenance treatment is recommended as an option for BRCA mutation-negative, homologous recombination deficiency positive, advanced (stage 3 and 4) high-grade epithelial ovarian cancer after complete or partial response to first-line platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on rucaparib (TA1055, 2025)</t>
+  </si>
+  <si>
+    <t>Olaparib with bevacizumab for maintenance treatment is recommended as an option for homologous recombination deficiency positive, advanced (stage 3 and 4), high-grade epithelial ovarian cancer after complete or partial response to first-line platinum-based chemotherapy with bevacizumab. For full details, see NICE's technology appraisal guidance on olaparib with bevacizumab (TA946, 2024).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niraparib for maintenance treatment is recommended as an option for treating relapsed, platinum-sensitive high-grade serous epithelial ovarian cancer in adults that has responded to the most recent course of platinum-based chemotherapy if:
+•	they have a BRCA mutation and have had 2 courses of platinum-based chemotherapy, or
 •	they do not have a BRCA mutation and have had 2 or more courses of platinum-based chemotherapy. 
-For full details, see the guidance on niraparib (TA784, 2022). </t>
-[...5 lines deleted...]
-    <t>Larotrectinib is recommended as an option in NICE technology appraisal guidance through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see the guidance on larotrectinib (TA630, May 2020).</t>
+For full details, see NICE's technology appraisal guidance on niraparib (TA784, 2022). </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1592,98 +1527,98 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E153"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="108.33203125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="82.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A3" s="24" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="37" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
     </row>
     <row r="11" spans="1:5" s="32" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A11" s="29"/>
     </row>
     <row r="12" spans="1:5" s="32" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A12" s="29"/>
     </row>
     <row r="13" spans="1:5" s="32" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A13" s="29"/>
     </row>
     <row r="14" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="16" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
     </row>
     <row r="17" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="18" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="19" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="20" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="21" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="22" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
@@ -1813,51 +1748,51 @@
     <row r="146" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="147" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="148" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="149" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="150" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="151" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="152" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="153" s="32" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" display="This baseline assessment tool should be used in conjuction with ovarian cancer: recognition and initial management(CG122). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations." xr:uid="{763EFD94-6A3A-4779-9E1F-06F758183946}"/>
     <hyperlink ref="A8" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A9" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M1319"/>
+  <dimension ref="A1:M1308"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.4140625" style="35" customWidth="1"/>
     <col min="3" max="3" width="38.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="74.33203125" style="3" customWidth="1"/>
     <col min="5" max="5" width="36.83203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="78.83203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="43" style="3" customWidth="1"/>
     <col min="8" max="8" width="48.75" style="3" customWidth="1"/>
     <col min="9" max="9" width="39.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.6640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="16.25" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.75" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.75">
       <c r="A1" s="31" t="str">
@@ -1894,1254 +1829,1091 @@
       </c>
       <c r="F2" s="21" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="21" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="19" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="19" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A4" s="30" t="s">
-        <v>34</v>
+        <v>110</v>
       </c>
       <c r="B4" s="30"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="2"/>
     </row>
-    <row r="5" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-    <row r="7" spans="1:13" ht="191.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="10"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A6" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="40"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="34"/>
+    </row>
+    <row r="7" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="B7" s="36" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="13"/>
       <c r="E7" s="33"/>
       <c r="F7" s="13"/>
       <c r="G7" s="33"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
     </row>
-    <row r="8" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="13"/>
       <c r="E8" s="33"/>
       <c r="F8" s="13"/>
       <c r="G8" s="33"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
     </row>
-    <row r="9" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="10" spans="1:13" ht="113.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A9" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="40"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="34"/>
+    </row>
+    <row r="10" spans="1:13" ht="92.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="13" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="B10" s="36" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="13"/>
       <c r="E10" s="33"/>
       <c r="F10" s="13"/>
       <c r="G10" s="33"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="41"/>
       <c r="D11" s="41"/>
       <c r="E11" s="41"/>
       <c r="F11" s="41"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="41"/>
       <c r="K11" s="41"/>
       <c r="L11" s="41"/>
       <c r="M11" s="34"/>
     </row>
-    <row r="12" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="13"/>
       <c r="E12" s="33"/>
       <c r="F12" s="13"/>
       <c r="G12" s="33"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
     </row>
-    <row r="13" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C13" s="33"/>
       <c r="D13" s="13"/>
       <c r="E13" s="33"/>
       <c r="F13" s="13"/>
       <c r="G13" s="33"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
     </row>
-    <row r="14" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C14" s="33"/>
       <c r="D14" s="13"/>
       <c r="E14" s="33"/>
       <c r="F14" s="13"/>
       <c r="G14" s="33"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
     </row>
-    <row r="15" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
-[...50 lines deleted...]
-    <row r="18" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A15" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="40"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A16" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="40"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="34"/>
+    </row>
+    <row r="17" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="13"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+    </row>
+    <row r="18" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="B18" s="36" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C18" s="33"/>
       <c r="D18" s="13"/>
       <c r="E18" s="33"/>
       <c r="F18" s="13"/>
       <c r="G18" s="33"/>
       <c r="H18" s="13"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
     </row>
-    <row r="19" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
-[...69 lines deleted...]
-    <row r="23" spans="1:13" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A19" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="40"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="34"/>
+    </row>
+    <row r="20" spans="1:13" ht="130.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="13"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+    </row>
+    <row r="21" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+    </row>
+    <row r="22" spans="1:13" ht="112.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+    </row>
+    <row r="23" spans="1:13" ht="238.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
-        <v>25</v>
+        <v>88</v>
       </c>
       <c r="B23" s="36" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C23" s="33"/>
       <c r="D23" s="13"/>
       <c r="E23" s="33"/>
       <c r="F23" s="13"/>
       <c r="G23" s="33"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
     </row>
-    <row r="24" spans="1:13" ht="49.05" customHeight="1" x14ac:dyDescent="0.3">
-[...87 lines deleted...]
-    <row r="29" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="10"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+    </row>
+    <row r="25" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A25" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25" s="40"/>
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="41"/>
+      <c r="F25" s="41"/>
+      <c r="G25" s="41"/>
+      <c r="H25" s="41"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="34"/>
+    </row>
+    <row r="26" spans="1:13" ht="283.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+    </row>
+    <row r="27" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+    </row>
+    <row r="28" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A28" s="40" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="40"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="34"/>
+    </row>
+    <row r="29" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="B29" s="36" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C29" s="33"/>
       <c r="D29" s="13"/>
       <c r="E29" s="33"/>
       <c r="F29" s="13"/>
       <c r="G29" s="33"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
     </row>
-    <row r="30" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-    <row r="31" spans="1:13" ht="130.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="33"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+    </row>
+    <row r="31" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A31" s="13" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="B31" s="36" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C31" s="33"/>
       <c r="D31" s="13"/>
       <c r="E31" s="33"/>
       <c r="F31" s="13"/>
       <c r="G31" s="33"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
     </row>
     <row r="32" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="C32" s="39"/>
+        <v>96</v>
+      </c>
+      <c r="B32" s="10"/>
+      <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
-      <c r="G32" s="8"/>
+      <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="9"/>
       <c r="K32" s="9"/>
       <c r="L32" s="9"/>
     </row>
-    <row r="33" spans="1:13" ht="112.95" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="34" spans="1:13" ht="238.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="40"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="41"/>
+      <c r="F33" s="41"/>
+      <c r="G33" s="41"/>
+      <c r="H33" s="41"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="34"/>
+    </row>
+    <row r="34" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A34" s="13" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="B34" s="36" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="C34" s="33"/>
       <c r="D34" s="13"/>
       <c r="E34" s="33"/>
       <c r="F34" s="13"/>
       <c r="G34" s="33"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
     </row>
-    <row r="35" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
-[...50 lines deleted...]
-    <row r="38" spans="1:13" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A35" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35" s="40"/>
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="41"/>
+      <c r="L35" s="41"/>
+      <c r="M35" s="34"/>
+    </row>
+    <row r="36" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A36" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="33"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+    </row>
+    <row r="37" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A37" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="40"/>
+      <c r="C37" s="41"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="41"/>
+      <c r="F37" s="41"/>
+      <c r="G37" s="41"/>
+      <c r="H37" s="41"/>
+      <c r="I37" s="41"/>
+      <c r="J37" s="41"/>
+      <c r="K37" s="41"/>
+      <c r="L37" s="41"/>
+      <c r="M37" s="34"/>
+    </row>
+    <row r="38" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A38" s="13" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="B38" s="36" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="C38" s="33"/>
       <c r="D38" s="13"/>
       <c r="E38" s="33"/>
       <c r="F38" s="13"/>
       <c r="G38" s="33"/>
       <c r="H38" s="13"/>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
     </row>
-    <row r="39" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="B40" s="36" t="s">
+    <row r="39" spans="1:13" ht="171" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="33"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+    </row>
+    <row r="40" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A40" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="40"/>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="41"/>
+      <c r="F40" s="41"/>
+      <c r="G40" s="41"/>
+      <c r="H40" s="41"/>
+      <c r="I40" s="41"/>
+      <c r="J40" s="41"/>
+      <c r="K40" s="41"/>
+      <c r="L40" s="41"/>
+      <c r="M40" s="34"/>
+    </row>
+    <row r="41" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A41" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="B41" s="36" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
       <c r="C41" s="33"/>
       <c r="D41" s="13"/>
       <c r="E41" s="33"/>
       <c r="F41" s="13"/>
       <c r="G41" s="33"/>
       <c r="H41" s="13"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
     </row>
-    <row r="42" spans="1:13" ht="173.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="99.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="13" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="B42" s="36" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="13"/>
       <c r="E42" s="33"/>
       <c r="F42" s="13"/>
       <c r="G42" s="33"/>
       <c r="H42" s="13"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
     </row>
-    <row r="43" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-    <row r="45" spans="1:13" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A43" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="B43" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="33"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+    </row>
+    <row r="44" spans="1:13" ht="85.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="33"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="13"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+    </row>
+    <row r="45" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A45" s="13" t="s">
-        <v>33</v>
+        <v>114</v>
       </c>
       <c r="B45" s="36" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C45" s="33"/>
       <c r="D45" s="13"/>
       <c r="E45" s="33"/>
       <c r="F45" s="13"/>
       <c r="G45" s="33"/>
       <c r="H45" s="13"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      <c r="L47" s="13"/>
+    <row r="46" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A46" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="33"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="33"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+    </row>
+    <row r="47" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47" s="39"/>
+      <c r="C47" s="39"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
     </row>
     <row r="48" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A48" s="40" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="B48" s="40"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="41"/>
       <c r="F48" s="41"/>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="41"/>
       <c r="J48" s="41"/>
       <c r="K48" s="41"/>
       <c r="L48" s="41"/>
       <c r="M48" s="34"/>
     </row>
-    <row r="49" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A49" s="13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B49" s="36" t="s">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="C49" s="33"/>
       <c r="D49" s="13"/>
       <c r="E49" s="33"/>
       <c r="F49" s="13"/>
       <c r="G49" s="33"/>
       <c r="H49" s="13"/>
       <c r="I49" s="13"/>
       <c r="J49" s="13"/>
       <c r="K49" s="13"/>
       <c r="L49" s="13"/>
     </row>
-    <row r="50" spans="1:13" ht="171" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A50" s="13" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B50" s="36" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="C50" s="33"/>
       <c r="D50" s="13"/>
       <c r="E50" s="33"/>
       <c r="F50" s="13"/>
       <c r="G50" s="33"/>
       <c r="H50" s="13"/>
       <c r="I50" s="13"/>
       <c r="J50" s="13"/>
       <c r="K50" s="13"/>
       <c r="L50" s="13"/>
     </row>
-    <row r="51" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="M51" s="34"/>
+    <row r="51" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C51" s="33"/>
+      <c r="D51" s="13"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="13"/>
+      <c r="G51" s="33"/>
+      <c r="H51" s="13"/>
+      <c r="I51" s="13"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="13"/>
+      <c r="L51" s="13"/>
     </row>
     <row r="52" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A52" s="13" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="B52" s="36" t="s">
-        <v>105</v>
+        <v>72</v>
       </c>
       <c r="C52" s="33"/>
       <c r="D52" s="13"/>
       <c r="E52" s="33"/>
       <c r="F52" s="13"/>
       <c r="G52" s="33"/>
       <c r="H52" s="13"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
     </row>
-    <row r="53" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="54" spans="1:13" ht="85.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="39"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8"/>
+      <c r="H53" s="9"/>
+      <c r="I53" s="9"/>
+      <c r="J53" s="9"/>
+      <c r="K53" s="9"/>
+      <c r="L53" s="9"/>
+    </row>
+    <row r="54" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A54" s="13" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="B54" s="36" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="C54" s="33"/>
       <c r="D54" s="13"/>
       <c r="E54" s="33"/>
       <c r="F54" s="13"/>
       <c r="G54" s="33"/>
       <c r="H54" s="13"/>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
     </row>
-    <row r="55" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A55" s="13" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B55" s="36" t="s">
-        <v>108</v>
+        <v>74</v>
       </c>
       <c r="C55" s="33"/>
       <c r="D55" s="13"/>
       <c r="E55" s="33"/>
       <c r="F55" s="13"/>
       <c r="G55" s="33"/>
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
     </row>
-    <row r="56" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13" ht="173.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="13" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B56" s="36" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="C56" s="33"/>
       <c r="D56" s="13"/>
       <c r="E56" s="33"/>
       <c r="F56" s="13"/>
       <c r="G56" s="33"/>
       <c r="H56" s="13"/>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
     </row>
-    <row r="57" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
-[...227 lines deleted...]
-    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A57" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="40"/>
+      <c r="C57" s="41"/>
+      <c r="D57" s="41"/>
+      <c r="E57" s="41"/>
+      <c r="F57" s="41"/>
+      <c r="G57" s="41"/>
+      <c r="H57" s="41"/>
+      <c r="I57" s="41"/>
+      <c r="J57" s="41"/>
+      <c r="K57" s="41"/>
+      <c r="L57" s="41"/>
+      <c r="M57" s="34"/>
+    </row>
+    <row r="58" spans="1:13" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="C58" s="33"/>
+      <c r="D58" s="13"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="13"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="13"/>
+      <c r="I58" s="13"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="13"/>
+      <c r="L58" s="13"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B59" s="3"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B60" s="3"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B61" s="3"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B62" s="3"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B63" s="3"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B64" s="3"/>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B65" s="3"/>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B66" s="3"/>
+    </row>
+    <row r="67" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B67" s="3"/>
+    </row>
+    <row r="68" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B68" s="3"/>
+    </row>
+    <row r="69" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B69" s="3"/>
+    </row>
+    <row r="70" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B70" s="3"/>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B71" s="3"/>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B72" s="3"/>
     </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B73" s="3"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B74" s="3"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B75" s="3"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B76" s="3"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B77" s="3"/>
     </row>
-    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B78" s="3"/>
     </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B79" s="3"/>
     </row>
-    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B80" s="3"/>
     </row>
     <row r="81" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B81" s="3"/>
     </row>
     <row r="82" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B82" s="3"/>
     </row>
     <row r="83" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B83" s="3"/>
     </row>
     <row r="84" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B84" s="3"/>
     </row>
     <row r="85" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B85" s="3"/>
     </row>
     <row r="86" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B86" s="3"/>
     </row>
     <row r="87" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B87" s="3"/>
     </row>
     <row r="88" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B88" s="3"/>
@@ -6783,136 +6555,103 @@
       <c r="B1300" s="3"/>
     </row>
     <row r="1301" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1301" s="3"/>
     </row>
     <row r="1302" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1302" s="3"/>
     </row>
     <row r="1303" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1303" s="3"/>
     </row>
     <row r="1304" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1304" s="3"/>
     </row>
     <row r="1305" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1305" s="3"/>
     </row>
     <row r="1306" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1306" s="3"/>
     </row>
     <row r="1307" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1307" s="3"/>
     </row>
     <row r="1308" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B1308" s="3"/>
-    </row>
-[...31 lines deleted...]
-      <c r="B1319" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="16" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3:E69 C3:C69" xr:uid="{95EA4F51-DA69-4FE7-A903-E26AAA0A7237}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E3:E58 C3:C58" xr:uid="{95EA4F51-DA69-4FE7-A903-E26AAA0A7237}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G3:G69" xr:uid="{DB607B85-4C7A-495A-BA38-0DDA540CB2B0}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G3:G58" xr:uid="{DB607B85-4C7A-495A-BA38-0DDA540CB2B0}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E74BFAB2-BADC-45DB-BC49-1D70379F76BF}">
   <dimension ref="A1:B546"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="49.4140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="12" cm="1">
-        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!C3:C69,{"Yes","Partial"}))</f>
+        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!C3:C58,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12">
-        <f>COUNTIF('Data sheet'!E3:E69,"Yes")</f>
+        <f>COUNTIF('Data sheet'!E3:E58,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="15">
-        <f>COUNTIF('Data sheet'!E3:E69,"Partial")</f>
+        <f>COUNTIF('Data sheet'!E3:E58,"Partial")</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="17" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="18" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:2" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A6" s="29"/>
       <c r="B6" s="29"/>
     </row>
@@ -7453,59 +7192,50 @@
     <row r="541" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="542" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="543" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="544" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="545" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="546" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c37bd64d371b53378ab3c7d697853b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a27c068249a90173a5e7c41d8f53cde5" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -7703,153 +7433,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{676A7D78-23CE-4BD1-8727-1148EDFFD4DF}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE0DFC22-7556-44AC-8ACE-F227A0B73980}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{676A7D78-23CE-4BD1-8727-1148EDFFD4DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAE221AF-C7C8-46AE-A4A1-B339E6597474}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CG122 Ovarian cancer: recognition and initial management: Baseline assessment tool 02/10/2023</dc:title>
+  <dc:title>CG122 Ovarian cancer: recognition and initial management: Baseline assessment tool 15/04/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2023-07-18T09:33:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">