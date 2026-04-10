--- v0 (2026-01-10)
+++ v1 (2026-04-10)
@@ -8,55 +8,55 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{021B55CC-7EFF-4F32-9434-003782863AE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDFA2C85-0EDF-4719-991F-776DEDE7CD68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$L$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$L$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -152,78 +152,50 @@
   <si>
     <t>If the recommendation is not met, what action is needed to implement the recommendation? (You may wish to record barriers to implementation in this column)</t>
   </si>
   <si>
     <t>Is there a risk associated with not implementing this recommendation? (yes/no)</t>
   </si>
   <si>
     <t>Only complete this baseline assessment tool if it is relevant to your area.
 The data sheet contains every recommendation from the guideline and states when the recommendation was published.
 Information can be entered about current activity relevant to the recommendation, actions needed to meet the recommendation, your deadlines and the names of the responsible leads. Useful documents can be added as hyperlinks.
 You can adapt the data sheet to suit your own service or organisation's needs. For example, users have told us they have: 
 • changed terminology in the header row to match terms used in their service or organisation 
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>Healthcare professionals should offer people at risk of infective endocarditis clear and consistent information about prevention, including:
 • the benefits and risks of antibiotic prophylaxis, and an explanation of why antibiotic prophylaxis is no longer routinely recommended 
 • the importance of maintaining good oral health
 • symptoms that may indicate infective endocarditis and when to seek expert advice 
 • the risks of undergoing invasive procedures, including non-medical procedures such as body piercing or tattooing.</t>
   </si>
   <si>
     <t xml:space="preserve">Prophylaxis against infective endocarditis </t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>Chlorhexidine mouthwash should not be offered as prophylaxis against infective endocarditis to people at risk of infective endocarditis undergoing dental procedures.</t>
   </si>
   <si>
     <t xml:space="preserve">Infection </t>
   </si>
   <si>
     <t>Any episodes of infection in people at risk of infective endocarditis should be investigated and treated promptly to reduce the risk of endocarditis developing</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
@@ -279,58 +251,85 @@
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This baseline assessment tool should be used in conjuction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t>prophylaxis against infective endocarditis: antimicrobial prophylaxis against infective endocarditis in adults and children undergoing interventional procedures</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> (CG64). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Antibiotic prophylaxis against infective endocarditis is not recommended routinely:
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+© NICE 2026. All rights reserved. </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF005EA5"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Antibiotic prophylaxis against infective endocarditis is not recommended routinely:
 •for people undergoing dental procedures
-   - For advice on antibiotic prophylaxis for people at high risk of infective endocarditis undergoing dental procedures and for relevant patient information, see the implementation advice provided by the Scottish Dental Clinical Effectiveness Programme (this programme is part of NHS Education for Scotland). This advice was developed in conjunction with, and is endorsed by, NICE. It has been endorsed for use across the UK by the Chief Dental Officers of the UK.
+   -  	For advice on antibiotic prophylaxis for people at high risk of infective endocarditis undergoing dental procedures and for relevant patient information, see the Scottish Dental Clinical Effectiveness Programme’s implementation advice on antibiotic prophylaxis against infective endocarditis (this programme is part of NHS Education for Scotland). It has been endorsed for use across the UK by the Chief Dental Officers of the UK. 
 •	for people undergoing non dental procedures at the following sites:
    -	 upper and lower gastrointestinal tract
    -	 genitourinary tract; this includes urological, gynaecological  and obstetric procedures, and childbirth
-   - upper and lower respiratory tract; this includes ear, nose and throat procedures and bronchoscopy.
-</t>
+   - upper and lower respiratory tract; this includes ear, nose and throat procedures and bronchoscopy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1272,110 +1271,108 @@
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/cg64/resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/cg64/resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E153"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="108.44140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="110.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="27" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="27" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A10" s="25"/>
     </row>
     <row r="11" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A11" s="25"/>
     </row>
     <row r="12" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A12" s="25"/>
     </row>
     <row r="13" spans="1:5" s="27" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A13" s="25"/>
     </row>
     <row r="14" spans="1:5" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:5" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:5" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A16" s="17"/>
     </row>
     <row r="17" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="18" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="19" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="20" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="21" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="22" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
@@ -1586,224 +1583,224 @@
       </c>
       <c r="F2" s="16" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="16" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="14" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="36" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
       <c r="I3" s="37"/>
       <c r="J3" s="37"/>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
     </row>
     <row r="4" spans="1:12" s="29" customFormat="1" ht="193.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="31" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
       <c r="E4" s="30"/>
       <c r="F4" s="30"/>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="30"/>
       <c r="J4" s="30"/>
       <c r="K4" s="30"/>
       <c r="L4" s="30"/>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="37"/>
       <c r="D5" s="37"/>
       <c r="E5" s="37"/>
       <c r="F5" s="37"/>
       <c r="G5" s="37"/>
       <c r="H5" s="37"/>
       <c r="I5" s="37"/>
       <c r="J5" s="37"/>
       <c r="K5" s="37"/>
       <c r="L5" s="37"/>
     </row>
     <row r="6" spans="1:12" s="29" customFormat="1" ht="176.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B7" s="36"/>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
     </row>
-    <row r="8" spans="1:12" ht="299.25" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" ht="290.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" s="35" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="33" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
     </row>
     <row r="10" spans="1:12" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="36" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
     </row>
     <row r="12" spans="1:12" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C12" s="30"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" ht="94.5" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="C13" s="30"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="30"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
       <c r="L13" s="8"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:L2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
   <phoneticPr fontId="14" type="noConversion"/>
   <conditionalFormatting sqref="D4:K4 D8:K8 D10:K10 D12:K13">
     <cfRule type="expression" dxfId="3" priority="1" stopIfTrue="1">
       <formula>$C4="No"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="2" priority="2">
       <formula>$C4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D6:K6">
     <cfRule type="expression" dxfId="1" priority="5" stopIfTrue="1">
@@ -2423,52 +2420,52 @@
     <row r="541" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="542" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="543" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="544" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="545" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
     <row r="546" s="17" customFormat="1" ht="15.75" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2688,154 +2685,157 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BB8213F-A091-4AB1-8C00-BEAD5FD656B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{958AA7DA-37FC-43BD-8C03-7942C0A6C364}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFBDEDA-E7CA-4DC3-991F-7EB0DFA3A11F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E421C7A-6B20-49B2-B2F9-78366946B415}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
-    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CG64 Prophylaxis against infective endocarditis: antimicrobial prophylaxis against infective endocarditis in adults and children undergoing interventional procedures: Baseline assessment tool</dc:title>
+  <dc:title>CG64 Prophylaxis against infective endocarditis: antimicrobial prophylaxis against infective endocarditis in adults and children undergoing interventional procedures: Baseline assessment tool 31/03/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-02-07T07:20:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>5df9b0e1-4b88-4441-8a25-d5407b6e934e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Display Status">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>