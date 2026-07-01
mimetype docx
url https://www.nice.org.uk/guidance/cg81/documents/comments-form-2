--- v0 (2025-12-05)
+++ v1 (2026-07-01)
@@ -1,1605 +1,3998 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="55D65460" w14:textId="77777777" w:rsidR="00052675" w:rsidRDefault="004D503F" w:rsidP="00052675">
-[...169 lines deleted...]
-    <w:p w14:paraId="39AC9689" w14:textId="77777777" w:rsidR="00730953" w:rsidRDefault="00742302" w:rsidP="00742302">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="14312" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="14312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00785E75" w:rsidRPr="00785E75" w14:paraId="35B82CFB" w14:textId="77777777" w:rsidTr="0030718C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14312" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F355D68" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="0030718C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Checklist for submitting comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D4D33D4" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use this comment form and submit it as a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Word document (not a PDF)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05CA05B7" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Complete the disclosure about links with, or funding from, the tobacco industry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3249EBB6" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>page and line number (not section number)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the text each comment is about.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58E481BA" w14:textId="3E7921A0" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combine all comments from your organisation into 1 response. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We cannot accept more than 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B42737">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>comments form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from each organisation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5151A9E4" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Do not paste other tables into this table – type directly into the table.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44EF6A31" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure each comment stands alone; do not cross-refer within one comment to another comment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC9B5E4" w14:textId="7B08FEEC" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clearly mark any confidential information or other material that you do not wish to be made public with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>underlining and highlighting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Also, ensure you state in your email to NICE that your submission includes confidential comments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6853A85E" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">name or identify any person or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>include medical information about yourself or another person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from which you or the person could be identified </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>as all such data will be deleted or redacted.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6F155B" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spell out any abbreviations you use</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9343E2" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For copyright reasons, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>do not include attachments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as research articles, letters or leaflets. We return comments forms that have attachments without reading them. The stakeholder may resubmit the form without attachments, but it must be received by the deadline.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A030CF" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We do not accept comments submitted after the deadline stated for close of consultation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747D4AD7" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="0030718C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05AD0B8D" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="0030718C">
+            <w:pPr>
+              <w:pStyle w:val="NICEnormal"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> We reserve the right to summarise and edit comments received during consultations, or not to publish them at all, if we consider the comments are too long, or publication would be unlawful or otherwise inappropriate.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477D8731" w14:textId="3EED85FD" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785E75">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Comments received during our consultations are published in the interests of openness and transparency, and to promote understanding of how recommendations are developed. The comments are published as a record of the comments we received, and are not endorsed by NICE, its officers or advisory Committees.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="466B9BAE" w14:textId="77777777" w:rsidR="00B72EDF" w:rsidRDefault="00B72EDF"/>
+    <w:p w14:paraId="23862882" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="08CE37EC" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="509239E8" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="4DC93A7F" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="1D2DEAC4" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="1FAD4912" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="00F8A4E2" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD"/>
+    <w:p w14:paraId="152B2D14" w14:textId="346D1EB3" w:rsidR="00B22FFD" w:rsidRPr="00B22FFD" w:rsidRDefault="00B22FFD" w:rsidP="00B22FFD">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="10695"/>
+          <w:tab w:val="left" w:pos="2235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D17D8CB" w14:textId="77777777" w:rsidR="00730953" w:rsidRDefault="00730953" w:rsidP="00730953">
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="14183" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5432"/>
-        <w:gridCol w:w="8496"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="9344"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00590FD2" w14:paraId="12DDDD46" w14:textId="77777777" w:rsidTr="00742302">
+      <w:tr w:rsidR="00A812B3" w14:paraId="62B2ED06" w14:textId="77777777" w:rsidTr="005B6820">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="4579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FC9F732" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRPr="00742302" w:rsidRDefault="00590FD2" w:rsidP="00742302">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="294032E9" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="00EF30D0" w:rsidRDefault="00A812B3" w:rsidP="00EF30D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11045" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEDE02D" w14:textId="77777777" w:rsidR="00F510F0" w:rsidRDefault="00C97473" w:rsidP="00914F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3052">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please read the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A71026" w:rsidRPr="009D3052">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> checklist for submitting comments at the end of this form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D3052">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:szCs w:val="22"/>
-[...32 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97473">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> We cannot accept forms that are not filled in correctly</w:t>
+            </w:r>
+            <w:r w:rsidR="008D7B9E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or arrive after the deadline</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97473">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3482506D" w14:textId="77777777" w:rsidR="00CA6BC7" w:rsidRPr="00742302" w:rsidRDefault="00CA6BC7" w:rsidP="00742302">
-            <w:pPr>
+          <w:p w14:paraId="26BDD56C" w14:textId="77777777" w:rsidR="00F14F2E" w:rsidRDefault="00F14F2E" w:rsidP="00914F46">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BB1571D" w14:textId="77777777" w:rsidR="00F14F2E" w:rsidRDefault="00A81964" w:rsidP="00F14F2E">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In addition to your comments below, w</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14F2E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e would like to hear your views on these questions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242E1FBD" w14:textId="77777777" w:rsidR="00B22FFD" w:rsidRDefault="00A81964" w:rsidP="00B22FFD">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphnonumbers"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:rPr>
-[...11 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> there any cost saving interventions or examples of innovative approaches that should be considered for inclusion in this guideline?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780688EF" w14:textId="77777777" w:rsidR="0049672E" w:rsidRPr="0049672E" w:rsidRDefault="00B22FFD" w:rsidP="0049672E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphnonumbers"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00742302">
+              <w:spacing w:after="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00D204C9" w:rsidRPr="00742302">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5124">
+              <w:t xml:space="preserve">In relation to question 2.1 in section 3.5 of the draft scope: Is this a useful question for NICE to address and if so, how important is it? Are stakeholders aware of evidence that could help us to answer this question? Please send the titles of relevant references rather than copies of these papers. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66E0E332" w14:textId="39E2C343" w:rsidR="00B22FFD" w:rsidRPr="0049672E" w:rsidRDefault="00B22FFD" w:rsidP="0049672E">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphnonumbers"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...220 lines deleted...]
-              <w:r w:rsidRPr="004D503F">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5124">
+              <w:t>What is the clinical and cost effectiveness of FDG PET-CT compared to CT with or without bone scintigraphy for the detection of distant metastases in people with suspected advanced breast cancer and does this use of FDG PET-CT improve outcomes?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C4B4DA" w14:textId="77777777" w:rsidR="00F14F2E" w:rsidRDefault="00F14F2E" w:rsidP="00914F46">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="695AFD43" w14:textId="010799B5" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="007D73E1" w:rsidP="005B6820">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00C97473" w:rsidRPr="00966992">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                  <w:lang w:val="en" w:eastAsia="en-GB"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>registered stakeholder organisation</w:t>
+                <w:t>Developing NICE guidance: how to get involved</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C42103">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> that most closely represents your interests and pass your comments to them.</w:t>
+            <w:r w:rsidR="00C97473">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA6C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has </w:t>
+            </w:r>
+            <w:r w:rsidR="00F510F0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a list </w:t>
+            </w:r>
+            <w:r w:rsidR="00F510F0" w:rsidRPr="00FA6C5A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F510F0" w:rsidRPr="00197F8A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">possible areas for comment </w:t>
+            </w:r>
+            <w:r w:rsidR="008855FD" w:rsidRPr="00197F8A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on the draft scope</w:t>
+            </w:r>
+            <w:r w:rsidR="00B070BA">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="008855FD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F510F0">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590FD2" w14:paraId="534C4D82" w14:textId="77777777" w:rsidTr="00742302">
+      <w:tr w:rsidR="00A812B3" w14:paraId="329253AD" w14:textId="77777777" w:rsidTr="005B6820">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="647E77F5" w14:textId="77777777" w:rsidR="00742302" w:rsidRPr="00742302" w:rsidRDefault="0037162E" w:rsidP="00742302">
+          <w:p w14:paraId="053BD86C" w14:textId="519747EA" w:rsidR="00A812B3" w:rsidRPr="00810A2E" w:rsidRDefault="00772D5C" w:rsidP="00772D5C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...18 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation name – </w:t>
+            </w:r>
+            <w:r w:rsidR="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A812B3" w:rsidRPr="00810A2E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>takeholder</w:t>
+            </w:r>
+            <w:r w:rsidR="009119E3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or respondent</w:t>
+            </w:r>
+            <w:r w:rsidR="00A812B3" w:rsidRPr="00810A2E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006756D8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="005B6820" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...34 lines deleted...]
-              <w:t>please leave blank):</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(if you are responding as an individual rather than a registered stakeholder please specify).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3050" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="11045" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6613CADF" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRPr="00742302" w:rsidRDefault="00590FD2" w:rsidP="00742302">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="63EA6785" w14:textId="73650692" w:rsidR="00A812B3" w:rsidRPr="00376A05" w:rsidRDefault="005B6820" w:rsidP="00785E75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B094C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B094C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insert </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005073EF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>organisation name or “individual”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005073EF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275A7D" w14:paraId="58A9D8BC" w14:textId="77777777" w:rsidTr="00742302">
+      <w:tr w:rsidR="009119E3" w14:paraId="31F24880" w14:textId="77777777" w:rsidTr="005B6820">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31466538" w14:textId="77777777" w:rsidR="00275A7D" w:rsidRPr="00742302" w:rsidRDefault="0037162E" w:rsidP="00742302">
+          <w:p w14:paraId="65E7254A" w14:textId="77777777" w:rsidR="005B6820" w:rsidRDefault="00751EC5" w:rsidP="005B6820">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Disclosure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A5EBE2" w14:textId="77777777" w:rsidR="0037162E" w:rsidRPr="00742302" w:rsidRDefault="0037162E" w:rsidP="00742302">
+          <w:p w14:paraId="65E40DF3" w14:textId="35FDD528" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="005B6820" w:rsidP="005B6820">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Please disclose whether the organisation has any past or current, direct or indirect links to, or receives funding from, the tobacco industry.</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> disclose any past or current, direct or indirect links to, or funding from, the tobacco industry).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="609AC3D4" w14:textId="73C19E55" w:rsidR="009119E3" w:rsidRPr="00581E8F" w:rsidRDefault="009119E3" w:rsidP="00447B7B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3050" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="11045" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C573570" w14:textId="77777777" w:rsidR="00275A7D" w:rsidRPr="00742302" w:rsidRDefault="00275A7D" w:rsidP="00742302">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C577362" w14:textId="77777777" w:rsidR="009119E3" w:rsidRPr="00810A2E" w:rsidRDefault="00376A05" w:rsidP="00785E75">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00376A05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>disclosure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376A05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00590FD2" w14:paraId="7F793BC6" w14:textId="77777777" w:rsidTr="00742302">
+      <w:tr w:rsidR="00A812B3" w14:paraId="058C44D8" w14:textId="77777777" w:rsidTr="005B6820">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1950" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06EC9657" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRDefault="0037162E" w:rsidP="00742302">
+          <w:p w14:paraId="36D41E6F" w14:textId="342B6FB5" w:rsidR="00A812B3" w:rsidRPr="00810A2E" w:rsidRDefault="00BC41AA" w:rsidP="00772D5C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
-            <w:r w:rsidR="007D33D0">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00772D5C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>person completing form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3050" w:type="pct"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcW w:w="11045" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C98080A" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRPr="00742302" w:rsidRDefault="00590FD2" w:rsidP="00742302">
+          <w:p w14:paraId="5A4AE050" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="00810A2E" w:rsidRDefault="00376A05" w:rsidP="00376A05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00376A05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Insert </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00376A05">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>name here]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w14:paraId="216D7F35" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2320"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A2385" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03718E38" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10F30F4E" w14:textId="10C994E1" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="005B6820">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Comment</w:t>
+            </w:r>
+            <w:r w:rsidR="005B6820">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="579EF023" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="076F4F87" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="544A953B" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C4BD232" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CBB93C" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098DE9F3" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>‘general’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comment</w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the whole document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2454B6C4" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F44C7A" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="00A812B3"/>
+          <w:p w14:paraId="1726C4E8" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="002F0372" w:rsidP="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Line</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="455CB0ED" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A812B3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FFC5A3A" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3" w:rsidP="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F1E2CA6" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>‘general’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comment</w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00676CE4" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the whole document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A3C462" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CB1A28A" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B57827" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DCF38D9" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00C97473">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00A812B3" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>nsert each comment in a new row.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C4BE03" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BA697C" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRDefault="00C97473">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00A812B3" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o not paste other tables into this table, as your comments could get lost – type directly into this table</w:t>
+            </w:r>
+            <w:r w:rsidR="00B070BA" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00CA197E" w14:paraId="632A3C31" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B5E0D6" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7F1748" w14:textId="0810AC80" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidR="006F43E2" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ACFF13" w14:textId="02B65344" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="000D4EA3" w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C239A5" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The draft scope currently excludes people who have already been diagnosed. We feel this group should be included because….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B6820" w:rsidRPr="00CA197E" w14:paraId="506570CE" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="435834EB" w14:textId="0E08FFDB" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="005B6820" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Example</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F2F955" w14:textId="5477EA44" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="005B6820" w:rsidP="00785E75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6954032D" w14:textId="5F9E1E9B" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="005B6820" w:rsidP="00785E75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570AB242" w14:textId="637F6F5B" w:rsidR="005B6820" w:rsidRPr="005B6820" w:rsidRDefault="005B6820">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>CONFIDENTIAL: Our unpublished study has shown that [X] is more effective than [Y]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="344F0EE4" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A04572" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C94DBFC" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C84DE1" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2060955F" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="38CF29D9" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FB0F34" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55831794" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212C72DE" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="413F69EB" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="05CBAD96" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E853CA0" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5873BB50" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE5C932" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C647AE7" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="00274768">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="5F205AAC" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CF19C6" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="311CA94E" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3397F03A" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E7A135" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="4CDA6DC8" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77437251" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71857499" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D7166F" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="018455C1" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="2254A432" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B272FD" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F23757" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6141DFF1" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37390A80" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="00361D39" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="242BE7E2" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="436B9B26" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122BD6AD" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D76478" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="4A12A606" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370BCE14" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AED9BD9" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6880C01A" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E569158" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="2526AB9A" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487811D7" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="415140E5" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65335839" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCC6409" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A812B3" w:rsidRPr="00E2582E" w14:paraId="4612901A" w14:textId="77777777" w:rsidTr="005B6820">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5791F003" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3" w:rsidP="0044012A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B6820">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B17E5B" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784925AC" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9344" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="293735AA" w14:textId="77777777" w:rsidR="00A812B3" w:rsidRPr="005B6820" w:rsidRDefault="00A812B3">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68F71A75" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRDefault="00590FD2" w:rsidP="00590FD2"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> gives an overview of the processes used in surveillance reviews of NICE clinical guidelines.</w:t>
+    <w:p w14:paraId="3AC64912" w14:textId="0FE6DC17" w:rsidR="001A1D8A" w:rsidRPr="00A71026" w:rsidRDefault="00676CE4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A71026">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Add extra rows if needed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CAFB4C" w14:textId="77777777" w:rsidR="004401A2" w:rsidRPr="009578AD" w:rsidRDefault="004401A2" w:rsidP="00590FD2"/>
-[...319 lines deleted...]
-    <w:p w14:paraId="191DD010" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRDefault="00590FD2" w:rsidP="00590FD2">
+    <w:p w14:paraId="63EE0217" w14:textId="20378ADF" w:rsidR="00676CE4" w:rsidRDefault="00785E75">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="223B3DFF" wp14:editId="380277B5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>63500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>165735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="8994775" cy="1828800"/>
+                <wp:effectExtent l="0" t="0" r="15875" b="16510"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21561"/>
+                    <wp:lineTo x="21592" y="21561"/>
+                    <wp:lineTo x="21592" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="8994775" cy="1828800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="305B4349" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:b/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Data protection</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38311D50" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>The information you submit on this form will be retained and used by NICE and its advisers for the purpose of developing its guidance and may be passed to other approved third parties.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Please do not name or identify any individual patient or refer to their medical condition in your comments as all such data will be deleted or redacted. The information may appear on the NICE website in due course in which case all personal data will be removed in accordance with NICE policies.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F3E5F14" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26D25404" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">By submitting your data via this </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>form</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> you are confirming that you have read and understood this statement.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DEDD772" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rStyle w:val="Emphasis"/>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:i w:val="0"/>
+                                <w:iCs w:val="0"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="586F20E1" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">For more information about how we process your data, please see our </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="00785E75">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:cs="Arial"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>privacy notice</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00785E75">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="223B3DFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:5pt;margin-top:13.05pt;width:708.25pt;height:2in;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwgDwhLwIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+xkSZsYcYosRYYB&#10;QVsgHXpWZDk2JosapcTOfv0o5Ylup2EXmRQpPr6P9PShazTbK3Q1mJz3eylnykgoarPN+ffX5acx&#10;Z84LUwgNRuX8oBx/mH38MG1tpgZQgS4UMgpiXNbanFfe2yxJnKxUI1wPrDJkLAEb4UnFbVKgaCl6&#10;o5NBmt4lLWBhEaRyjm4fj0Y+i/HLUkn/XJZOeaZzTrX5eGI8N+FMZlORbVHYqpanMsQ/VNGI2lDS&#10;S6hH4QXbYf1HqKaWCA5K35PQJFCWtVSxB+qmn77rZl0Jq2IvBI6zF5jc/wsrn/Zr+4LMd1+gIwID&#10;IK11maPL0E9XYhO+VCkjO0F4uMCmOs8kXY4nk+H9/YgzSbb+eDAepxHY5PrcovNfFTQsCDlH4iXC&#10;JfYr5ykluZ5dQjYDy1rryI02rM353edRGh840HURjMEtPFloZHtB7G60kD9C+RTrxos0bejy2lSQ&#10;fLfpTp1uoDgQAAjH2XBWLmuKuxLOvwikYaCeacD9Mx2lBioGThJnFeCvv90Hf+KIrJy1NFw5dz93&#10;AhVn+psh9ib94TBMY1SGo/sBKXhr2dxazK5ZAHXYp1WyMorB3+uzWCI0b7QH85CVTMJIyp1zfxYX&#10;/jjytEdSzefRiebPCr8yaytD6DOer92bQHviyRPFT3AeQ5G9o+voG146O995Ii1yGQA+onrCnWY3&#10;0nLas7Act3r0uv4NZr8BAAD//wMAUEsDBBQABgAIAAAAIQCZB5183wAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT4NAFITvJv6HzTPpzS7QigZZGtNUSbxZ7YHbK/sKKPuWsNuW/nu3Jz1OZjLz&#10;Tb6aTC9ONLrOsoJ4HoEgrq3uuFHw9fl6/wTCeWSNvWVScCEHq+L2JsdM2zN/0GnrGxFK2GWooPV+&#10;yKR0dUsG3dwOxME72NGgD3JspB7xHMpNL5MoSqXBjsNCiwOtW6p/tkejoDK7anjfID6+HVy1m77L&#10;iytLpWZ308szCE+T/wvDFT+gQxGY9vbI2ok+6Chc8QqSNAZx9ZdJ+gBir2ARL2OQRS7/Xyh+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCAPCEvAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJkHnXzfAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" strokeweight=".5pt">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="305B4349" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:b/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Data protection</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38311D50" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>The information you submit on this form will be retained and used by NICE and its advisers for the purpose of developing its guidance and may be passed to other approved third parties.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Please do not name or identify any individual patient or refer to their medical condition in your comments as all such data will be deleted or redacted. The information may appear on the NICE website in due course in which case all personal data will be removed in accordance with NICE policies.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F3E5F14" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26D25404" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">By submitting your data via this </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>form</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> you are confirming that you have read and understood this statement.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6DEDD772" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rStyle w:val="Emphasis"/>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:i w:val="0"/>
+                          <w:iCs w:val="0"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="586F20E1" w14:textId="77777777" w:rsidR="00785E75" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">For more information about how we process your data, please see our </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId13" w:history="1">
+                        <w:r w:rsidRPr="00785E75">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:cs="Arial"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>privacy notice</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00785E75">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27C3AC4A" w14:textId="77777777" w:rsidR="0058778C" w:rsidRPr="001E1F8F" w:rsidRDefault="00590FD2" w:rsidP="00590FD2">
+    <w:p w14:paraId="3CD3224B" w14:textId="60C92905" w:rsidR="00777433" w:rsidRDefault="00777433">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E2582E">
+    </w:p>
+    <w:p w14:paraId="72415279" w14:textId="77777777" w:rsidR="00676CE4" w:rsidRPr="00E66C63" w:rsidRDefault="00676CE4">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please email this form to</w:t>
-[...49 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="18B54862" w14:textId="77777777" w:rsidR="00590FD2" w:rsidRDefault="00590FD2" w:rsidP="00590FD2"/>
-[...93 lines deleted...]
-      <w:pgMar w:top="993" w:right="1440" w:bottom="1135" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00676CE4" w:rsidRPr="00E66C63" w:rsidSect="00785E75">
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1440" w:bottom="851" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AB0447B" w14:textId="77777777" w:rsidR="004D503F" w:rsidRDefault="004D503F" w:rsidP="0065467A">
+    <w:p w14:paraId="57622859" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1" w:rsidP="00E66C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="511460F8" w14:textId="77777777" w:rsidR="004D503F" w:rsidRDefault="004D503F" w:rsidP="0065467A">
+    <w:p w14:paraId="41FA0589" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1" w:rsidP="00E66C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="09DFCE61" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1"/>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...40 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2C989953" w14:textId="44B760C7" w:rsidR="00E66C63" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Please return to:</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B22FFD" w:rsidRPr="007B529E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>breastcancerupdate@nice.org.uk</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="5FC7A973" w14:textId="371A7B2F" w:rsidR="005B3457" w:rsidRPr="005B3457" w:rsidRDefault="00785E75">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Please return to:</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005B3457" w:rsidRPr="007B529E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>breastcancerupdate@nice.org.uk</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD6015A" w14:textId="77777777" w:rsidR="004D503F" w:rsidRDefault="004D503F" w:rsidP="0065467A">
+    <w:p w14:paraId="4F05E963" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1" w:rsidP="00E66C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D11F6BE" w14:textId="77777777" w:rsidR="004D503F" w:rsidRDefault="004D503F" w:rsidP="0065467A">
+    <w:p w14:paraId="5044AFDA" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1" w:rsidP="00E66C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="09281AED" w14:textId="77777777" w:rsidR="00370AC1" w:rsidRDefault="00370AC1"/>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3DE0ABA9" w14:textId="77777777" w:rsidR="0065467A" w:rsidRPr="0065467A" w:rsidRDefault="00742302" w:rsidP="0065467A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="7443A2E2" w14:textId="250CB92B" w:rsidR="00AD07DC" w:rsidRPr="00AD07DC" w:rsidRDefault="00785E75" w:rsidP="00AD07DC">
     <w:pPr>
-      <w:tabs>
-[...11 lines deleted...]
-    <w:r>
+      <w:pStyle w:val="Heading3"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E53E36">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46513501" wp14:editId="346B37FD">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F1FA89" wp14:editId="21EDE5F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>6000750</wp:posOffset>
+            <wp:posOffset>6372665</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>74295</wp:posOffset>
+            <wp:posOffset>-120211</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2971800" cy="304800"/>
+          <wp:extent cx="2971800" cy="285750"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2971800" cy="304800"/>
+                    <a:ext cx="2971800" cy="285750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00AD07DC" w:rsidRPr="00AD07DC">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t>Advanced breast cancer: diagnosis and management (Partial update)</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="6F2638D3" w14:textId="77777777" w:rsidR="009968C8" w:rsidRDefault="009968C8" w:rsidP="00742302">
+  <w:p w14:paraId="04DE6BE7" w14:textId="61CCBC59" w:rsidR="00B94F71" w:rsidRDefault="00785E75" w:rsidP="00A71026">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pStyle w:val="Heading3"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00C97473">
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00777433">
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00777433">
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00777433">
+      <w:rPr>
+        <w:bCs w:val="0"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="63DE2AB3" w14:textId="77777777" w:rsidR="00B94F71" w:rsidRPr="00937F34" w:rsidRDefault="00B94F71" w:rsidP="00A71026">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4D92841C" w14:textId="5D08BA77" w:rsidR="00777433" w:rsidRPr="00785E75" w:rsidRDefault="00785E75" w:rsidP="00785E75">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00785E75">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="28"/>
-[...7 lines deleted...]
-    </w:pPr>
+      </w:rPr>
+      <w:t xml:space="preserve">Consultation on draft scope – </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00785E75">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">deadline for comments </w:t>
+    </w:r>
+    <w:r w:rsidR="001234BC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>5pm</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00785E75">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> on </w:t>
+    </w:r>
+    <w:r w:rsidR="001234BC" w:rsidRPr="001234BC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>21 November 2024</w:t>
+    </w:r>
+    <w:r w:rsidR="007B529E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="001234BC">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00785E75">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">email: </w:t>
+    </w:r>
+    <w:r w:rsidR="007B529E" w:rsidRPr="007B529E">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>breastcancerupdate@nice.org.uk</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDA79A9"/>
+    <w:nsid w:val="00A03A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E8EE7C90"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="9106313C"/>
+    <w:lvl w:ilvl="0" w:tplc="3FB8EEF4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05FC328F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBD6F1C4"/>
+    <w:lvl w:ilvl="0" w:tplc="ABAEE224">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07AC0A81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67DCEF0A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AF1645C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBFC5CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F8E653B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C402A88"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E805998"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9BA46FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3222" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5010" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6798" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23DD1285"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52842D28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BDA79A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C402A88"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1642,493 +4035,1266 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68A84AA5"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CC00F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0296AD6C"/>
-    <w:lvl w:ilvl="0" w:tplc="76B44B50">
+    <w:tmpl w:val="8D80F0C6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Bulletleft1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DB11CD6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF8A59BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1074" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3222" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5010" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6798" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C009B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9F66A3B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A37410"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABCAF596"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5686134A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B425802"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C93D14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="554CD630"/>
+    <w:lvl w:ilvl="0" w:tplc="99140A64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ParagraphNumbered"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CD07134"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70443D4E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="976570282">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="608125933">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="789013504">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1946033275">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="626592047">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6" w16cid:durableId="1179582919">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1131169025">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="164712556">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="399716702">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="710305884">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1100688316">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1741949504">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1125081795">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1480924102">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1488738885">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D503F"/>
-[...67 lines deleted...]
-    <w:rsid w:val="00F96A0F"/>
+    <w:rsidRoot w:val="00370AC1"/>
+    <w:rsid w:val="000431A5"/>
+    <w:rsid w:val="00055695"/>
+    <w:rsid w:val="00064B5F"/>
+    <w:rsid w:val="0006754A"/>
+    <w:rsid w:val="00072D10"/>
+    <w:rsid w:val="00080388"/>
+    <w:rsid w:val="00093436"/>
+    <w:rsid w:val="000D4EA3"/>
+    <w:rsid w:val="000D7B25"/>
+    <w:rsid w:val="00111270"/>
+    <w:rsid w:val="00123009"/>
+    <w:rsid w:val="001234BC"/>
+    <w:rsid w:val="00150032"/>
+    <w:rsid w:val="0015556A"/>
+    <w:rsid w:val="0016536F"/>
+    <w:rsid w:val="00184246"/>
+    <w:rsid w:val="00186565"/>
+    <w:rsid w:val="00197F8A"/>
+    <w:rsid w:val="001A1D8A"/>
+    <w:rsid w:val="001B3A29"/>
+    <w:rsid w:val="001D149C"/>
+    <w:rsid w:val="001D435B"/>
+    <w:rsid w:val="001F1201"/>
+    <w:rsid w:val="001F52A7"/>
+    <w:rsid w:val="0020118C"/>
+    <w:rsid w:val="00215BC8"/>
+    <w:rsid w:val="0022485E"/>
+    <w:rsid w:val="002321A9"/>
+    <w:rsid w:val="00241ECE"/>
+    <w:rsid w:val="00254412"/>
+    <w:rsid w:val="00260317"/>
+    <w:rsid w:val="002606E0"/>
+    <w:rsid w:val="00274768"/>
+    <w:rsid w:val="00291821"/>
+    <w:rsid w:val="00292BEB"/>
+    <w:rsid w:val="00295611"/>
+    <w:rsid w:val="002E1D30"/>
+    <w:rsid w:val="002E3A84"/>
+    <w:rsid w:val="002F0372"/>
+    <w:rsid w:val="002F0BAA"/>
+    <w:rsid w:val="00313896"/>
+    <w:rsid w:val="003709A6"/>
+    <w:rsid w:val="00370AC1"/>
+    <w:rsid w:val="00376A05"/>
+    <w:rsid w:val="003A7831"/>
+    <w:rsid w:val="003C22B2"/>
+    <w:rsid w:val="003E5312"/>
+    <w:rsid w:val="00410DCD"/>
+    <w:rsid w:val="004358E1"/>
+    <w:rsid w:val="0044012A"/>
+    <w:rsid w:val="00441F40"/>
+    <w:rsid w:val="00445C1F"/>
+    <w:rsid w:val="00447B7B"/>
+    <w:rsid w:val="00467D9B"/>
+    <w:rsid w:val="0048565B"/>
+    <w:rsid w:val="0049672E"/>
+    <w:rsid w:val="004C2603"/>
+    <w:rsid w:val="004D4F42"/>
+    <w:rsid w:val="00524764"/>
+    <w:rsid w:val="0053265B"/>
+    <w:rsid w:val="00563A3F"/>
+    <w:rsid w:val="00573DCC"/>
+    <w:rsid w:val="00577421"/>
+    <w:rsid w:val="00581E8F"/>
+    <w:rsid w:val="005B3457"/>
+    <w:rsid w:val="005B4404"/>
+    <w:rsid w:val="005B6820"/>
+    <w:rsid w:val="005E29DF"/>
+    <w:rsid w:val="00615426"/>
+    <w:rsid w:val="00622B04"/>
+    <w:rsid w:val="0063082B"/>
+    <w:rsid w:val="00635FFB"/>
+    <w:rsid w:val="00643AC4"/>
+    <w:rsid w:val="00672D36"/>
+    <w:rsid w:val="00674BCA"/>
+    <w:rsid w:val="006756D8"/>
+    <w:rsid w:val="00676CE4"/>
+    <w:rsid w:val="006777EA"/>
+    <w:rsid w:val="006F43E2"/>
+    <w:rsid w:val="007253AF"/>
+    <w:rsid w:val="00747463"/>
+    <w:rsid w:val="00751EC5"/>
+    <w:rsid w:val="00772D5C"/>
+    <w:rsid w:val="00773D5C"/>
+    <w:rsid w:val="00777433"/>
+    <w:rsid w:val="00785E75"/>
+    <w:rsid w:val="007A5F7A"/>
+    <w:rsid w:val="007B0448"/>
+    <w:rsid w:val="007B529E"/>
+    <w:rsid w:val="007B74CB"/>
+    <w:rsid w:val="007E6716"/>
+    <w:rsid w:val="007F46FB"/>
+    <w:rsid w:val="007F48B8"/>
+    <w:rsid w:val="00807517"/>
+    <w:rsid w:val="00861041"/>
+    <w:rsid w:val="0087502A"/>
+    <w:rsid w:val="008855FD"/>
+    <w:rsid w:val="0089231B"/>
+    <w:rsid w:val="008C1751"/>
+    <w:rsid w:val="008D7B9E"/>
+    <w:rsid w:val="008E6E74"/>
+    <w:rsid w:val="008F4F3D"/>
+    <w:rsid w:val="008F7181"/>
+    <w:rsid w:val="009119E3"/>
+    <w:rsid w:val="00914F46"/>
+    <w:rsid w:val="00944447"/>
+    <w:rsid w:val="00966992"/>
+    <w:rsid w:val="00970572"/>
+    <w:rsid w:val="00982FA8"/>
+    <w:rsid w:val="00992358"/>
+    <w:rsid w:val="009A4A5A"/>
+    <w:rsid w:val="009B04FE"/>
+    <w:rsid w:val="009B225F"/>
+    <w:rsid w:val="009D3052"/>
+    <w:rsid w:val="00A054D7"/>
+    <w:rsid w:val="00A31B42"/>
+    <w:rsid w:val="00A45E86"/>
+    <w:rsid w:val="00A71026"/>
+    <w:rsid w:val="00A812B3"/>
+    <w:rsid w:val="00A81964"/>
+    <w:rsid w:val="00AA3AD7"/>
+    <w:rsid w:val="00AA688C"/>
+    <w:rsid w:val="00AB0DB5"/>
+    <w:rsid w:val="00AD07DC"/>
+    <w:rsid w:val="00AD4CA3"/>
+    <w:rsid w:val="00AF78D8"/>
+    <w:rsid w:val="00B070BA"/>
+    <w:rsid w:val="00B07715"/>
+    <w:rsid w:val="00B22FFD"/>
+    <w:rsid w:val="00B42737"/>
+    <w:rsid w:val="00B45B8B"/>
+    <w:rsid w:val="00B62438"/>
+    <w:rsid w:val="00B72EDF"/>
+    <w:rsid w:val="00B94F71"/>
+    <w:rsid w:val="00BA770A"/>
+    <w:rsid w:val="00BB426A"/>
+    <w:rsid w:val="00BC3298"/>
+    <w:rsid w:val="00BC41AA"/>
+    <w:rsid w:val="00BD7D96"/>
+    <w:rsid w:val="00C00B19"/>
+    <w:rsid w:val="00C012DD"/>
+    <w:rsid w:val="00C41218"/>
+    <w:rsid w:val="00C46708"/>
+    <w:rsid w:val="00C53F9B"/>
+    <w:rsid w:val="00C634F4"/>
+    <w:rsid w:val="00C772B4"/>
+    <w:rsid w:val="00C852DC"/>
+    <w:rsid w:val="00C97473"/>
+    <w:rsid w:val="00CA197E"/>
+    <w:rsid w:val="00D007DC"/>
+    <w:rsid w:val="00D13542"/>
+    <w:rsid w:val="00D37716"/>
+    <w:rsid w:val="00D43A6C"/>
+    <w:rsid w:val="00D664E9"/>
+    <w:rsid w:val="00D77146"/>
+    <w:rsid w:val="00D918EC"/>
+    <w:rsid w:val="00D97A57"/>
+    <w:rsid w:val="00DA48EA"/>
+    <w:rsid w:val="00DA7755"/>
+    <w:rsid w:val="00DC5C0D"/>
+    <w:rsid w:val="00DE2B8C"/>
+    <w:rsid w:val="00DF0D3A"/>
+    <w:rsid w:val="00E00EED"/>
+    <w:rsid w:val="00E071B1"/>
+    <w:rsid w:val="00E248E8"/>
+    <w:rsid w:val="00E2582E"/>
+    <w:rsid w:val="00E33ECB"/>
+    <w:rsid w:val="00E440ED"/>
+    <w:rsid w:val="00E559A9"/>
+    <w:rsid w:val="00E645B5"/>
+    <w:rsid w:val="00E66C63"/>
+    <w:rsid w:val="00E748A8"/>
+    <w:rsid w:val="00E750C6"/>
+    <w:rsid w:val="00E7516B"/>
+    <w:rsid w:val="00EA296F"/>
+    <w:rsid w:val="00EB630F"/>
+    <w:rsid w:val="00EC500C"/>
+    <w:rsid w:val="00EE477E"/>
+    <w:rsid w:val="00EE581E"/>
+    <w:rsid w:val="00EE7CD8"/>
+    <w:rsid w:val="00EF30D0"/>
+    <w:rsid w:val="00F14F2E"/>
+    <w:rsid w:val="00F15EFC"/>
+    <w:rsid w:val="00F36669"/>
+    <w:rsid w:val="00F510F0"/>
+    <w:rsid w:val="00F54E18"/>
+    <w:rsid w:val="00F76F58"/>
+    <w:rsid w:val="00F77282"/>
+    <w:rsid w:val="00F77D19"/>
+    <w:rsid w:val="00F86623"/>
+    <w:rsid w:val="00FA6C5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D537D22"/>
-  <w15:docId w15:val="{D953AAC4-009B-44FB-B40B-8996709AB99A}"/>
+  <w14:docId w14:val="066E96CD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{86D65F5D-9830-4A63-808E-AAAA239CF2AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...87 lines deleted...]
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...9 lines deleted...]
-    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2277,812 +5443,1060 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00590FD2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00590FD2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00590FD2"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00590FD2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...71 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
-    <w:rsid w:val="00590FD2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00590FD2"/>
+    <w:rsid w:val="00E2582E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00EE581E"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006040E9"/>
+    <w:rsid w:val="007B0448"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="0065467A"/>
+    <w:rsid w:val="00E66C63"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0065467A"/>
+    <w:rsid w:val="00E66C63"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B07715"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D204C9"/>
+    <w:rsid w:val="00150032"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00676CE4"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NICEnormal">
     <w:name w:val="NICE normal"/>
     <w:link w:val="NICEnormalChar"/>
-    <w:rsid w:val="0058778C"/>
+    <w:rsid w:val="00A71026"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NICEnormalChar">
     <w:name w:val="NICE normal Char"/>
     <w:link w:val="NICEnormal"/>
-    <w:rsid w:val="0058778C"/>
+    <w:rsid w:val="00A71026"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletleft1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NICEnormal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphnonumbers">
+    <w:name w:val="Paragraph no numbers"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="0058778C"/>
+    <w:rsid w:val="00F14F2E"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="0022485E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005B3457"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ParagraphNumbered">
+    <w:name w:val="Paragraph Numbered"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22FFD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="360"/>
-        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="426"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1134" w:hanging="1065"/>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="425" w:hanging="425"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+    <w:name w:val="Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B22FFD"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
-    <w:div w:id="2146385189">
+    <w:div w:id="140781063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="150677767">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123696553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg81/update/cg81-update-1/documents/stakeholder-list-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg81" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:surveillance@nice.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg20/chapter/1-introduction-and-overview" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg22/chapter/introduction" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///K:\Work%20Programme\Surveillance\Surveillance%20process%20and%20methods%202017\Templates\Consultation\Forms\Stakeholder%20comments%20table.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010053412ABC1B9BB3419035844AB1CDCD65" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8da877bda40d07bc813a293015de5d6c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc0b82f3-8804-4f16-829c-d0c4231adb71" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02e9793af985d6fa2cfdbc25d19835f9" ns2:_="">
+    <xsd:import namespace="bc0b82f3-8804-4f16-829c-d0c4231adb71"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc0b82f3-8804-4f16-829c-d0c4231adb71" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A567829-4E14-466F-B6D6-297569F0D9CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="bc0b82f3-8804-4f16-829c-d0c4231adb71"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFFC23A5-7D04-4577-B6F8-2138C076AB7E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A43D7A38-79F6-4D9B-86FB-2402B3D91EB4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bc0b82f3-8804-4f16-829c-d0c4231adb71"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928D8D88-EDF6-4E48-8B95-859B8E4231C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Stakeholder comments table</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2281</Characters>
+  <Pages>3</Pages>
+  <Words>663</Words>
+  <Characters>3396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>154</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Scope Consultation Comments Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NICE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2638</CharactersWithSpaces>
+  <CharactersWithSpaces>3991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>6619232</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nice.org.uk/process/pmg22/chapter/introduction</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Amanda Upton</dc:creator>
+  <dc:title>Scope Consultation Comments Form</dc:title>
+  <dc:subject/>
+  <dc:creator>Christina Barnes</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
+    <vt:lpwstr>2023-02-28T17:05:31Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
+    <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
+    <vt:lpwstr>5dc4ba22-5079-4dff-b8ba-355195d66394</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x01010053412ABC1B9BB3419035844AB1CDCD65</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>