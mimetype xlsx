--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -8,645 +8,853 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC8FA6FC-4863-42A0-8B7C-E47D613D724B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B54BBA39-5D01-435A-8465-1102CE1D4EA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10560" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
     <sheet name="Dropdowns" sheetId="28" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$66</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$J$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27"/>
   <c r="A13" i="23"/>
   <c r="A10" i="23"/>
   <c r="A5" i="23"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="135">
-[...10 lines deleted...]
-    <t>This baseline assessment tool should be used in conjuction with the full guideline. It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations. Access the full guideline through the link below:</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="173">
+  <si>
+    <t>Number of recommendations met</t>
+  </si>
+  <si>
+    <t>Percentage of recommendations met</t>
+  </si>
+  <si>
+    <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
+    <t>Number of relevant or partially relevant recommendations</t>
+  </si>
+  <si>
+    <t>Number of recommendations partially met</t>
+  </si>
+  <si>
+    <t>Percentage of recommendations partially met</t>
+  </si>
+  <si>
+    <t>NICE recommendation (taken from the guideline)</t>
+  </si>
+  <si>
     <t>How to use this baseline assessment tool</t>
+  </si>
+  <si>
+    <t>Is there a capacity impact associated with implementing this recommendation?</t>
+  </si>
+  <si>
+    <t>Responsible lead</t>
+  </si>
+  <si>
+    <t>Completed by</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Is there a cost or saving (or other benefit) associated with implementing this recommendation? </t>
+  </si>
+  <si>
+    <t>Guideline recommendation</t>
+  </si>
+  <si>
+    <t>Is the recommendation relevant to your service or organisation? (yes/no/partial)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Evidence of current activity to meet the recommendation (If the recommendation is not applicable to your service or organisation you may wish to record why not) </t>
+  </si>
+  <si>
+    <t>Does your service or organisation meet the recommendation? (yes/no/partial)</t>
+  </si>
+  <si>
+    <t>If the recommendation is not met, what action is needed to implement the recommendation? (You may wish to record barriers to implementation in this column)</t>
+  </si>
+  <si>
+    <t>Is there a risk associated with not implementing this recommendation? (yes/no)</t>
   </si>
   <si>
     <t>Only complete this baseline assessment tool if it is relevant to your area.
 The data sheet contains every recommendation from the guideline and states when the recommendation was published.
 Information can be entered about current activity relevant to the recommendation, actions needed to meet the recommendation, your deadlines and the names of the responsible leads. Useful documents can be added as hyperlinks.
 You can adapt the data sheet to suit your own service or organisation's needs. For example, users have told us they have: 
 • changed terminology in the header row to match terms used in their service or organisation 
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
+    <t>This baseline assessment tool should be used in conjuction with the full guideline. It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations. Access the full guideline through the link below:</t>
+  </si>
+  <si>
     <t>Tools and resources to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline. Access the tools and resources through the link below:</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Partial</t>
+  </si>
+  <si>
+    <t>Year of recommendation</t>
   </si>
   <si>
     <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk</t>
   </si>
   <si>
-    <t>© NICE 2025. All rights reserved.</t>
-[...47 lines deleted...]
-    <t>Assess the presence and extent of visceral metastases using a combination of plain radiography, ultrasound, computed tomography (CT) scans and magnetic resonance imaging (MRI).</t>
+    <t>Baseline assessment tool for advanced breast cancer: diagnosis and treatment (CG81)</t>
+  </si>
+  <si>
+    <t>Published: 23 February 2009</t>
+  </si>
+  <si>
+    <t>© NICE 2026. All rights reserved.</t>
+  </si>
+  <si>
+    <t>1.1 General principles</t>
+  </si>
+  <si>
+    <t>Commissioners and healthcare professionals involved in the care of patients with advanced breast cancer should provide assessment and discussion of patients’ needs for physical, psychological, social, spiritual and financial support to be undertaken at key points (such as diagnosis; at commencement, during, and at the end of treatment; at relapse and when death is approaching).</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Assess the presence and extent of metastases in the bones of the axial skeleton using bone windows on a CT scan or MRI or bone scintigraphy.</t>
+    <t>2009, amended 2026</t>
+  </si>
+  <si>
+    <t>Ensure all people with breast cancer have a named clinical nurse specialist, or other specialist key worker with equivalent skills, to support them throughout the whole care pathway.</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
-    <t>Assess proximal limb bones for the risk of pathological fracture in patients with evidence of bone metastases elsewhere, using bone scintigraphy and/or plain radiography.</t>
+    <t>For information about identifying, treating and managing depression in people aged 18 and over who also have a chronic physical health problem such as cancer, see the recommendations in the NICE guideline on depression in adults with a chronic physical health problem.</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
-    <t>Use MRI to assess bony metastases if other imaging is equivocal for metastatic disease or if more information is needed (for example, if there are lytic metastases encroaching on the spinal canal).</t>
-[...38 lines deleted...]
-    <t>Assess the patient’s individual preference for the level and type of information. Reassess this as circumstances change.</t>
+    <t>1.2 Research, audit and quality improvement</t>
+  </si>
+  <si>
+    <t>Throughout the treatment pathway, discuss opportunities for people with advanced breast cancer to be involved in research, at their treatment centre or others, including the benefits and risks of participating in research.</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
-    <t>On the basis of this assessment, offer patients consistent, relevant information and clear explanations, and provide opportunities for patients to discuss issues and ask questions.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.2</t>
   </si>
   <si>
-    <t>Assess the patient’s individual preference for how much they wish to be involved in decision making. Reassess this as circumstances change.</t>
-[...14 lines deleted...]
-    <t>Offer endocrine therapy as first-line treatment for the majority of patients with ER-positive advanced breast cancer.</t>
+    <t>Diagnosis and assessment</t>
+  </si>
+  <si>
+    <t>1.3 Imaging assessment</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
-    <t>Offer chemotherapy as first-line treatment for patients with ER positive advanced breast cancer whose disease is imminently life-threatening or requires early relief of symptoms because of significant visceral organ involvement, providing they understand and are prepared to accept the toxicity.</t>
+    <t>When deciding between CECT or FDG PET-CT, or interpreting potential imaging results, take into account:
+• that FDG PET-CT may have higher sensitivity than CECT
+• the performance of the scanning modality for the specific clinical indication
+• that some breast cancers, including some invasive lobular breast cancers and some cancers of low grade, may show lower levels of FDG uptake
+• the availability of scanning modalities and whether this could delay diagnosis and treatment
+• the person’s preferences.</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
-    <t>For patients with ER-positive advanced breast cancer who have been treated with chemotherapy as their first-line treatment, offer endocrine therapy following the completion of chemotherapy.</t>
+    <t>If there is uncertainty about the presence and extent of distant metastases after CECT or FDG PET-CT that can be resolved by additional imaging, or further characterisation is needed, use 1 or more of the following depending on which is deemed most appropriate to answer the clinical question:
+• FDG PET-CT, if CECT was used previously
+• CECT, if FDG PET-CT was used previously
+• MRI
+• ultrasound
+• bone scintigraphy
+• plain radiography.</t>
   </si>
   <si>
     <t>1.3.3</t>
   </si>
   <si>
-    <t>Endocrine therapy</t>
-[...4 lines deleted...]
-• postmenopausal women with ER-positive breast cancer previously treated with tamoxifen.</t>
+    <t>For recommendations about the diagnosis of brain metastases see section 1.6 on investigation of suspected brain metastases in the NICE guideline on brain tumours (primary) and brain metastases in over 16s.</t>
   </si>
   <si>
     <t>1.3.4</t>
   </si>
   <si>
-    <t>Offer tamoxifen and ovarian suppression as first-line treatment to premenopausal and perimenopausal women with ER-positive advanced breast cancer not previously treated with tamoxifen.</t>
+    <t>For recommendations about the diagnosis of spinal metastases see section 1.3 on recognising spinal metastases or MSCC and section 1.5 on imaging investigations in the NICE guideline on spinal metastases and metastatic spinal cord compression.</t>
   </si>
   <si>
     <t>1.3.5</t>
   </si>
   <si>
-    <t>Offer ovarian suppression to premenopausal and perimenopausal women who have previously been treated with tamoxifen and then experience disease progression.</t>
-[...17 lines deleted...]
-    <t>1.3.8</t>
+    <t>1.4 Pathological assessment and genetic testing</t>
+  </si>
+  <si>
+    <t>For people whose breast cancer has recurred, consider reassessing their hormone receptor (HR) and human epidermal growth factor receptor 2 (HER2) status if a change in receptor status will lead to a change in management.</t>
+  </si>
+  <si>
+    <t>1.4.1</t>
+  </si>
+  <si>
+    <t>2017, amended 2026</t>
+  </si>
+  <si>
+    <t>For guidance on genomic testing to guide treatment, see the National Genomics Test Directory (NGTD). See also the NICE guideline on Familial Breast cancer (CG164).</t>
+  </si>
+  <si>
+    <t>1.4.2</t>
+  </si>
+  <si>
+    <t>1.5 Monitoring disease status</t>
+  </si>
+  <si>
+    <t>Use a scanning modality (CECT or FDG PET-CT) that is effective at showing response to treatment for monitoring.</t>
+  </si>
+  <si>
+    <t>1.5.1</t>
+  </si>
+  <si>
+    <t>Consider using the same scanning modality (CECT or FDG PET-CT) as used for initial staging of metastatic disease.</t>
+  </si>
+  <si>
+    <t>1.5.2</t>
+  </si>
+  <si>
+    <t>1.5.3</t>
+  </si>
+  <si>
+    <t>Systemic anticancer therapy</t>
+  </si>
+  <si>
+    <t>1.6 Choosing systemic anticancer therapy</t>
+  </si>
+  <si>
+    <t>See also the visual summary of systemic anticancer therapy options and recommendation 1.1.4 in the section on General principles.</t>
+  </si>
+  <si>
+    <t>Base the decision about whether to use systemic anticancer therapy (SACT), and the choice of SACT if indicated, on factors such as:
+• the person’s preferences, fitness and existing comorbidities
+• the characteristics of the cancer
+• the person’s response to, and any side effects from, previous lines of therapy
+• the clinical benefits and potential side effects of any suitable SACT regimens, and how they are delivered (for example, oral or intravenous), scheduled, and fit into current treatment pathways
+• NHS funding and commissioning criteria (see the NHS England Cancer Drugs Fund list)
+• the availability of relevant clinical trials (for example, from Be Part of Research and ISCRN: The UK’s clinical study registry).</t>
+  </si>
+  <si>
+    <t>1.6.1</t>
+  </si>
+  <si>
+    <t>1.7 Treatments by receptor subtype</t>
+  </si>
+  <si>
+    <t>Triple-negative advanced breast cancer</t>
+  </si>
+  <si>
+    <t>Pembrolizumab with paclitaxel or nab‑paclitaxel is recommended as an option for untreated, triple‑negative, advanced breast cancer with a PD‑L1 combined positive score of 10 or more and an immune cell staining of less than 1%. For full details, see NICE’s technology appraisal guidance on pembrolizumab plus chemotherapy (TA801, 2022).</t>
+  </si>
+  <si>
+    <t>1.7.1</t>
+  </si>
+  <si>
+    <t>Atezolizumab with nab‑paclitaxel is recommended as an option for untreated, triple‑negative, advanced breast cancer with a PD‑L1 expression at a level of 1% or more. For full details, see NICE’s technology appraisal guidance on atezolizumab with nab‑paclitaxel (TA639, 2020).</t>
+  </si>
+  <si>
+    <t>1.7.2</t>
+  </si>
+  <si>
+    <t>Sacituzumab govitecan is recommended as an option for treating triple-negative, advanced breast cancer after 2 or more systemic therapies. For full details, see NICE’s technology appraisal guidance on sacituzumab govitecan (TA819, 2022).</t>
+  </si>
+  <si>
+    <t>1.7.3</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for treating HER2-negative, advanced breast cancer with germline BRCA1 or BRCA2 pathogenic variants after an anthracycline and a taxane, see NICE’s technology appraisal guidance on:
+• olaparib (TA1040, 2025)
+• talazoparib (TA952, 2024).</t>
+  </si>
+  <si>
+    <t>1.7.4</t>
+  </si>
+  <si>
+    <t>Chemotherapy for people with triple-negative advanced breast cancer</t>
+  </si>
+  <si>
+    <t>If chemotherapy is indicated for people with triple-negative advanced breast cancer, offer systemic sequential chemotherapy.</t>
+  </si>
+  <si>
+    <t>1.7.5</t>
+  </si>
+  <si>
+    <t>1.7.6</t>
   </si>
   <si>
     <t>Consider using combination chemotherapy to treat patients with advanced breast cancer for whom a greater probability of response is important and who understand and are likely to tolerate the additional toxicity.</t>
   </si>
   <si>
-    <t>1.3.9</t>
-[...43 lines deleted...]
-    <t>Lymphoedema</t>
+    <t>1.7.7</t>
+  </si>
+  <si>
+    <t>HER2-positive advanced breast cancer</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for first-line treatment of HER2-positive advanced breast cancer in some people, see NICE’s technology appraisal guidance on:
+• pertuzumab with trastuzumab and docetaxel (TA509, 2018)
+• trastuzumab with paclitaxel (TA34, 2002).</t>
+  </si>
+  <si>
+    <t>1.7.8</t>
+  </si>
+  <si>
+    <t>Trastuzumab deruxtecan is recommended as an option for treating HER2‑positive advanced breast cancer after 1 or more anti-HER2 treatments, with managed access through the Cancer Drugs Fund. For full details, see NICE’s technology appraisal guidance on trastuzumab deruxtecan (TA862, 2023).</t>
+  </si>
+  <si>
+    <t>1.7.9</t>
+  </si>
+  <si>
+    <t>Trastuzumab emtansine is recommended as an option for treating HER2‑positive, advanced breast cancer that has previously received trastuzumab and a taxane, separately or in combination. For full details, see NICE’s technology appraisal guidance on trastuzumab emtansine (TA458, 2017).</t>
+  </si>
+  <si>
+    <t>1.7.10</t>
+  </si>
+  <si>
+    <t>Trastuzumab monotherapy is recommended as an option for treating HER2‑positive, advanced breast cancer that has received at least 2 chemotherapy regimens. For full details, see NICE’s technology appraisal guidance on trastuzumab (TA34, 2002).</t>
+  </si>
+  <si>
+    <t>1.7.11</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for treating HER2-positive, advanced breast cancer after 2 or more anti‑HER2 therapies, see NICE's technology appraisal guidance on:
+• tucatinib with trastuzumab and capecitabine (TA786, 2022)
+• trastuzumab deruxtecan (TA704, 2021) through the Cancer Drugs Fund.</t>
+  </si>
+  <si>
+    <t>1.7.12</t>
+  </si>
+  <si>
+    <t>Chemotherapy for people with HER2-positive advanced breast cancer</t>
+  </si>
+  <si>
+    <t>If chemotherapy is indicated for people with HER2-positive advanced breast cancer, offer systemic sequential chemotherapy.</t>
+  </si>
+  <si>
+    <t>1.7.13</t>
+  </si>
+  <si>
+    <t>1.7.14</t>
+  </si>
+  <si>
+    <t>1.7.15</t>
+  </si>
+  <si>
+    <t>Hormone-receptor-positive, HER2-negative advanced breast cancer</t>
+  </si>
+  <si>
+    <t>1.7.16</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for treating hormone receptor-positive, HER2-negative, advanced breast cancer after previous endocrine treatment in some people, see NICE's technology appraisal guidance on:
+• palbociclib with fulvestrant (TA836, 2022)
+• abemaciclib with fulvestrant (TA725, September 2021)
+• ribociclib with fulvestrant (TA687, March 2021)
+• everolimus with exemestane (TA421, 2016).</t>
+  </si>
+  <si>
+    <t>1.7.17</t>
+  </si>
+  <si>
+    <t>Capivasertib with fulvestrant is recommended as an option for treating hormone receptor‑positive, HER2‑negative advanced breast cancer with 1 or more PIK3CA, AKT1 or PTEN pathogenic variants that has progressed after a cyclin-dependent kinase (CDK) 4 and 6 inhibitor plus an aromatase inhibitor. For full details, see NICE’s technology appraisal guidance on capivasertib with fulvestrant (TA1063, 2025).</t>
+  </si>
+  <si>
+    <t>1.7.18</t>
+  </si>
+  <si>
+    <t>Alpelisib with fulvestrant is recommended as an option for treating hormone receptor-positive, HER2-negative, advanced breast cancer with PIK3CA pathogenic variants that has progressed after a CDK4/6 inhibitor plus an aromatase inhibitor. For full details, see NICE’s technology appraisal guidance on alpelisib with fulvestrant (TA816, 2022).</t>
+  </si>
+  <si>
+    <t>1.7.19</t>
+  </si>
+  <si>
+    <t>Elacestrant is recommended as an option for treating oestrogen receptor-positive, HER2-negative, advanced breast cancer with ESR1 pathogenic variants that has progressed after at least 1 line of endocrine treatment plus a CDK4/6 inhibitor. For full details, see NICE’s technology appraisal guidance on elacestrant (TA1036, 2025).</t>
+  </si>
+  <si>
+    <t>1.7.20</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for treating HER2-negative, advanced breast cancer with germline BRCA1 or BRCA2 pathogenic variants after endocrine therapy or an anthracycline and a taxane, see NICE's technology appraisal guidance on:
+• olaparib (TA1040, 2025)
+• talazoparib (TA952, 2024).</t>
+  </si>
+  <si>
+    <t>1.7.21</t>
+  </si>
+  <si>
+    <t>Chemotherapy for people with hormone-receptor-positive, HER2-negative advanced breast cancer</t>
+  </si>
+  <si>
+    <t>If chemotherapy is indicated for people with hormone-receptor-positive, HER2-negative advanced breast cancer, offer systemic sequential chemotherapy.</t>
+  </si>
+  <si>
+    <t>1.7.22</t>
+  </si>
+  <si>
+    <t>1.7.23</t>
+  </si>
+  <si>
+    <t>1.7.24</t>
+  </si>
+  <si>
+    <t>Neurotrophic tyrosine receptor kinase (NTRK) fusion-positive solid tumours</t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE’s technology appraisal guidance on larotrectinib (TA630, May 2020).</t>
+  </si>
+  <si>
+    <t>1.7.25</t>
+  </si>
+  <si>
+    <t>1.8 Treatments not recommended</t>
+  </si>
+  <si>
+    <t>1.8.1</t>
+  </si>
+  <si>
+    <t>Managing treatment side effects and menopausal symptoms</t>
+  </si>
+  <si>
+    <t>1.9 Lymphoedema</t>
   </si>
   <si>
     <t>Recommendations in this section have been stood down as they have been superseded by the February 2025 update on lymphoedema early identification, risk reduction and management in the NICE guideline on early and locally advanced breast cancer: diagnosis and management.</t>
   </si>
   <si>
-    <t>This recommendation has been stood down.</t>
-[...29 lines deleted...]
-    <t>1.5.8</t>
+    <t>1.10 Cancer-related fatigue</t>
+  </si>
+  <si>
+    <t>Offer all people with advanced breast cancer who have significant cancer-related fatigue an assessment to identify any treatable causative factors, and offer appropriate management as necessary.</t>
+  </si>
+  <si>
+    <t>1.10.1</t>
   </si>
   <si>
     <t>Provide clear, written information about cancer-related fatigue, organisations that offer psychosocial support and patient led groups.</t>
   </si>
   <si>
-    <t>1.5.9</t>
-[...26 lines deleted...]
-    <t>1.5.13</t>
+    <t>1.10.2</t>
+  </si>
+  <si>
+    <t>1.10.3</t>
+  </si>
+  <si>
+    <t>1.11 Menopausal symptoms</t>
+  </si>
+  <si>
+    <t>See the section covering people with a personal history of breast cancer in the NICE guideline on menopause and the section on menopausal symptoms in the NICE guideline on Early and locally advanced breast cancer.</t>
+  </si>
+  <si>
+    <t>Managing uncontrolled local disease and metastases</t>
+  </si>
+  <si>
+    <t>1.12 Uncontrolled local disease</t>
+  </si>
+  <si>
+    <t>Ensure all people presenting with uncontrolled local disease have:
+• their care needs assessed by a breast cancer multidisciplinary team, and
+• the therapeutic options for controlling the disease and relieving symptoms discussed by the team, and with the person.</t>
+  </si>
+  <si>
+    <t>1.12.1</t>
+  </si>
+  <si>
+    <t>Ensure people with ulcerated tumours are seen by a wound care team to:
+• plan a dressing regimen with the person, and
+• supervise management with the breast care team.</t>
+  </si>
+  <si>
+    <t>1.12.2</t>
+  </si>
+  <si>
+    <t>Ensure all people with uncontrolled local disease are assessed by a palliative care team so they can:
+• plan a symptom management strategy with the person, and
+• provide psychological support.</t>
+  </si>
+  <si>
+    <t>1.12.3</t>
+  </si>
+  <si>
+    <t>1.13 Metastases</t>
   </si>
   <si>
     <t>Bone metastases</t>
   </si>
   <si>
-    <t>Consider offering bisphosphonates to patients newly diagnosed with bone metastases to prevent skeletal-related events and reduce pain.</t>
-[...20 lines deleted...]
-    <t>1.5.17</t>
+    <t>Consider bisphosphonates for people newly diagnosed with bone metastases to prevent skeletal-related events and reduce pain.</t>
+  </si>
+  <si>
+    <t>1.13.1</t>
+  </si>
+  <si>
+    <t>Denosumab is recommended as an option for preventing skeletal-related events in adults with bone metastases from breast cancer only if bisphosphonates would otherwise be prescribed. For full details, see the NICE’s technology appraisal guidance on denosumab (TA265, 2012).</t>
+  </si>
+  <si>
+    <t>1.13.2</t>
+  </si>
+  <si>
+    <t>Use external beam radiotherapy in a single fraction of 8 Gy to treat people with bone metastases and pain.</t>
+  </si>
+  <si>
+    <t>1.13.3</t>
+  </si>
+  <si>
+    <t>Ensure people at risk of a long bone fracture have their disease assessed by an orthopaedic surgeon to see if prophylactic surgery is a suitable option.</t>
+  </si>
+  <si>
+    <t>1.13.4</t>
+  </si>
+  <si>
+    <t>Spinal metastases</t>
+  </si>
+  <si>
+    <t>For recommendations about the management of spinal metastases see the NICE guideline on spinal metastases and metastatic spinal cord compression.</t>
   </si>
   <si>
     <t>Brain metastases</t>
   </si>
   <si>
-    <t>Offer surgery followed by whole brain radiotherapy to patients who have a single or small number of potentially resectable brain metastases, a good performance status and who have no or well controlled other metastatic disease.</t>
-[...44 lines deleted...]
-    <t>Partial</t>
+    <t>In the NICE guideline on Brain tumours (primary) and brain metastases in over 16s see:
+• section 1.7 on the management of confirmed brain metastases
+• Section 1.8 on follow-up for brain metastases
+• Section 1.9 on the care needs of people with brain tumours
+• section 1.10 on neurorehabilitation needs of people with brain tumours
+• section 1.12 on surveillance for the late onset side effects of treatment.</t>
+  </si>
+  <si>
+    <t>1.13.5</t>
+  </si>
+  <si>
+    <t>Offer referral to specialist palliative care to people if active treatment for brain metastases would be inappropriate.</t>
+  </si>
+  <si>
+    <t>1.13.6</t>
+  </si>
+  <si>
+    <t>1.14 Palliative and end of life care</t>
+  </si>
+  <si>
+    <t>When providing palliative and end of life care to people with advanced breast cancer, follow the recommendations in NICE's guidelines on end of life care for adults and care of dying adults in the last days of life.</t>
+  </si>
+  <si>
+    <t>1.14.1</t>
+  </si>
+  <si>
+    <t>Updated: 30 June 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commissioners should ensure that: 
+• people with advanced breast cancer are accurately coded in the digital records to support audit, research and quality improvement.
+• data is collected to support national audits. 
+</t>
+  </si>
+  <si>
+    <t>To assess the presence and extent of distant metastases for diagnosis and staging, use contrast-enhanced computed tomography (CECT) of the chest, abdomen and pelvis (from the supraclavicular fossae to the proximal femurs), or FDG PET-CT.
+See also the NICE HealthTech guidance on point-of-care creatinine devices to assess kidney function before CT imaging with intravenous contrast. Also see the recommendations in the NICE guideline on acute kidney cancer on assessing risk factors in adults having iodine-based contrast media and preventing acute kidney injury in adults having iodine-based contrast media.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Do not use bone scintigraphy to monitor the response of bone metastases to treatment. 
+</t>
+  </si>
+  <si>
+    <t>When offering systemic sequential chemotherapy for triple-negative advanced breast cancer, options include (but are not limited to) the following (in no order of preference):
+• anthracyclines
+• capecitabine
+• carboplatin
+• taxanes
+• vinorelbine. 
+Eribulin, and gemcitabine with paclitaxel, are recommended as chemotherapy options for treating advanced breast cancer. For full details, see NICE's technology appraisal guidance on:
+•	eribulin (TA423, 2016) after at least 2 chemotherapy regimens
+•	gemcitabine with paclitaxel (TA116, 2007).</t>
+  </si>
+  <si>
+    <t>When offering systemic sequential chemotherapy for HER2-positive advanced breast cancer, options include (but are not limited to) the following (in no order of preference): 
+• anthracyclines
+• capecitabine
+• taxanes
+• vinorelbine. 
+Eribulin, and gemcitabine with paclitaxel, are recommended as chemotherapy options for treating advanced breast cancer. For full details, see NICE's technology appraisal guidance on:
+• eribulin (TA423, 2016) after at least 2 chemotherapy regimens.
+• gemcitabine with paclitaxel (TA116, 2007).</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for first-line endocrine treatment of hormone receptor-positive, HER2-negative, advanced breast cancer in some people, see NICE's technology appraisal guidance on:
+•	abemaciclib with an aromatase inhibitor (TA563, 2019)
+•	ribociclib with an aromatase inhibitor (TA496, December 2017)
+•	palbociclib with an aromatase inhibitor (TA495, December 2017).</t>
+  </si>
+  <si>
+    <t>When offering systemic sequential chemotherapy for hormone-receptor-positive, HER2-negative advanced breast cancer, options include (but are not limited to) the following (in no order of preference):
+• anthracyclines
+• capecitabine
+• taxanes
+• vinorelbine. 
+Eribulin, and gemcitabine with paclitaxel, are recommended as chemotherapy options for treating advanced breast cancer. For full details, see NICE's technology appraisal guidance on:
+• eribulin (TA423, 2016) after at least 2 chemotherapy regimens
+• gemcitabine with paclitaxel (TA116, 2007).</t>
+  </si>
+  <si>
+    <t>For medicines not recommended for treating advanced breast cancer, see NICE's technology appraisal guidance on:
+• trastuzumab deruxtecan (TA992, 2024) for treating HER2‑low advanced breast cancer
+• eribulin (TA515, March 2018) after only 1 chemotherapy regimen
+• fulvestrant (TA503, January 2018) for untreated oestrogen-receptor-positive breast cancer
+• bevacizumab with capecitabine (TA263, August 2012)
+• lapatinib or trastuzumab with an aromatase inhibitor (TA257, June 2012)
+• fulvestrant (TA239, December 2011) for oestrogen-receptor-positive breast cancer that has relapsed or progressed on or after anti-oestrogen therapy
+• bevacizumab with a taxane (TA214, February 2011).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Give all people with advanced breast cancer who have cancer-related fatigue information about, and timely access to, a suitable exercise programme. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter SemiBold"/>
     </font>
     <font>
       <sz val="22"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Inter SemiBold"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="22"/>
       <color rgb="FF000000"/>
-      <name val="Lora SemiBold"/>
+      <name val="Lora Semibold"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF005EA5"/>
       <name val="Inter"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF005EA5"/>
       <name val="Inter"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Inter"/>
     </font>
     <font>
+      <sz val="13"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Inter Semibold"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Inter SemiBold"/>
+      <name val="Inter Semibold"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Inter"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Lato"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDD8CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF228096"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00436C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF228096"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD054"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEAD054"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -668,154 +876,269 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <name val="Lato"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FF808080"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1193,2331 +1516,2746 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet7">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:E155"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="108.42578125" customWidth="1"/>
+    <col min="1" max="1" width="108.4140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="82.4" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-        <v>1</v>
+    <row r="1" spans="1:5" ht="82.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
-    <row r="3" spans="1:5" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="3" spans="1:5" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="18" t="s">
+        <v>163</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
     </row>
-    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-      <c r="A5" s="21" t="str">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/CG81", "Advanced breast cancer: diagnosis and treatment")</f>
         <v>Advanced breast cancer: diagnosis and treatment</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="A10" s="22" t="str">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/CG81/resources", "Tools and resources")</f>
         <v>Tools and resources</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="34.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
-        <v>8</v>
-[...8 lines deleted...]
-      <c r="A13" s="21" t="str">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/terms-and-conditions#notice-of-rights", "Subject to Notice of rights")</f>
         <v>Subject to Notice of rights</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
     </row>
-    <row r="15" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
     </row>
-    <row r="16" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
     </row>
-    <row r="17" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
     </row>
-    <row r="20" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
-[...134 lines deleted...]
-    <row r="155" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:1" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M66"/>
+  <dimension ref="A1:M89"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="1"/>
-    <col min="2" max="3" width="18.35546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="78.640625" customWidth="1"/>
+    <col min="2" max="3" width="18.33203125" customWidth="1"/>
+    <col min="4" max="4" width="38.33203125" customWidth="1"/>
+    <col min="5" max="5" width="74.4140625" customWidth="1"/>
+    <col min="6" max="6" width="36.75" customWidth="1"/>
+    <col min="7" max="7" width="78.75" customWidth="1"/>
     <col min="8" max="8" width="43" customWidth="1"/>
-    <col min="9" max="9" width="48.640625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.640625" customWidth="1"/>
+    <col min="9" max="9" width="48.75" customWidth="1"/>
+    <col min="10" max="10" width="39.6640625" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="16.25" customWidth="1"/>
+    <col min="13" max="13" width="13.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+    </row>
+    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H2" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="K2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="L2" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="M2" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="9" t="s">
-[...74 lines deleted...]
-      <c r="C5" s="29">
+    </row>
+    <row r="3" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A3" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+    </row>
+    <row r="4" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A4" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+    </row>
+    <row r="5" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A5" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="47">
+        <v>2026</v>
+      </c>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+    </row>
+    <row r="6" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A6" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="47">
+        <v>2026</v>
+      </c>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A7" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="27"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+    </row>
+    <row r="8" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A8" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+    </row>
+    <row r="9" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A9" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+    </row>
+    <row r="10" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+    </row>
+    <row r="11" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A12" s="35" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="48">
+        <v>2026</v>
+      </c>
+      <c r="D12" s="35"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+      <c r="G12" s="35"/>
+      <c r="H12" s="35"/>
+      <c r="I12" s="35"/>
+      <c r="J12" s="35"/>
+      <c r="K12" s="35"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="35"/>
+    </row>
+    <row r="13" spans="1:13" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A13" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="47">
+        <v>2026</v>
+      </c>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+    </row>
+    <row r="14" spans="1:13" ht="171.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="47">
+        <v>2026</v>
+      </c>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+    </row>
+    <row r="15" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A15" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="47">
+        <v>2026</v>
+      </c>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A16" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="40">
+        <v>2026</v>
+      </c>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="36"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="36"/>
+    </row>
+    <row r="17" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A17" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="25"/>
+      <c r="M18" s="25"/>
+    </row>
+    <row r="19" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
+    </row>
+    <row r="20" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A20" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="27"/>
+      <c r="C20" s="27"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+    </row>
+    <row r="21" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+    </row>
+    <row r="22" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="25"/>
+      <c r="J22" s="25"/>
+      <c r="K22" s="25"/>
+      <c r="L22" s="25"/>
+      <c r="M22" s="25"/>
+    </row>
+    <row r="23" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="28">
         <v>2009</v>
       </c>
-      <c r="D5" s="26"/>
-[...17 lines deleted...]
-      <c r="C6" s="29">
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+    </row>
+    <row r="24" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A25" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="27"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:13" s="33" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
+      <c r="G26" s="32"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="32"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="32"/>
+    </row>
+    <row r="27" spans="1:13" ht="218.4" x14ac:dyDescent="0.3">
+      <c r="A27" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+    </row>
+    <row r="28" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A29" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+    </row>
+    <row r="30" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="47"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="37"/>
+      <c r="I30" s="37"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="37"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+    </row>
+    <row r="31" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A31" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="47"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+    </row>
+    <row r="32" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A32" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="47"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+    </row>
+    <row r="33" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" s="47"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+    </row>
+    <row r="34" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A34" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" s="29"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="24"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+    </row>
+    <row r="35" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A35" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+      <c r="J35" s="25"/>
+      <c r="K35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+    </row>
+    <row r="36" spans="1:13" ht="218.4" x14ac:dyDescent="0.3">
+      <c r="A36" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="B36" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+      <c r="J36" s="25"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+    </row>
+    <row r="37" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A37" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="28">
         <v>2009</v>
       </c>
-      <c r="D6" s="26"/>
-[...663 lines deleted...]
-    <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="25"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+    </row>
+    <row r="38" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="29"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="24"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
+    </row>
+    <row r="39" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A39" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="28"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+      <c r="J39" s="25"/>
+      <c r="K39" s="25"/>
+      <c r="L39" s="25"/>
+      <c r="M39" s="25"/>
+    </row>
+    <row r="40" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A40" s="25" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B40" s="28"/>
+        <v>89</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>90</v>
+      </c>
       <c r="C40" s="28"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
     </row>
-    <row r="41" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
-[...60 lines deleted...]
-      </c>
+    <row r="41" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A41" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="28"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+    </row>
+    <row r="42" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A42" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="28"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
+    </row>
+    <row r="43" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="28"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+      <c r="G43" s="25"/>
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+      <c r="J43" s="25"/>
+      <c r="K43" s="25"/>
+      <c r="L43" s="25"/>
+      <c r="M43" s="25"/>
+    </row>
+    <row r="44" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="29"/>
       <c r="C44" s="29"/>
-      <c r="D44" s="26"/>
-[...73 lines deleted...]
-      </c>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+    </row>
+    <row r="45" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B45" s="28" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+      <c r="J45" s="25"/>
+      <c r="K45" s="25"/>
+      <c r="L45" s="25"/>
+      <c r="M45" s="25"/>
+    </row>
+    <row r="46" spans="1:13" ht="202.8" x14ac:dyDescent="0.3">
+      <c r="A46" s="37" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="28">
+        <v>2026</v>
+      </c>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="25"/>
+    </row>
+    <row r="47" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A47" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="B47" s="28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="25"/>
+    </row>
+    <row r="48" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A48" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B48" s="29"/>
       <c r="C48" s="29"/>
-      <c r="D48" s="26"/>
-[...10 lines deleted...]
-    <row r="49" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="24"/>
+    </row>
+    <row r="49" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A49" s="25" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B49" s="28"/>
+        <v>169</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>103</v>
+      </c>
       <c r="C49" s="28"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
       <c r="M49" s="25"/>
     </row>
-    <row r="50" spans="1:13" ht="62" x14ac:dyDescent="0.35">
-[...62 lines deleted...]
-    <row r="53" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" s="28"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="25"/>
+    </row>
+    <row r="51" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A51" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B51" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" s="28"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="25"/>
+      <c r="L51" s="25"/>
+      <c r="M51" s="25"/>
+    </row>
+    <row r="52" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A52" s="25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C52" s="28"/>
+      <c r="D52" s="25"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
+      <c r="G52" s="25"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="25"/>
+      <c r="J52" s="25"/>
+      <c r="K52" s="25"/>
+      <c r="L52" s="25"/>
+      <c r="M52" s="25"/>
+    </row>
+    <row r="53" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A53" s="25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B53" s="28"/>
+        <v>110</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>111</v>
+      </c>
       <c r="C53" s="28"/>
       <c r="D53" s="25"/>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="25"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
       <c r="M53" s="25"/>
     </row>
-    <row r="54" spans="1:13" ht="62" x14ac:dyDescent="0.35">
-[...62 lines deleted...]
-    <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:13" ht="97.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B54" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C54" s="28"/>
+      <c r="D54" s="25"/>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="25"/>
+      <c r="J54" s="25"/>
+      <c r="K54" s="25"/>
+      <c r="L54" s="25"/>
+      <c r="M54" s="25"/>
+    </row>
+    <row r="55" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B55" s="29"/>
+      <c r="C55" s="29"/>
+      <c r="D55" s="24"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="24"/>
+    </row>
+    <row r="56" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A56" s="25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B56" s="28" t="s">
+        <v>116</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" s="25"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="25"/>
+      <c r="G56" s="25"/>
+      <c r="H56" s="25"/>
+      <c r="I56" s="25"/>
+      <c r="J56" s="25"/>
+      <c r="K56" s="25"/>
+      <c r="L56" s="25"/>
+      <c r="M56" s="25"/>
+    </row>
+    <row r="57" spans="1:13" ht="218.4" x14ac:dyDescent="0.3">
       <c r="A57" s="25" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="C57" s="28"/>
+        <v>170</v>
+      </c>
+      <c r="B57" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="C57" s="28">
+        <v>2026</v>
+      </c>
       <c r="D57" s="25"/>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="25"/>
       <c r="I57" s="25"/>
       <c r="J57" s="25"/>
       <c r="K57" s="25"/>
       <c r="L57" s="25"/>
       <c r="M57" s="25"/>
     </row>
-    <row r="58" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C58" s="29">
+    <row r="58" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A58" s="25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="28">
         <v>2009</v>
       </c>
-      <c r="D58" s="26"/>
-[...73 lines deleted...]
-    <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D58" s="25"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="25"/>
+      <c r="G58" s="25"/>
+      <c r="H58" s="25"/>
+      <c r="I58" s="25"/>
+      <c r="J58" s="25"/>
+      <c r="K58" s="25"/>
+      <c r="L58" s="25"/>
+      <c r="M58" s="25"/>
+    </row>
+    <row r="59" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A59" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+    </row>
+    <row r="60" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A60" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B60" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" s="28"/>
+      <c r="D60" s="25"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="25"/>
+      <c r="I60" s="25"/>
+      <c r="J60" s="25"/>
+      <c r="K60" s="25"/>
+      <c r="L60" s="25"/>
+      <c r="M60" s="25"/>
+    </row>
+    <row r="61" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A61" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B61" s="27"/>
+      <c r="C61" s="27"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23"/>
+      <c r="I61" s="23"/>
+      <c r="J61" s="23"/>
+      <c r="K61" s="23"/>
+      <c r="L61" s="23"/>
+      <c r="M61" s="23"/>
+    </row>
+    <row r="62" spans="1:13" ht="218.4" x14ac:dyDescent="0.3">
       <c r="A62" s="25" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B62" s="28"/>
+        <v>171</v>
+      </c>
+      <c r="B62" s="28" t="s">
+        <v>123</v>
+      </c>
       <c r="C62" s="28"/>
       <c r="D62" s="25"/>
       <c r="E62" s="25"/>
       <c r="F62" s="25"/>
       <c r="G62" s="25"/>
       <c r="H62" s="25"/>
       <c r="I62" s="25"/>
       <c r="J62" s="25"/>
       <c r="K62" s="25"/>
       <c r="L62" s="25"/>
       <c r="M62" s="25"/>
     </row>
-    <row r="63" spans="1:13" ht="62" x14ac:dyDescent="0.35">
-[...41 lines deleted...]
-    <row r="65" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="38"/>
+      <c r="E63" s="38"/>
+      <c r="F63" s="38"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="38"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="38"/>
+      <c r="M63" s="38"/>
+    </row>
+    <row r="64" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A64" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="27"/>
+      <c r="C64" s="27"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23"/>
+      <c r="I64" s="23"/>
+      <c r="J64" s="23"/>
+      <c r="K64" s="23"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
+    </row>
+    <row r="65" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A65" s="26" t="s">
-        <v>123</v>
-[...6 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="B65" s="30"/>
+      <c r="C65" s="30"/>
       <c r="D65" s="26"/>
       <c r="E65" s="26"/>
       <c r="F65" s="26"/>
       <c r="G65" s="26"/>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="26"/>
       <c r="K65" s="26"/>
       <c r="L65" s="26"/>
       <c r="M65" s="26"/>
     </row>
-    <row r="66" spans="1:13" ht="31" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C66" s="29">
+    <row r="66" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A66" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B66" s="27"/>
+      <c r="C66" s="27"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23"/>
+      <c r="I66" s="23"/>
+      <c r="J66" s="23"/>
+      <c r="K66" s="23"/>
+      <c r="L66" s="23"/>
+      <c r="M66" s="23"/>
+    </row>
+    <row r="67" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A67" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B67" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="C67" s="28">
         <v>2009</v>
       </c>
-      <c r="D66" s="26"/>
-[...8 lines deleted...]
-      <c r="M66" s="26"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25"/>
+      <c r="K67" s="25"/>
+      <c r="L67" s="25"/>
+      <c r="M67" s="25"/>
+    </row>
+    <row r="68" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A68" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="B68" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="C68" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="25"/>
+      <c r="K68" s="25"/>
+      <c r="L68" s="25"/>
+      <c r="M68" s="25"/>
+    </row>
+    <row r="69" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A69" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="B69" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="C69" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
+      <c r="I69" s="25"/>
+      <c r="J69" s="25"/>
+      <c r="K69" s="25"/>
+      <c r="L69" s="25"/>
+      <c r="M69" s="25"/>
+    </row>
+    <row r="70" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A70" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="B70" s="27"/>
+      <c r="C70" s="27"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="23"/>
+      <c r="L70" s="23"/>
+      <c r="M70" s="23"/>
+    </row>
+    <row r="71" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A71" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="B71" s="30"/>
+      <c r="C71" s="30"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="26"/>
+      <c r="H71" s="26"/>
+      <c r="I71" s="26"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="26"/>
+      <c r="L71" s="26"/>
+      <c r="M71" s="26"/>
+    </row>
+    <row r="72" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A72" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B72" s="39"/>
+      <c r="C72" s="39"/>
+      <c r="D72" s="38"/>
+      <c r="E72" s="38"/>
+      <c r="F72" s="38"/>
+      <c r="G72" s="38"/>
+      <c r="H72" s="38"/>
+      <c r="I72" s="38"/>
+      <c r="J72" s="38"/>
+      <c r="K72" s="38"/>
+      <c r="L72" s="38"/>
+      <c r="M72" s="38"/>
+    </row>
+    <row r="73" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A73" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="B73" s="27"/>
+      <c r="C73" s="27"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="23"/>
+      <c r="K73" s="23"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="23"/>
+    </row>
+    <row r="74" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A74" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="B74" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="25"/>
+      <c r="K74" s="25"/>
+      <c r="L74" s="25"/>
+      <c r="M74" s="25"/>
+    </row>
+    <row r="75" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A75" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="B75" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="C75" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="25"/>
+      <c r="H75" s="25"/>
+      <c r="I75" s="25"/>
+      <c r="J75" s="25"/>
+      <c r="K75" s="25"/>
+      <c r="L75" s="25"/>
+      <c r="M75" s="25"/>
+    </row>
+    <row r="76" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A76" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B76" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="C76" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
+      <c r="I76" s="25"/>
+      <c r="J76" s="25"/>
+      <c r="K76" s="25"/>
+      <c r="L76" s="25"/>
+      <c r="M76" s="25"/>
+    </row>
+    <row r="77" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A77" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B77" s="27"/>
+      <c r="C77" s="27"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="23"/>
+      <c r="F77" s="23"/>
+      <c r="G77" s="23"/>
+      <c r="H77" s="23"/>
+      <c r="I77" s="23"/>
+      <c r="J77" s="23"/>
+      <c r="K77" s="23"/>
+      <c r="L77" s="23"/>
+      <c r="M77" s="23"/>
+    </row>
+    <row r="78" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A78" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="24"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="24"/>
+      <c r="G78" s="24"/>
+      <c r="H78" s="24"/>
+      <c r="I78" s="24"/>
+      <c r="J78" s="24"/>
+      <c r="K78" s="24"/>
+      <c r="L78" s="24"/>
+      <c r="M78" s="24"/>
+    </row>
+    <row r="79" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A79" s="42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="C79" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="25"/>
+      <c r="I79" s="25"/>
+      <c r="J79" s="25"/>
+      <c r="K79" s="25"/>
+      <c r="L79" s="25"/>
+      <c r="M79" s="25"/>
+    </row>
+    <row r="80" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A80" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="B80" s="41" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" s="28"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="25"/>
+      <c r="G80" s="25"/>
+      <c r="H80" s="25"/>
+      <c r="I80" s="25"/>
+      <c r="J80" s="25"/>
+      <c r="K80" s="25"/>
+      <c r="L80" s="25"/>
+      <c r="M80" s="25"/>
+    </row>
+    <row r="81" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A81" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="B81" s="40" t="s">
+        <v>150</v>
+      </c>
+      <c r="C81" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+      <c r="G81" s="25"/>
+      <c r="H81" s="25"/>
+      <c r="I81" s="25"/>
+      <c r="J81" s="25"/>
+      <c r="K81" s="25"/>
+      <c r="L81" s="25"/>
+      <c r="M81" s="25"/>
+    </row>
+    <row r="82" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A82" s="25" t="s">
+        <v>151</v>
+      </c>
+      <c r="B82" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="C82" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
+      <c r="I82" s="25"/>
+      <c r="J82" s="25"/>
+      <c r="K82" s="25"/>
+      <c r="L82" s="25"/>
+      <c r="M82" s="25"/>
+    </row>
+    <row r="83" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="B83" s="29"/>
+      <c r="C83" s="29"/>
+      <c r="D83" s="24"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="24"/>
+      <c r="H83" s="24"/>
+      <c r="I83" s="24"/>
+      <c r="J83" s="24"/>
+      <c r="K83" s="24"/>
+      <c r="L83" s="24"/>
+      <c r="M83" s="24"/>
+    </row>
+    <row r="84" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A84" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B84" s="30"/>
+      <c r="C84" s="30"/>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="26"/>
+      <c r="I84" s="26"/>
+      <c r="J84" s="26"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="26"/>
+      <c r="M84" s="26"/>
+    </row>
+    <row r="85" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A85" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="B85" s="29"/>
+      <c r="C85" s="29"/>
+      <c r="D85" s="24"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="24"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="24"/>
+      <c r="K85" s="24"/>
+      <c r="L85" s="24"/>
+      <c r="M85" s="24"/>
+    </row>
+    <row r="86" spans="1:13" ht="140.4" x14ac:dyDescent="0.3">
+      <c r="A86" s="25" t="s">
+        <v>156</v>
+      </c>
+      <c r="B86" s="28" t="s">
+        <v>157</v>
+      </c>
+      <c r="C86" s="28"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25"/>
+      <c r="K86" s="25"/>
+      <c r="L86" s="25"/>
+      <c r="M86" s="25"/>
+    </row>
+    <row r="87" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A87" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B87" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="28">
+        <v>2009</v>
+      </c>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+      <c r="G87" s="25"/>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25"/>
+      <c r="K87" s="25"/>
+      <c r="L87" s="25"/>
+      <c r="M87" s="25"/>
+    </row>
+    <row r="88" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A88" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B88" s="27"/>
+      <c r="C88" s="27"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="23"/>
+      <c r="K88" s="23"/>
+      <c r="L88" s="23"/>
+      <c r="M88" s="23"/>
+    </row>
+    <row r="89" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A89" s="25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B89" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="C89" s="28"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="25"/>
+      <c r="K89" s="25"/>
+      <c r="L89" s="25"/>
+      <c r="M89" s="25"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:M2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
-  <conditionalFormatting sqref="E5:L66">
+  <conditionalFormatting sqref="E4:L25 E27:L89">
     <cfRule type="expression" dxfId="0" priority="1">
-      <formula>$D5="No"</formula>
+      <formula>$D4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="23" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$3</xm:f>
           </x14:formula1>
-          <xm:sqref>D5:D66 F5:F66</xm:sqref>
+          <xm:sqref>D4:D89 F4:F89</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>H5:H66</xm:sqref>
+          <xm:sqref>H4:H89</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B546"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="50.640625" customWidth="1"/>
+    <col min="1" max="1" width="50.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D66,{"Yes","Partial"}))</f>
+    <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1" s="14">
+        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D89,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-        <f>COUNTIF('Data sheet'!F3:F66,"Yes")</f>
+    <row r="2" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="15" t="s">
         <v>0</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <f>COUNTIF('Data sheet'!F3:F66,"Partial")</f>
+      <c r="B2" s="14">
+        <f>COUNTIF('Data sheet'!F3:F89,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B4" s="12" t="str">
+    <row r="3" spans="1:2" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="17">
+        <f>COUNTIF('Data sheet'!F3:F89,"Partial")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="11" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B5" s="13" t="str">
+    <row r="5" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="12" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
     </row>
-    <row r="7" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
-[...538 lines deleted...]
-    <row r="546" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:2" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.45" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3713,176 +4451,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBAFF671-F1CE-49E9-B33B-D7B2C27E61D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AD5F4F4-4BEC-44A5-A3D4-9614110B8E35}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C675DDC-7FEF-402C-9ED9-D4403AAF3AFD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A6B3C50-9461-4DF8-8D35-3E52F68CEAAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E66A4FCC-75C6-4B85-8E2B-E2E52D2FED24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>Dropdowns</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>CG81 Advanced breast cancer: Baseline assessment tool 19/02/2025</dc:title>
-  <dc:subject/>
+  <dc:title>CG81 Advanced breast cancer: diagnosis and treatment: Baseline assessment tool 30/06/2026</dc:title>
   <dc:creator/>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy/>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
-    <vt:lpwstr>2024-12-17T15:29:40Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-30T06:52:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
-    <vt:lpwstr>b8c13d97-183d-4d8c-82a8-526c2f768a09</vt:lpwstr>
+    <vt:lpwstr>1ae885a8-3380-4d7a-b398-ab62454d2dcd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Display_x0020_Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display_x0020_Status">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Display Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Display Status">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>