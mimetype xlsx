--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -1,60 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5D8D11F-1C2A-4D83-B8E5-5B088398558B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4D997313-A09F-4C71-87BA-A4799C97A164}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="0" windowWidth="23760" windowHeight="17385" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="27" r:id="rId1"/>
     <sheet name="Introduction" sheetId="23" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
@@ -746,55 +749,50 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 • discuss whether to move the child to the specialist centre.</t>
     </r>
   </si>
   <si>
     <t>Explain to people with severe acute pancreatitis, and their family members or carers (as appropriate), that:
 • a hospital stay lasting several months is relatively common, including time in critical care
 • for people who achieve full recovery, time to recover may take at least 3 times as long as their hospital stay 
 • local complications of acute pancreatitis may resolve spontaneously or may take weeks to progress before it is clear that intervention is needed
 • it may be safer to delay intervention (for example, to allow a fluid collection to mature)
 • people who have started to make a recovery may have a relapse
 • although children rarely die from acute pancreatitis, approximately 15 to 20% of adults with severe acute pancreatitis die in hospital.</t>
   </si>
   <si>
     <t xml:space="preserve"> Tell adults with pancreatitis that there is a NICE guideline on patient experience in adult NHS services that will show them what they can expect about their care.</t>
   </si>
   <si>
-    <t xml:space="preserve">For guidance on managing type 3c diabetes for people who need insulin, see:
-[...3 lines deleted...]
-  <si>
     <t>For guidance on education and information for people with pancreatitis and type 3c diabetes requiring insulin, see the recommendations on education and information in the NICE guideline on diagnosing and managing type 1 diabetes in adults, and diagnosing and managing diabetes in children and young people.</t>
   </si>
   <si>
     <r>
       <t>Is the guideline relevant</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>?</t>
     </r>
   </si>
   <si>
     <r>
       <t>If it would be helpful to group the recommendations, for example</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
@@ -847,154 +845,157 @@
   <si>
     <t>Updated: 16 December 2020</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">It should be used in conjunction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>pancreatitis</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (NICE guideline NG104).</t>
     </r>
+  </si>
+  <si>
+    <t>Give people with pancreatitis, and their family members or carers (as appropriate), written and verbal information on the following about the management of pancreatitis, when applicable:
+• why a person may be going through a phase where no treatment is given
+• that pancreatitis is managed by a multidisciplinary team 
+• the multidisciplinary treatment of pain, including how to access the local pain team and types of pain relief 
+• nutrition advice, including advice on how to take pancreatic enzyme replacement therapy if needed
+• follow-up and who to contact for relevant advice, including advice needed during episodes of acute illness
+• psychological care if needed, where available (see the NICE guideline on depression in adults)
+• pancreatitis services, including the role of specialist centres, and primary care services for people with acute, chronic or hereditary pancreatitis</t>
+  </si>
+  <si>
+    <t>•	welfare benefits, education and employment support, and disability services.
+In September 2024, supplies of pancreatic enzyme replacement therapy were disrupted, so availability varies. Use the Specialist Pharmacy Service’s prescribing and ordering available pancreatic enzyme replacement therapies resource and tool to help identify equivalent licensed products.</t>
+  </si>
+  <si>
+    <t>For more guidance on giving information, including providing an individualised approach and helping people to actively participate in their care, see the NICE guideline on patient experience in adult NHS services.</t>
+  </si>
+  <si>
+    <t>Ensure that information passed to GPs includes all of the following, where applicable: 
+•	detail on how the person should take their pancreatic enzyme replacement therapy (including dose escalation as necessary) 
+•	that the person should be offered HbA1c testing at least every 6 months and bone mineral density assessments every 2 years. 
+In September 2024, supplies of pancreatic enzyme replacement therapy were disrupted, so availability varies. Use the Specialist Pharmacy Service’s prescribing and ordering available pancreatic enzyme replacement therapies resource and tool to help identify equivalent licensed products.</t>
+  </si>
+  <si>
+    <t>Be aware of the link between smoking and chronic pancreatitis and advise people with chronic pancreatitis to stop smoking in line with the NICE guideline on tobacco.</t>
+  </si>
+  <si>
+    <t>Use protocols agreed with the specialist pancreatic centre to identify when advice from a specialist dietitian is needed, including advice on food, supplements and long-term pancreatic enzyme replacement therapy, and when to start these interventions.
+In September 2024, supplies of pancreatic enzyme replacement therapy were disrupted, so availability varies. Use the Specialist Pharmacy Service’s prescribing and ordering available pancreatic enzyme replacement therapies resource and tool to help identify equivalent licensed products.</t>
+  </si>
+  <si>
+    <t>Baseline assessment tool for pancreatitis (NICE guideline NG104)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2025. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>Give people with pancreatitis, and their family members or carers (as appropriate), written and verbal information on the following about the management of pancreatitis, when applicable:
-[...29 lines deleted...]
-    <t>Baseline assessment tool for pancreatitis (NICE guideline NG104)</t>
+    <t xml:space="preserve">For guidance on managing type 3c diabetes for people who need insulin, see the recommendations on insulin therapy and insulin delivery (including rotating injection sites within the same body region) in the NICE guidelines on type 1 diabetes in adults and diagnosing and managing diabetes in children and young people. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1523,51 +1524,51 @@
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{4DB3F1A8-F1C9-4279-A450-6D9FD5F8D83B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF233746"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 7">
           <a:extLst>
@@ -2099,1846 +2100,2172 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng104" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng104/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC358CDB-1410-444F-9528-8081003B4190}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.33203125" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.21875" style="39" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="12.33203125" style="39"/>
+    <col min="1" max="1" width="18.140625" style="39" customWidth="1"/>
+    <col min="2" max="6" width="12.42578125" style="39"/>
+    <col min="7" max="7" width="6.85546875" style="39" customWidth="1"/>
+    <col min="8" max="16384" width="12.42578125" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="36"/>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="38"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G2" s="40"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G3" s="40"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="40"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G5" s="40"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="40"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G7" s="40"/>
     </row>
-    <row r="8" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="41"/>
       <c r="B8" s="41"/>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="40"/>
     </row>
-    <row r="9" spans="1:7" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:7" ht="37.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="56" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B9" s="42"/>
       <c r="C9" s="42"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="40"/>
     </row>
-    <row r="10" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A10" s="44" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="45"/>
     </row>
-    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="46"/>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
       <c r="D11" s="46"/>
       <c r="E11" s="46"/>
       <c r="F11" s="46"/>
       <c r="G11" s="45"/>
     </row>
-    <row r="12" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="47"/>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="48"/>
     </row>
-    <row r="13" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A13" s="49" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B13" s="49"/>
       <c r="C13" s="49"/>
       <c r="D13" s="49"/>
       <c r="E13" s="49"/>
       <c r="F13" s="50"/>
       <c r="G13" s="51"/>
     </row>
-    <row r="14" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A14" s="49" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B14" s="49"/>
       <c r="C14" s="49"/>
       <c r="D14" s="49"/>
       <c r="E14" s="49"/>
       <c r="F14" s="50"/>
       <c r="G14" s="51"/>
     </row>
-    <row r="15" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A15" s="52"/>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="51"/>
     </row>
-    <row r="16" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A16" s="52"/>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="52"/>
       <c r="E16" s="52"/>
       <c r="F16" s="52"/>
       <c r="G16" s="51"/>
     </row>
-    <row r="17" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A17" s="52"/>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="51"/>
     </row>
-    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="53"/>
       <c r="G18" s="40"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G19" s="40"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G20" s="40"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A21" s="54"/>
       <c r="B21" s="54"/>
       <c r="C21" s="54"/>
       <c r="D21" s="54"/>
       <c r="E21" s="54"/>
       <c r="F21" s="54"/>
       <c r="G21" s="55"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFA2BDC1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="95.33203125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="95.42578125" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="54.6" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:4" ht="54.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" ht="55.8" x14ac:dyDescent="0.45">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="30" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
     </row>
-    <row r="4" spans="1:4" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="29.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:4" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="57" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="49.8" customHeight="1" x14ac:dyDescent="0.45">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="49.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A7" s="6"/>
     </row>
-    <row r="8" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="32"/>
       <c r="D9" s="4"/>
     </row>
-    <row r="10" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
     </row>
-    <row r="11" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:4" ht="60" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="38.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:4" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
     </row>
-    <row r="14" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A15" s="6"/>
+    </row>
+    <row r="16" spans="1:4" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...7 lines deleted...]
-    <row r="17" spans="1:1" ht="111.6" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:1" ht="90" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A9" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A5" r:id="rId2" display="It should be used in conjunction with Pancreatitis (NICE clinical guideline NG104)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A17" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF233746"/>
   </sheetPr>
   <dimension ref="A1:J93"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
-    <col min="2" max="2" width="12.88671875" style="2" customWidth="1"/>
-    <col min="3" max="3" width="22.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="22.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="55" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="55" style="2" customWidth="1"/>
-    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="12.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22" style="2" customWidth="1"/>
-    <col min="11" max="11" width="49.33203125" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="1"/>
+    <col min="11" max="11" width="49.42578125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="61" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
     </row>
-    <row r="2" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
     </row>
-    <row r="3" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="9">
         <f>COUNTIF(C7:C92,"Yes")</f>
         <v>0</v>
       </c>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
-    <row r="4" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="9">
         <f>COUNTIF(E8:E92,"Yes")</f>
         <v>0</v>
       </c>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
     </row>
-    <row r="5" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="6"/>
       <c r="C5" s="7"/>
       <c r="D5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="str">
         <f>IF(ISERROR(E4/E3),"",E4/E3)</f>
         <v/>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
     </row>
-    <row r="6" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="6"/>
       <c r="C6" s="12"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
     </row>
-    <row r="7" spans="1:10" s="59" customFormat="1" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" s="59" customFormat="1" ht="93.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="58" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="58" t="s">
         <v>135</v>
       </c>
       <c r="D7" s="58" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="58" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="58" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="58" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="58" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="58" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="58" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="16"/>
     </row>
-    <row r="9" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="16"/>
     </row>
-    <row r="10" spans="1:10" s="3" customFormat="1" ht="279" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="19"/>
       <c r="J10" s="18"/>
     </row>
-    <row r="11" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="20"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="19"/>
       <c r="J11" s="18"/>
     </row>
-    <row r="12" spans="1:10" s="3" customFormat="1" ht="390.6" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="291.60000000000002" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="19"/>
       <c r="J12" s="18"/>
     </row>
-    <row r="13" spans="1:10" s="3" customFormat="1" ht="167.4" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="18"/>
       <c r="D13" s="18"/>
       <c r="E13" s="18"/>
       <c r="F13" s="18"/>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="19"/>
       <c r="J13" s="18"/>
     </row>
-    <row r="14" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="19"/>
       <c r="J14" s="18"/>
     </row>
-    <row r="15" spans="1:10" s="3" customFormat="1" ht="246.9" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="246.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>138</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="19"/>
       <c r="J15" s="18"/>
     </row>
-    <row r="16" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>139</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="19"/>
       <c r="J16" s="18"/>
     </row>
-    <row r="17" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="16"/>
     </row>
-    <row r="18" spans="1:10" s="3" customFormat="1" ht="279" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:10" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="19"/>
       <c r="J18" s="18"/>
     </row>
-    <row r="19" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="14"/>
       <c r="F19" s="14"/>
       <c r="G19" s="14"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="16"/>
     </row>
-    <row r="20" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="21"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="19"/>
       <c r="J20" s="18"/>
     </row>
-    <row r="21" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>97</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="19"/>
       <c r="J21" s="18"/>
     </row>
-    <row r="22" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>98</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="19"/>
       <c r="J22" s="18"/>
     </row>
-    <row r="23" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="14"/>
       <c r="E23" s="14"/>
       <c r="F23" s="14"/>
       <c r="G23" s="14"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="16"/>
     </row>
-    <row r="24" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="19"/>
       <c r="J24" s="18"/>
     </row>
-    <row r="25" spans="1:10" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="25" spans="1:10" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="16"/>
     </row>
-    <row r="26" spans="1:10" s="3" customFormat="1" ht="250.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:10" s="3" customFormat="1" ht="189" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="25"/>
     </row>
-    <row r="27" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A27" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
     </row>
-    <row r="28" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="18"/>
       <c r="I28" s="19"/>
       <c r="J28" s="18"/>
     </row>
-    <row r="29" spans="1:10" s="3" customFormat="1" ht="204.6" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:10" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>126</v>
       </c>
       <c r="B29" s="18" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="19"/>
       <c r="J29" s="18"/>
     </row>
-    <row r="30" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A30" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="15"/>
       <c r="J30" s="16"/>
     </row>
-    <row r="31" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A31" s="17" t="s">
         <v>100</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="19"/>
       <c r="J31" s="18"/>
     </row>
-    <row r="32" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A32" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="14"/>
       <c r="E32" s="14"/>
       <c r="F32" s="14"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="16"/>
     </row>
-    <row r="33" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="18"/>
       <c r="D33" s="18"/>
       <c r="E33" s="18"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="19"/>
       <c r="J33" s="18"/>
     </row>
-    <row r="34" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>129</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="14"/>
       <c r="E34" s="14"/>
       <c r="F34" s="14"/>
       <c r="G34" s="14"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="16"/>
     </row>
-    <row r="35" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="19"/>
       <c r="J35" s="18"/>
     </row>
-    <row r="36" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
       <c r="I36" s="19"/>
       <c r="J36" s="18"/>
     </row>
-    <row r="37" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="18" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="19"/>
       <c r="J37" s="18"/>
     </row>
-    <row r="38" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="14"/>
       <c r="C38" s="14"/>
       <c r="D38" s="14"/>
       <c r="E38" s="14"/>
       <c r="F38" s="14"/>
       <c r="G38" s="14"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="16"/>
     </row>
-    <row r="39" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="14"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="14"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="16"/>
     </row>
-    <row r="40" spans="1:10" s="3" customFormat="1" ht="59.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:10" s="3" customFormat="1" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="17" t="s">
         <v>105</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>53</v>
       </c>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
       <c r="I40" s="19"/>
       <c r="J40" s="18"/>
     </row>
-    <row r="41" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>106</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>54</v>
       </c>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
       <c r="I41" s="19"/>
       <c r="J41" s="18"/>
     </row>
-    <row r="42" spans="1:10" s="3" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:10" s="3" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>107</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C42" s="18"/>
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
       <c r="I42" s="19"/>
       <c r="J42" s="18"/>
     </row>
-    <row r="43" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="14"/>
       <c r="C43" s="14"/>
       <c r="D43" s="14"/>
       <c r="E43" s="14"/>
       <c r="F43" s="14"/>
       <c r="G43" s="14"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="16"/>
     </row>
-    <row r="44" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B44" s="18" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="19"/>
       <c r="J44" s="18"/>
     </row>
-    <row r="45" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="14"/>
       <c r="C45" s="14"/>
       <c r="D45" s="14"/>
       <c r="E45" s="14"/>
       <c r="F45" s="14"/>
       <c r="G45" s="14"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="16"/>
     </row>
-    <row r="46" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
       <c r="I46" s="19"/>
       <c r="J46" s="18"/>
     </row>
-    <row r="47" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A47" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="16"/>
     </row>
-    <row r="48" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>58</v>
       </c>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
       <c r="I48" s="19"/>
       <c r="J48" s="18"/>
     </row>
-    <row r="49" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A49" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="14"/>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
       <c r="F49" s="14"/>
       <c r="G49" s="14"/>
       <c r="H49" s="15"/>
       <c r="I49" s="15"/>
       <c r="J49" s="16"/>
     </row>
-    <row r="50" spans="1:10" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A50" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
       <c r="I50" s="19"/>
       <c r="J50" s="18"/>
     </row>
-    <row r="51" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
       <c r="A51" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B51" s="18" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
       <c r="I51" s="19"/>
       <c r="J51" s="18"/>
     </row>
-    <row r="52" spans="1:10" s="3" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="52" spans="1:10" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A52" s="29" t="s">
         <v>125</v>
       </c>
       <c r="B52" s="14"/>
       <c r="C52" s="14"/>
       <c r="D52" s="14"/>
       <c r="E52" s="14"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
       <c r="H52" s="15"/>
       <c r="I52" s="15"/>
       <c r="J52" s="16"/>
     </row>
-    <row r="53" spans="1:10" s="3" customFormat="1" ht="223.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:10" s="3" customFormat="1" ht="223.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="23"/>
       <c r="C53" s="23"/>
       <c r="D53" s="23"/>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="23"/>
       <c r="H53" s="24"/>
       <c r="I53" s="24"/>
       <c r="J53" s="25"/>
     </row>
-    <row r="54" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A54" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="14"/>
       <c r="C54" s="14"/>
       <c r="D54" s="14"/>
       <c r="E54" s="14"/>
       <c r="F54" s="14"/>
       <c r="G54" s="14"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="16"/>
     </row>
-    <row r="55" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>108</v>
       </c>
       <c r="B55" s="18" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
       <c r="I55" s="19"/>
       <c r="J55" s="18"/>
     </row>
-    <row r="56" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="14"/>
       <c r="C56" s="14"/>
       <c r="D56" s="14"/>
       <c r="E56" s="14"/>
       <c r="F56" s="14"/>
       <c r="G56" s="14"/>
       <c r="H56" s="15"/>
       <c r="I56" s="15"/>
       <c r="J56" s="16"/>
     </row>
-    <row r="57" spans="1:10" s="3" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>109</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="18"/>
       <c r="D57" s="18"/>
       <c r="E57" s="18"/>
       <c r="F57" s="18"/>
       <c r="G57" s="18"/>
       <c r="H57" s="18"/>
       <c r="I57" s="19"/>
       <c r="J57" s="18"/>
     </row>
-    <row r="58" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>64</v>
       </c>
       <c r="B58" s="14"/>
       <c r="C58" s="14"/>
       <c r="D58" s="14"/>
       <c r="E58" s="14"/>
       <c r="F58" s="14"/>
       <c r="G58" s="14"/>
       <c r="H58" s="15"/>
       <c r="I58" s="15"/>
       <c r="J58" s="16"/>
     </row>
-    <row r="59" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B59" s="18" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="18"/>
       <c r="D59" s="18"/>
       <c r="E59" s="18"/>
       <c r="F59" s="18"/>
       <c r="G59" s="18"/>
       <c r="H59" s="18"/>
       <c r="I59" s="19"/>
       <c r="J59" s="18"/>
     </row>
-    <row r="60" spans="1:10" s="3" customFormat="1" ht="247.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:10" s="3" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B60" s="18" t="s">
         <v>49</v>
       </c>
       <c r="C60" s="18"/>
       <c r="D60" s="18"/>
       <c r="E60" s="18"/>
       <c r="F60" s="18"/>
       <c r="G60" s="18"/>
       <c r="H60" s="18"/>
       <c r="I60" s="19"/>
       <c r="J60" s="18"/>
     </row>
-    <row r="61" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>111</v>
       </c>
       <c r="B61" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="19"/>
       <c r="J61" s="18"/>
     </row>
-    <row r="62" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B62" s="18" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="18"/>
       <c r="D62" s="18"/>
       <c r="E62" s="18"/>
       <c r="F62" s="18"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="19"/>
       <c r="J62" s="18"/>
     </row>
-    <row r="63" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C63" s="18"/>
       <c r="D63" s="18"/>
       <c r="E63" s="18"/>
       <c r="F63" s="18"/>
       <c r="G63" s="18"/>
       <c r="H63" s="18"/>
       <c r="I63" s="19"/>
       <c r="J63" s="18"/>
     </row>
-    <row r="64" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="14"/>
       <c r="C64" s="14"/>
       <c r="D64" s="14"/>
       <c r="E64" s="14"/>
       <c r="F64" s="14"/>
       <c r="G64" s="14"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
       <c r="J64" s="16"/>
     </row>
-    <row r="65" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="14"/>
       <c r="C65" s="14"/>
       <c r="D65" s="14"/>
       <c r="E65" s="14"/>
       <c r="F65" s="14"/>
       <c r="G65" s="14"/>
       <c r="H65" s="15"/>
       <c r="I65" s="15"/>
       <c r="J65" s="16"/>
     </row>
-    <row r="66" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:10" s="3" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>113</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
       <c r="I66" s="19"/>
       <c r="J66" s="18"/>
     </row>
-    <row r="67" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>114</v>
       </c>
       <c r="B67" s="18" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="18"/>
       <c r="D67" s="18"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="19"/>
       <c r="J67" s="18"/>
     </row>
-    <row r="68" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A68" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B68" s="14"/>
       <c r="C68" s="14"/>
       <c r="D68" s="14"/>
       <c r="E68" s="14"/>
       <c r="F68" s="14"/>
       <c r="G68" s="14"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
       <c r="J68" s="16"/>
     </row>
-    <row r="69" spans="1:10" s="3" customFormat="1" ht="76.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:10" s="3" customFormat="1" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>115</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="18"/>
       <c r="D69" s="18"/>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="19"/>
       <c r="J69" s="18"/>
     </row>
-    <row r="70" spans="1:10" s="3" customFormat="1" ht="186" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:10" s="3" customFormat="1" ht="138.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B70" s="18" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="18"/>
       <c r="D70" s="18"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="18"/>
       <c r="I70" s="19"/>
       <c r="J70" s="18"/>
     </row>
-    <row r="71" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A71" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B71" s="18" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="18"/>
       <c r="I71" s="19"/>
       <c r="J71" s="18"/>
     </row>
-    <row r="72" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A72" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="16"/>
     </row>
-    <row r="73" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A73" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="18"/>
       <c r="D73" s="18"/>
       <c r="E73" s="18"/>
       <c r="F73" s="18"/>
       <c r="G73" s="18"/>
       <c r="H73" s="18"/>
       <c r="I73" s="19"/>
       <c r="J73" s="18"/>
     </row>
-    <row r="74" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A74" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B74" s="14"/>
       <c r="C74" s="14"/>
       <c r="D74" s="14"/>
       <c r="E74" s="14"/>
       <c r="F74" s="14"/>
       <c r="G74" s="14"/>
       <c r="H74" s="15"/>
       <c r="I74" s="15"/>
       <c r="J74" s="16"/>
     </row>
-    <row r="75" spans="1:10" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A75" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B75" s="18" t="s">
         <v>77</v>
       </c>
       <c r="C75" s="18"/>
       <c r="D75" s="18"/>
       <c r="E75" s="18"/>
       <c r="F75" s="18"/>
       <c r="G75" s="18"/>
       <c r="H75" s="18"/>
       <c r="I75" s="19"/>
       <c r="J75" s="18"/>
     </row>
-    <row r="76" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A76" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B76" s="14"/>
       <c r="C76" s="14"/>
       <c r="D76" s="14"/>
       <c r="E76" s="14"/>
       <c r="F76" s="14"/>
       <c r="G76" s="14"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="16"/>
     </row>
-    <row r="77" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B77" s="18" t="s">
         <v>78</v>
       </c>
       <c r="C77" s="18"/>
       <c r="D77" s="18"/>
       <c r="E77" s="18"/>
       <c r="F77" s="18"/>
       <c r="G77" s="18"/>
       <c r="H77" s="18"/>
       <c r="I77" s="19"/>
       <c r="J77" s="18"/>
     </row>
-    <row r="78" spans="1:10" s="3" customFormat="1" ht="78.599999999999994" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:10" s="3" customFormat="1" ht="68.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B78" s="18" t="s">
         <v>79</v>
       </c>
       <c r="C78" s="18"/>
       <c r="D78" s="18"/>
       <c r="E78" s="18"/>
       <c r="F78" s="18"/>
       <c r="G78" s="18"/>
       <c r="H78" s="18"/>
       <c r="I78" s="19"/>
       <c r="J78" s="18"/>
     </row>
-    <row r="79" spans="1:10" s="3" customFormat="1" ht="186" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:10" s="3" customFormat="1" ht="95.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="B79" s="18" t="s">
         <v>80</v>
       </c>
       <c r="C79" s="26" t="s">
         <v>128</v>
       </c>
       <c r="D79" s="18"/>
       <c r="E79" s="18"/>
       <c r="F79" s="18"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
       <c r="I79" s="19"/>
       <c r="J79" s="18"/>
     </row>
-    <row r="80" spans="1:10" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A80" s="17" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B80" s="18" t="s">
         <v>81</v>
       </c>
       <c r="C80" s="18"/>
       <c r="D80" s="18"/>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
       <c r="I80" s="19"/>
       <c r="J80" s="18"/>
     </row>
-    <row r="81" spans="1:10" s="3" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:10" s="3" customFormat="1" ht="108.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B81" s="18" t="s">
         <v>127</v>
       </c>
       <c r="C81" s="18"/>
       <c r="D81" s="18"/>
       <c r="E81" s="18"/>
       <c r="F81" s="18"/>
       <c r="G81" s="18"/>
       <c r="H81" s="18"/>
       <c r="I81" s="19"/>
       <c r="J81" s="18"/>
     </row>
-    <row r="82" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="14"/>
       <c r="C82" s="14"/>
       <c r="D82" s="14"/>
       <c r="E82" s="14"/>
       <c r="F82" s="14"/>
       <c r="G82" s="14"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
       <c r="J82" s="16"/>
     </row>
-    <row r="83" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="14"/>
       <c r="C83" s="14"/>
       <c r="D83" s="14"/>
       <c r="E83" s="14"/>
       <c r="F83" s="14"/>
       <c r="G83" s="14"/>
       <c r="H83" s="15"/>
       <c r="I83" s="15"/>
       <c r="J83" s="16"/>
     </row>
-    <row r="84" spans="1:10" s="3" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:10" s="3" customFormat="1" ht="95.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B84" s="18" t="s">
         <v>86</v>
       </c>
       <c r="C84" s="18"/>
       <c r="D84" s="18"/>
       <c r="E84" s="18"/>
       <c r="F84" s="18"/>
       <c r="G84" s="18"/>
       <c r="H84" s="18"/>
       <c r="I84" s="19"/>
       <c r="J84" s="18"/>
     </row>
-    <row r="85" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B85" s="18" t="s">
         <v>87</v>
       </c>
       <c r="C85" s="18"/>
       <c r="D85" s="18"/>
       <c r="E85" s="18"/>
       <c r="F85" s="18"/>
       <c r="G85" s="18"/>
       <c r="H85" s="18"/>
       <c r="I85" s="19"/>
       <c r="J85" s="18"/>
     </row>
-    <row r="86" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B86" s="14"/>
       <c r="C86" s="14"/>
       <c r="D86" s="14"/>
       <c r="E86" s="14"/>
       <c r="F86" s="14"/>
       <c r="G86" s="14"/>
       <c r="H86" s="15"/>
       <c r="I86" s="15"/>
       <c r="J86" s="16"/>
     </row>
-    <row r="87" spans="1:10" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A87" s="17" t="s">
         <v>95</v>
       </c>
       <c r="B87" s="18" t="s">
         <v>88</v>
       </c>
       <c r="C87" s="18"/>
       <c r="D87" s="18"/>
       <c r="E87" s="18"/>
       <c r="F87" s="18"/>
       <c r="G87" s="18"/>
       <c r="H87" s="18"/>
       <c r="I87" s="19"/>
       <c r="J87" s="18"/>
     </row>
-    <row r="88" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>94</v>
       </c>
       <c r="B88" s="18" t="s">
         <v>89</v>
       </c>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="18"/>
       <c r="I88" s="19"/>
       <c r="J88" s="18"/>
     </row>
-    <row r="89" spans="1:10" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>85</v>
       </c>
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
       <c r="E89" s="14"/>
       <c r="F89" s="14"/>
       <c r="G89" s="14"/>
       <c r="H89" s="15"/>
       <c r="I89" s="15"/>
       <c r="J89" s="16"/>
     </row>
-    <row r="90" spans="1:10" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B90" s="18" t="s">
         <v>90</v>
       </c>
       <c r="C90" s="18"/>
       <c r="D90" s="18"/>
       <c r="E90" s="18"/>
       <c r="F90" s="18"/>
       <c r="G90" s="18"/>
       <c r="H90" s="18"/>
       <c r="I90" s="19"/>
       <c r="J90" s="18"/>
     </row>
-    <row r="91" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>92</v>
       </c>
       <c r="B91" s="18" t="s">
         <v>91</v>
       </c>
       <c r="C91" s="18"/>
       <c r="D91" s="18"/>
       <c r="E91" s="18"/>
       <c r="F91" s="18"/>
       <c r="G91" s="18"/>
       <c r="H91" s="18"/>
       <c r="I91" s="19"/>
       <c r="J91" s="18"/>
     </row>
-    <row r="92" spans="1:10" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:10" s="3" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="27"/>
       <c r="B92" s="6"/>
       <c r="C92" s="6"/>
       <c r="D92" s="6"/>
       <c r="E92" s="6"/>
       <c r="F92" s="6"/>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
       <c r="I92" s="28"/>
       <c r="J92" s="6"/>
     </row>
-    <row r="93" spans="1:10" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:10" ht="15" x14ac:dyDescent="0.2">
       <c r="A93" s="6"/>
       <c r="B93" s="6"/>
       <c r="C93" s="6"/>
       <c r="D93" s="6"/>
       <c r="E93" s="6"/>
       <c r="F93" s="6"/>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:J92" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G8:G92" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E8:E92" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="81" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ee1930f-003b-4c79-bb18-414e791589f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1f338ac-e338-414f-952c-f74dcc6d59e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71B1F909-D560-4D0F-843D-03BF80FD33B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F37BE7B-2BAA-4B36-8BBD-F50A4CC14EAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5F68B09-B3D9-40AA-B6FA-AD642E2CA130}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG104 Pancreatitis: Baseline assessment tool</dc:title>
+  <dc:title>NG104 Pancreatitis: Baseline assessment tool 30/04/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2025-06-19T13:06:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>76ed9bfe-5d86-4c3d-adf5-0ae686990f52</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
+  </property>
 </Properties>
 </file>