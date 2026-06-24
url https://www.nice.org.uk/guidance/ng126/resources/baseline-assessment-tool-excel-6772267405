--- v0 (2026-01-03)
+++ v1 (2026-06-24)
@@ -10,113 +10,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{29D8BE9E-162A-4650-BB72-2ECF9275D742}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A235A1CD-24AF-4120-81A0-500262AC6A61}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DF28B08-6C59-4AD7-A0E2-52CF0224CBEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-5505" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="9" r:id="rId1"/>
     <sheet name="Introduction" sheetId="1" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$K$122</definedName>
-[...1 lines deleted...]
-    <definedName name="_Ref5865907" localSheetId="2">'Data sheet'!$A$53</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$K$130</definedName>
+    <definedName name="_Hlk1133409" localSheetId="2">'Data sheet'!$A$57</definedName>
+    <definedName name="_Ref5865907" localSheetId="2">'Data sheet'!$A$58</definedName>
     <definedName name="_Sex1">#REF!</definedName>
-    <definedName name="_Threatened_miscarriage" localSheetId="2">'Data sheet'!$A$70</definedName>
-[...6 lines deleted...]
-    <definedName name="_Using_ultrasound_scans" localSheetId="2">'Data sheet'!$A$51</definedName>
+    <definedName name="_Threatened_miscarriage" localSheetId="2">'Data sheet'!$A$75</definedName>
+    <definedName name="_Toc77011095" localSheetId="2">'Data sheet'!$A$11</definedName>
+    <definedName name="_Toc77011096" localSheetId="2">'Data sheet'!$A$18</definedName>
+    <definedName name="_Toc77011097" localSheetId="2">'Data sheet'!$A$23</definedName>
+    <definedName name="_Toc77011098" localSheetId="2">'Data sheet'!$A$37</definedName>
+    <definedName name="_Toc77011099" localSheetId="2">'Data sheet'!$A$74</definedName>
+    <definedName name="_Toc77011100" localSheetId="2">'Data sheet'!$A$101</definedName>
+    <definedName name="_Using_ultrasound_scans" localSheetId="2">'Data sheet'!$A$56</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$23</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$K$124</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$K$133</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Data sheet'!$9:$9</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
     <definedName name="QS_118">#REF!</definedName>
     <definedName name="QS_119">#REF!</definedName>
@@ -270,51 +270,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="257">
   <si>
     <t>Recommendation met?</t>
   </si>
   <si>
     <t>Actions needed to implement recommendation</t>
   </si>
   <si>
     <t>Is there a cost or saving?</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Current activity/evidence</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
@@ -390,413 +390,188 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">If it would be helpful to group the recommendations, for example </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">by deadline, use the Filter function in the Data menu. </t>
     </r>
   </si>
   <si>
     <t>management</t>
   </si>
   <si>
     <t>and miscarriage: diagnosis and initial</t>
   </si>
   <si>
     <t>This baseline assessment tool can be used to evaluate whether practice is in line with the recommendations in ectopic pregnancy and miscarriage: diagnosis and initial management. It can also help to plan activity to meet the recommendations.</t>
   </si>
   <si>
-    <t>Baseline assessment: Ectopic pregnancy</t>
-[...1 lines deleted...]
-  <si>
     <t>NG126</t>
   </si>
   <si>
-    <t>1.1  Support and information giving</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
-    <t>1.1.4</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.1</t>
   </si>
   <si>
-    <t>1.2.2</t>
-[...10 lines deleted...]
-  <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>1.3.3</t>
   </si>
   <si>
     <t>1.3.4</t>
   </si>
   <si>
-    <t>1.3.5</t>
-[...28 lines deleted...]
-  <si>
     <t>1.4.1</t>
   </si>
   <si>
     <t>1.4.2</t>
   </si>
   <si>
     <t>1.4.3</t>
   </si>
   <si>
     <t>1.4.4</t>
   </si>
   <si>
     <t>1.4.5</t>
   </si>
   <si>
     <t>1.4.6</t>
   </si>
   <si>
     <t>1.4.7</t>
   </si>
   <si>
     <t>1.4.8</t>
   </si>
   <si>
     <t>1.4.9</t>
   </si>
   <si>
-    <t>Using ultrasound scans for diagnosis of tubal ectopic pregnancy</t>
-[...58 lines deleted...]
-  <si>
     <t>1.5.1</t>
   </si>
   <si>
     <t>1.5.2</t>
   </si>
   <si>
     <t>1.5.3</t>
   </si>
   <si>
     <t>2012, amended 2019</t>
   </si>
   <si>
     <t>1.4.10</t>
   </si>
   <si>
     <t>1.4.11</t>
   </si>
   <si>
     <t>1.4.12</t>
   </si>
   <si>
-    <t>1.4.13</t>
-[...10 lines deleted...]
-  <si>
     <t>2012, amended 2021</t>
   </si>
   <si>
-    <t>Expectant management</t>
-[...64 lines deleted...]
-  <si>
     <t>1.6.1</t>
   </si>
   <si>
     <t>1.6.2</t>
   </si>
   <si>
     <t>1.6.3</t>
   </si>
   <si>
     <t>1.6.4</t>
   </si>
   <si>
     <t>1.6.5</t>
   </si>
   <si>
     <t>1.6.6</t>
   </si>
   <si>
     <t>1.6.7</t>
   </si>
   <si>
     <t>1.6.8</t>
   </si>
   <si>
     <t>1.6.9</t>
   </si>
   <si>
-    <t>Medical and surgical management</t>
-[...4 lines deleted...]
-  <si>
     <t>1.6.10</t>
   </si>
   <si>
-    <t>Performing laparoscopy</t>
-[...4 lines deleted...]
-  <si>
     <t>1.6.11</t>
   </si>
   <si>
     <t>1.6.12</t>
   </si>
   <si>
     <t>1.6.13</t>
   </si>
   <si>
-    <t>1.6.14</t>
-[...16 lines deleted...]
-  <si>
     <t>1.7.1</t>
   </si>
   <si>
     <t>1.7.2</t>
   </si>
   <si>
     <t>1.7.3</t>
   </si>
   <si>
     <t xml:space="preserve">Treat all women with early pregnancy complications with dignity and respect. Be aware that women will react to complications or the loss of a pregnancy in different ways. Provide all women with information and support in a sensitive manner, taking into account their individual circumstances and emotional response. For more guidance about providing information, see the NICE guideline on patient experience in adult NHS services. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Healthcare professionals providing care for women with early pregnancy complications in any setting should be aware that early pregnancy complications can cause significant distress for some women and their partners. Healthcare professionals providing care for these women should be given training in how to communicate sensitively and breaking bad news. Non-clinical staff such as receptionists working in settings where early pregnancy care is provided should also be given training on how to communicate sensitively with women who experience early pregnancy complications. For more guidance about support, see recommendation 1.9.4 on traumatic birth, stillbirth and miscarriage in the NICE guideline on antenatal and postnatal mental health. </t>
   </si>
   <si>
     <t xml:space="preserve">Throughout a woman's care, provide the woman and (with her consent) her partner specific evidence-based information in a variety of formats. This should include (as appropriate):
 •	when and how to seek help if existing symptoms worsen or new symptoms develop, including a 24 hour contact telephone number
 •	what to expect during the time she is waiting for an ultrasound scan
 •	what to expect during the course of her care (including expectant management), such as the potential length and extent of pain and/or bleeding, and possible side effects. This information should be tailored to the care she receives
 •	information about postoperative care (for women undergoing surgery)
 •	what to expect during the recovery period – for example, when it is possible to resume sexual activity and/or try to conceive again, and what to do if she becomes pregnant again; this information should be tailored to the care she receives
 •	information about the likely impact of her treatment on future fertility
 •	where to access support and counselling services, including leaflets, web addresses and helpline numbers for support organisations.
 Ensure that sufficient time is available to discuss these issues with women during the course of her care and arrange an additional appointment if more time is needed. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">After an early pregnancy loss, offer the woman the option of a follow‑up appointment with a healthcare professional of her choice. </t>
   </si>
   <si>
     <t xml:space="preserve">Regional services should be organised so that an early pregnancy assessment service is available 7 days a week for women with early pregnancy complications, where scanning can be carried out and decisions about management made. </t>
   </si>
   <si>
     <r>
       <t>An early pregnancy assessment service should:
 •	be a dedicated service provided by healthcare professionals competent to diagnose and care for women with pain and/or bleeding in early pregnancy</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
@@ -1118,53 +893,50 @@
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	perform a second scan a minimum of 14 days after the first before making a diagnosis. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Do not use gestational age from the last menstrual period alone to determine whether a fetal heartbeat should be visible. </t>
   </si>
   <si>
     <t xml:space="preserve">Inform women that the date of their last menstrual period may not give an accurate representation of gestational age because of variability in the menstrual cycle. </t>
   </si>
   <si>
     <t xml:space="preserve">Inform women what to expect while waiting for a repeat scan and that waiting for a repeat scan has no detrimental effects on the outcome of the pregnancy. </t>
   </si>
   <si>
-    <t xml:space="preserve">Give women a 24‑hour contact telephone number so that they can speak to someone with experience of caring for women with early pregnancy complications who understands their needs and can advise on appropriate care. See also recommendation 1.1.3 for details of further information that should be provided. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">When diagnosing complete miscarriage on an ultrasound scan, in the absence of a previous scan confirming an intrauterine pregnancy, always be aware of the possibility of a pregnancy of unknown location. Advise these women to return for follow‑up (for example, hCG levels, ultrasound scans) until a definitive diagnosis is obtained. (See also recommendations on human chorionic gonadotrophin measurements in women with pregnancy of unknown location.) </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">When carrying out a transvaginal ultrasound scan in early pregnancy, look for these signs indicating there is a tubal ectopic pregnancy:
 •	an adnexal mass, moving separate to the ovary (sometimes called the ‘sliding sign’), comprising a gestational sac containing a yolk sac </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
@@ -1238,79 +1010,50 @@
     <t xml:space="preserve">Be aware that women with a pregnancy of unknown location could have an ectopic pregnancy until the location is determined. </t>
   </si>
   <si>
     <t xml:space="preserve">Do not use serum hCG measurements to determine the location of the pregnancy. </t>
   </si>
   <si>
     <t xml:space="preserve">In a woman with a pregnancy of unknown location, place more importance on clinical symptoms than on serum hCG results, and review the woman's condition if any of her symptoms change, regardless of previous results and assessments. </t>
   </si>
   <si>
     <t xml:space="preserve">Use serum hCG measurements only for assessing trophoblastic proliferation to help to determine subsequent management. </t>
   </si>
   <si>
     <t xml:space="preserve">Take 2 serum hCG measurements as near as possible to 48 hours apart (but no earlier) to determine subsequent management of a pregnancy of unknown location. Take further measurements only after review by a senior healthcare professional. </t>
   </si>
   <si>
     <t xml:space="preserve">Regardless of serum hCG levels, give women with a pregnancy of unknown location written information about what to do if they experience any new or worsening symptoms, including details about how to access emergency care 24 hours a day. Advise women to return if there are new symptoms or if existing symptoms worsen. </t>
   </si>
   <si>
     <t xml:space="preserve">For a woman with an increase in serum hCG levels greater than 63% after 48 hours:
 •	Inform her that she is likely to have a developing intrauterine pregnancy (although the possibility of an ectopic pregnancy cannot be excluded).
 •	Offer her a transvaginal ultrasound scan to determine the location of the pregnancy between 7 and 14 days later. Consider an earlier scan for women with a serum hCG level greater than or equal to 1,500 IU/litre.
 -	If a viable intrauterine pregnancy is confirmed, offer her routine antenatal care. See the NICE guideline on antenatal care.
 -	If a viable intrauterine pregnancy is not confirmed, refer her for immediate clinical review by a senior gynaecologist. </t>
   </si>
   <si>
-    <r>
-[...27 lines deleted...]
-  <si>
     <t xml:space="preserve">For a woman with a decrease in serum hCG levels less than 50%, or an increase less than 63%, refer her for clinical review in the early pregnancy assessment service within 24 hours. </t>
   </si>
   <si>
     <t xml:space="preserve">For women with a pregnancy of unknown location, when using serial serum hCG measurements, do not use serum progesterone measurements as an adjunct to diagnose either viable intrauterine pregnancy or ectopic pregnancy. </t>
   </si>
   <si>
     <t>Advise a woman with a confirmed intrauterine pregnancy with a fetal heartbeat who presents with vaginal bleeding, but has no history of previous miscarriage, that:
 •	if her bleeding gets worse, or persists beyond 14 days, she should return for further assessment
 •	if the bleeding stops, she should start or continue routine antenatal care.</t>
   </si>
   <si>
     <t xml:space="preserve">Offer vaginal micronised progesterone 400 mg twice daily to women with an intrauterine pregnancy confirmed by a scan, if they have vaginal bleeding and have previously had a miscarriage. </t>
   </si>
   <si>
     <r>
       <t>Use expectant management for 7 to 14 days as the first-line management strategy for women with a confirmed diagnosis of miscarriage. Explore management options other than expectant management if:
 •	the woman is at increased risk of haemorrhage (for example, she is in the late first trimester)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
@@ -1353,53 +1096,50 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	there is evidence of infection. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Offer medical management to women with a confirmed diagnosis of miscarriage if expectant management is not acceptable to the woman. </t>
   </si>
   <si>
     <t xml:space="preserve">Explain what expectant management involves and that most women will need no further treatment. Also provide women with oral and written information about further treatment options. </t>
   </si>
   <si>
-    <t xml:space="preserve">Give all women undergoing expectant management of miscarriage oral and written information about what to expect throughout the process, advice on pain relief and where and when to get help in an emergency. See also recommendation 1.1.3 for details of further information that should be provided. </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Offer a repeat scan if after the period of expectant management, the bleeding and pain:
 •	have not started (suggesting that the process of miscarriage has not begun) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	are persisting and/or increasing (suggesting incomplete miscarriage).
 Discuss all treatment options (continued expectant management, medical management and surgical management) with the woman to allow her to make an informed choice. </t>
     </r>
@@ -1410,60 +1150,50 @@
   <si>
     <r>
       <t xml:space="preserve">Where clinically appropriate, offer women undergoing a miscarriage a choice of:
 •	manual vacuum aspiration under local anaesthetic in an outpatient or clinic setting </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	surgical management in a theatre under general anaesthetic. </t>
     </r>
-  </si>
-[...8 lines deleted...]
-See also recommendation 1.1.3 for details of further information that should be provided. </t>
   </si>
   <si>
     <t xml:space="preserve">Inform women who have had an ectopic pregnancy that they can self-refer to an early pregnancy assessment service in future pregnancies if they have any early concerns. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Consider expectant management as an option for women who:
 •	are clinically stable and pain free </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
@@ -1750,264 +1480,509 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">It should be used in conjunction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>ectopic pregnancy and miscarriage: diagnosis and initial management</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (NICE guideline NG126).</t>
     </r>
   </si>
   <si>
-    <t>1.7  Anti-D immunoglobulin prophylaxis</t>
-[...7 lines deleted...]
-•	receive solely medical management for an ectopic pregnancy or miscarriage </t>
+    <t>Published: 17 April 2019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the resolution of bleeding and pain indicate that the miscarriage has completed during 7 to 14 days of expectant management, provide the woman or person with a urine pregnancy test to carry out at home 3 weeks after their miscarriage, and advise them to return for individualised care if it is positive. </t>
+  </si>
+  <si>
+    <t>2012, amended 2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advise the woman or person that if bleeding has not started within 48 hours after misoprostol treatment, they should contact their healthcare professional to determine ongoing individualised care. If there are concerns that they will not contact the service then there should be arrangements for the service to follow up with these individuals. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">For the medical management of incomplete miscarriage, use a single dose of misoprostol 600 micrograms (vaginal, oral or sublingual). Misoprostol 800 micrograms can be used as an alternative to allow alignment of treatment protocols for both missed and incomplete miscarriage. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Do not offer mifepristone as a treatment for incomplete miscarriage. </t>
+  </si>
+  <si>
+    <t>Offer all women and people receiving medical management of miscarriage pain relief and anti-emetics as needed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inform women and people receiving medical management of miscarriage about what to expect throughout the process. Include the length and extent of bleeding, potential side effects of treatment including pain, diarrhoea and vomiting, and when and how to seek help. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide women and people who have had medical management of miscarriage with a urine pregnancy test to carry out at home 3 weeks after medical management of miscarriage unless they experience worsening symptoms, in which case advise them to return to the healthcare professional responsible for providing their medical management. </t>
+  </si>
+  <si>
+    <t>If the pregnancy test after 3 weeks is negative but the woman or person is still bleeding heavily or has other symptoms (for example, pelvic pain, fever) then assess the need for further investigations or treatment.</t>
+  </si>
+  <si>
+    <t>Advise women and people with a positive urine pregnancy test after 3 weeks to return for a review to the healthcare professional responsible for providing their medical management to rule out a retained pregnancy, molar or ectopic pregnancy, and assess the need for further investigations or treatment.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If a fetal heartbeat is confirmed, continue progesterone until 16 completed weeks of pregnancy.
+</t>
+  </si>
+  <si>
+    <r>
+      <t>For the medical management of missed miscarriage offer:
+•	200 mg oral mifepristone,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>or</t>
+      <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-•	have a threatened miscarriage </t>
-[...82 lines deleted...]
-    <t>Advise women and people with a positive urine pregnancy test after 3 weeks to return for a review to the healthcare professional responsible for providing their medical management to rule out a retained pregnancy, molar or ectopic pregnancy, and assess the need for further investigations or treatment.</t>
+•	48 hours later, 800 micrograms misoprostol (vaginal, oral or sublingual) unless the gestational sac has already been passed. </t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2025. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">If a fetal heartbeat is confirmed, continue progesterone until 16 completed weeks of pregnancy.
-[...5 lines deleted...]
-•	200 mg oral mifepristone,</t>
+    <t>Updated: 17 June 2026</t>
+  </si>
+  <si>
+    <t>1.1  Support and information for early pregnancy complications</t>
+  </si>
+  <si>
+    <t>Healthcare professionals providing care for women with early pregnancy complications in any setting should be aware that early pregnancy complications can cause significant distress for some women and their partners. Healthcare professionals providing care for these women should be given training in how to communicate sensitively and breaking bad news. Non-clinical staff such as receptionists working in settings where early pregnancy care is provided should also be given training on how to communicate sensitively with women who experience early pregnancy complications. For more guidance about support, see recommendation 1.9.4 on traumatic birth, stillbirth and miscarriage in the NICE guideline on antenatal and postnatal mental health.</t>
+  </si>
+  <si>
+    <t>After an early pregnancy loss, offer the woman the option of a follow‑up appointment with a healthcare professional of her choice.</t>
+  </si>
+  <si>
+    <t>1.2  Ongoing support and information</t>
+  </si>
+  <si>
+    <t>Early pregnancy assessment services</t>
+  </si>
+  <si>
+    <t>1.3  Availability and service setup</t>
+  </si>
+  <si>
+    <t>Symptoms and signs of ectopic pregnancy and initial assessment</t>
+  </si>
+  <si>
+    <t>1.4  Presentation, assessment and referral</t>
+  </si>
+  <si>
+    <t>Diagnosis of viable intrauterine pregnancy and of tubal ectopic pregnancy</t>
+  </si>
+  <si>
+    <t>1.5  Ultrasound to determine location of pregnancy</t>
+  </si>
+  <si>
+    <t>1.6  Using ultrasound scans for diagnosis of viable intrauterine pregnancy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Give women a 24‑hour contact telephone number so that they can speak to someone with experience of caring for women with early pregnancy complications who understands their needs and can advise on appropriate care. See also recommendation 1.2.1 for details of further information that should be provided. </t>
+  </si>
+  <si>
+    <t>1.7  Using ultrasound scans for diagnosis of tubal ectopic pregnancy</t>
+  </si>
+  <si>
+    <t>1.7.4</t>
+  </si>
+  <si>
+    <t>1.7.5</t>
+  </si>
+  <si>
+    <t>1.7.6</t>
+  </si>
+  <si>
+    <t>1.8  Human chorionic gonadotrophin measurements in women with pregnancy of unknown location</t>
+  </si>
+  <si>
+    <t>1.8.1</t>
+  </si>
+  <si>
+    <t>1.8.2</t>
+  </si>
+  <si>
+    <t>1.8.3</t>
+  </si>
+  <si>
+    <t>1.8.4</t>
+  </si>
+  <si>
+    <t>1.8.5</t>
+  </si>
+  <si>
+    <t>1.8.6</t>
+  </si>
+  <si>
+    <t>1.8.7</t>
+  </si>
+  <si>
+    <t>1.8.8</t>
+  </si>
+  <si>
+    <t>1.8.9</t>
+  </si>
+  <si>
+    <t>1.8.10</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For a woman with a decrease in serum hCG levels greater than 50% after 48 hours:
+•	inform her that the pregnancy is unlikely to continue but that this is not confirmed </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> and</t>
+      <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-•	48 hours later, 800 micrograms misoprostol (vaginal, oral or sublingual) unless the gestational sac has already been passed. </t>
-    </r>
+•	provide her with oral and written information about where she can access support and counselling services; see also recommendation 1.2.1 for details of further information that should be provided
+•	ask her to take a urine pregnancy test 14 days after the second serum hCG test, and explain that:
+-	if the test is negative, no further action is necessary
+-	if the test is positive, she should return to the early pregnancy assessment service for clinical review within 24 hours. </t>
+    </r>
+  </si>
+  <si>
+    <t>Management of miscarriage</t>
+  </si>
+  <si>
+    <t>1.9  Threatened miscarriage</t>
+  </si>
+  <si>
+    <t>1.9.1</t>
+  </si>
+  <si>
+    <t>1.9.2</t>
+  </si>
+  <si>
+    <t>1.9.3</t>
+  </si>
+  <si>
+    <t>1.10  Expectant management</t>
+  </si>
+  <si>
+    <t>1.10.1</t>
+  </si>
+  <si>
+    <t>1.10.2</t>
+  </si>
+  <si>
+    <t>1.10.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Give all women undergoing expectant management of miscarriage oral and written information about what to expect throughout the process, advice on pain relief and where and when to get help in an emergency. See also recommendation 1.2.1 for details of further information that should be provided. </t>
+  </si>
+  <si>
+    <t>1.10.4</t>
+  </si>
+  <si>
+    <t>1.10.5</t>
+  </si>
+  <si>
+    <t>1.10.6</t>
+  </si>
+  <si>
+    <t>1.10.7</t>
+  </si>
+  <si>
+    <t>1.11  Medical management</t>
+  </si>
+  <si>
+    <t>1.11.1</t>
+  </si>
+  <si>
+    <t>1.11.2</t>
+  </si>
+  <si>
+    <t>1.11.3</t>
+  </si>
+  <si>
+    <t>1.11.4</t>
+  </si>
+  <si>
+    <t>1.11.5</t>
+  </si>
+  <si>
+    <t>1.11.6</t>
+  </si>
+  <si>
+    <t>1.11.7</t>
+  </si>
+  <si>
+    <t>1.11.8</t>
+  </si>
+  <si>
+    <t>1.11.9</t>
+  </si>
+  <si>
+    <t>1.12  Surgical management</t>
+  </si>
+  <si>
+    <t>1.12.1</t>
+  </si>
+  <si>
+    <t>1.12.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide oral and written information to all women undergoing surgical management of miscarriage about the treatment options available and what to expect during and after the procedure. See also recommendation 1.2.1 for details of further information that should be provided. </t>
+  </si>
+  <si>
+    <t>Management of tubal ectopic pregnancy</t>
+  </si>
+  <si>
+    <t>Baseline assessment: ectopic pregnancy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Support and information </t>
+  </si>
+  <si>
+    <t>In August 2023, the use of mifepristone and misoprostol in recommendations 1.11.1 and 1.11.3 was off label. See NICE's information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>1.13  Information for people who have an ectopic pregnancy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Give all women with an ectopic pregnancy oral and written information about:
+•	the treatment options and what to expect during and after treatment
+•	how they can contact a healthcare professional for advice after treatment if needed, and who this will be
+•	where and when to get help in an emergency. 
+See also recommendation 1.2.1 for details of further information that should be provided. </t>
+  </si>
+  <si>
+    <t>1.13.1</t>
+  </si>
+  <si>
+    <t>1.13.2</t>
+  </si>
+  <si>
+    <t>1.14.1</t>
+  </si>
+  <si>
+    <t>1.14.2</t>
+  </si>
+  <si>
+    <t>1.14.3</t>
+  </si>
+  <si>
+    <t>1.14.4</t>
+  </si>
+  <si>
+    <t>1.14.5</t>
+  </si>
+  <si>
+    <t>1.15  Medical and surgical management</t>
+  </si>
+  <si>
+    <t>1.15.1</t>
+  </si>
+  <si>
+    <t>1.15.2</t>
+  </si>
+  <si>
+    <t>1.15.3</t>
+  </si>
+  <si>
+    <t>1.15.4</t>
+  </si>
+  <si>
+    <t>1.16  Performing laparoscopy</t>
+  </si>
+  <si>
+    <t>1.16.1</t>
+  </si>
+  <si>
+    <t>1.16.2</t>
+  </si>
+  <si>
+    <t>1.16.3</t>
+  </si>
+  <si>
+    <t>1.17  Salpingectomy and salpingotomy</t>
+  </si>
+  <si>
+    <t>1.17.1</t>
+  </si>
+  <si>
+    <t>1.17.2</t>
+  </si>
+  <si>
+    <t>1.17.3</t>
+  </si>
+  <si>
+    <t>1.17.4</t>
+  </si>
+  <si>
+    <t>1.17.5</t>
+  </si>
+  <si>
+    <t>Anti-D immunoglobulin prophylaxis</t>
+  </si>
+  <si>
+    <t>1.18  Use of anti-D immunoglobulin prophylaxis</t>
+  </si>
+  <si>
+    <t>1.18.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Do not offer anti-D immunoglobulin prophylaxis as a treatment for ectopic pregnancy or miscarriage to women, trans men and non-binary people for an ectopic pregnancy, miscarriage or threatened miscarriage up to and including 11+6 weeks’ gestation. If there is a discrepancy between length of gestation as measured from ultrasound and that calculated from last menstrual period, use the findings from ultrasound to guide management. </t>
+  </si>
+  <si>
+    <t>Offer anti-D immunoglobulin prophylaxis at a dose of at least 250 IU (50 micrograms) to women, trans men and non-binary people who are RhD-negative and are at 12+0 to 12+6 completed weeks of pregnancy and having medical management or a surgical procedure to manage ectopic pregnancy or miscarriage.</t>
+  </si>
+  <si>
+    <t>1.18.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consider anti-D immunoglobulin prophylaxis at a dose of at least 250 IU (50 micrograms) for women, trans men and non-binary people who are RhD-negative and are at 12+0 to 12+6 completed weeks of pregnancy for threatened miscarriage with heavy or recurrent bleeding. </t>
+  </si>
+  <si>
+    <t>1.18.3</t>
+  </si>
+  <si>
+    <t>1.18.4</t>
+  </si>
+  <si>
+    <t>1.18.5</t>
+  </si>
+  <si>
+    <t>Discuss the use of anti-D immunoglobulin with women, trans men and non-binary people if it is a suitable treatment option for them. Cover that:
+•	it is a protein obtained from blood plasma, but
+•	it does not contain blood cells (it is a filtered blood product).</t>
+  </si>
+  <si>
+    <t>In April 2019, the use of methotrexate in recommendations 1.15.1 to 1.15.4 was off label. See NICE's information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>1.14  Expectant management</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
@@ -2384,51 +2359,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -2542,53 +2517,52 @@
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2 2" xfId="4" xr:uid="{D58DA762-2A9D-44EE-8629-6CF5F397EA39}"/>
     <cellStyle name="Hyperlink 3" xfId="5" xr:uid="{BA6C586C-35C3-4498-A169-D5B46CDDFE65}"/>
     <cellStyle name="Hyperlink 4" xfId="3" xr:uid="{517F0EC8-CD7C-4B08-BC75-90DCC72068D6}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -3117,2644 +3091,2787 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng126" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng126/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A62DB1-1EE9-4212-BE24-3103DFEEC4F2}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.25" style="7"/>
+    <col min="1" max="1" width="13.640625" style="7" customWidth="1"/>
+    <col min="2" max="6" width="9.2109375" style="7"/>
+    <col min="7" max="7" width="5.0703125" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="9.2109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="15"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G2" s="6"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G4" s="6"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G6" s="6"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A8" s="55"/>
       <c r="B8" s="55"/>
       <c r="C8" s="55"/>
       <c r="D8" s="55"/>
       <c r="E8" s="55"/>
       <c r="F8" s="55"/>
       <c r="G8" s="56"/>
     </row>
-    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="57" t="s">
-        <v>26</v>
+        <v>217</v>
       </c>
       <c r="B9" s="57"/>
       <c r="C9" s="57"/>
       <c r="D9" s="57"/>
       <c r="E9" s="57"/>
       <c r="F9" s="57"/>
       <c r="G9" s="56"/>
     </row>
-    <row r="10" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A10" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="59"/>
       <c r="C10" s="59"/>
       <c r="D10" s="59"/>
       <c r="E10" s="59"/>
       <c r="F10" s="59"/>
       <c r="G10" s="56"/>
     </row>
-    <row r="11" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A11" s="58" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="59"/>
       <c r="C11" s="59"/>
       <c r="D11" s="59"/>
       <c r="E11" s="59"/>
       <c r="F11" s="59"/>
       <c r="G11" s="56"/>
     </row>
-    <row r="12" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A12" s="58" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B12" s="59"/>
       <c r="C12" s="59"/>
       <c r="D12" s="59"/>
       <c r="E12" s="59"/>
       <c r="F12" s="59"/>
       <c r="G12" s="60"/>
     </row>
-    <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="14"/>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="14"/>
       <c r="E13" s="14"/>
       <c r="F13" s="14"/>
       <c r="G13" s="13"/>
     </row>
-    <row r="14" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="34"/>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="12"/>
     </row>
-    <row r="15" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A15" s="35" t="s">
-        <v>229</v>
+        <v>145</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="9"/>
     </row>
-    <row r="16" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A16" s="35" t="s">
-        <v>228</v>
+        <v>159</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="9"/>
     </row>
-    <row r="17" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="9"/>
     </row>
-    <row r="18" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A19" s="11"/>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="9"/>
     </row>
-    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G21" s="6"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G22" s="6"/>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.9140625" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.92578125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="74.9140625" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.9140625" style="1"/>
+    <col min="1" max="1" width="74.92578125" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.92578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="79.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:1" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="52" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="53.4" customHeight="1" x14ac:dyDescent="0.45">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="25" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:1" ht="53.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="51" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:1" s="51" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="53" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.45">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="17"/>
     </row>
-    <row r="7" spans="1:1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="26" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="27"/>
     </row>
-    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:1" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:1" ht="38.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="50" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="54" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="112.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:1" ht="112.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="29" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with ectopic pregnancy and miscarriage: diagnosis and initial management (NICE clinical guideline NG126)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A13" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K124"/>
+  <dimension ref="A1:K133"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="72.08203125" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9.25" style="1"/>
+    <col min="1" max="1" width="72.0703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.92578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.2109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="55.0703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.2109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.0703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.35546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.35546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.92578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="22.0703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="49.35546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.2109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="32" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for ectopic pregnancy and miscarriage: diagnosis and initial management (NICE guideline NG126)</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="33"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
     </row>
-    <row r="3" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="36" cm="1">
-        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D10:D124,{"Yes","Partial"}))</f>
+        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D11:D133,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
     </row>
-    <row r="4" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="36">
-        <f>COUNTIF(F10:F124,"Yes")</f>
+        <f>COUNTIF(F11:F133,"Yes")</f>
         <v>0</v>
       </c>
       <c r="C4" s="18"/>
       <c r="D4" s="17"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
     </row>
-    <row r="5" spans="1:11" ht="19.2" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:11" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="37">
-        <f>COUNTIF(F10:F124,"Partial")</f>
+        <f>COUNTIF(F11:F133,"Partial")</f>
         <v>0</v>
       </c>
       <c r="C5" s="18"/>
       <c r="D5" s="17"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="17"/>
     </row>
-    <row r="6" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="38" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
       <c r="C6" s="18"/>
       <c r="D6" s="17"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="17"/>
       <c r="H6" s="17"/>
       <c r="I6" s="17"/>
       <c r="J6" s="17"/>
       <c r="K6" s="17"/>
     </row>
-    <row r="7" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="39" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
       <c r="C7" s="19"/>
       <c r="D7" s="17"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
       <c r="I7" s="17"/>
       <c r="J7" s="17"/>
       <c r="K7" s="17"/>
     </row>
-    <row r="8" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="17"/>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
     </row>
-    <row r="9" spans="1:11" s="31" customFormat="1" ht="64.8" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:11" s="31" customFormat="1" ht="49.5" x14ac:dyDescent="0.35">
       <c r="A9" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="44" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="44" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="44" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="44" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="44" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="44" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="44" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="10" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="67" t="s">
+        <v>218</v>
       </c>
       <c r="B10" s="46"/>
       <c r="C10" s="46"/>
       <c r="D10" s="46"/>
       <c r="E10" s="46"/>
       <c r="F10" s="46"/>
       <c r="G10" s="46"/>
       <c r="H10" s="46"/>
       <c r="I10" s="46"/>
       <c r="J10" s="46"/>
       <c r="K10" s="47"/>
     </row>
-    <row r="11" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-    <row r="12" spans="1:11" s="3" customFormat="1" ht="153.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="46"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="47"/>
+    </row>
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A12" s="24" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>27</v>
+      </c>
+      <c r="C12" s="22">
+        <v>2012</v>
       </c>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="23"/>
       <c r="K12" s="21"/>
     </row>
-    <row r="13" spans="1:11" s="3" customFormat="1" ht="334.8" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.3">
       <c r="A13" s="24" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>28</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="23"/>
       <c r="K13" s="21"/>
     </row>
-    <row r="14" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A14" s="24" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="B14" s="21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C14" s="22">
         <v>2012</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="23"/>
       <c r="K14" s="21"/>
     </row>
-    <row r="15" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A15" s="45" t="s">
-        <v>240</v>
+        <v>163</v>
       </c>
       <c r="B15" s="46"/>
       <c r="C15" s="46"/>
       <c r="D15" s="46"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="46"/>
       <c r="I15" s="46"/>
       <c r="J15" s="46"/>
       <c r="K15" s="47"/>
     </row>
-    <row r="16" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:11" s="3" customFormat="1" ht="270" x14ac:dyDescent="0.3">
       <c r="A16" s="24" t="s">
-        <v>145</v>
+        <v>69</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C16" s="22">
         <v>2012</v>
       </c>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="23"/>
       <c r="K16" s="21"/>
     </row>
-    <row r="17" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
-[...37 lines deleted...]
-    <row r="19" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="47"/>
+    </row>
+    <row r="18" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="45" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="47"/>
+    </row>
+    <row r="19" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A19" s="24" t="s">
-        <v>148</v>
+        <v>70</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C19" s="22">
         <v>2012</v>
       </c>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="23"/>
       <c r="K19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...14 lines deleted...]
-    <row r="21" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A20" s="61" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C20" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="21"/>
+    </row>
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A21" s="24" t="s">
-        <v>149</v>
+        <v>72</v>
       </c>
       <c r="B21" s="21" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C21" s="22">
         <v>2012</v>
       </c>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="23"/>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A22" s="24" t="s">
-        <v>150</v>
+        <v>73</v>
       </c>
       <c r="B22" s="21" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="C22" s="22">
         <v>2012</v>
       </c>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="23"/>
       <c r="K22" s="21"/>
     </row>
-    <row r="23" spans="1:11" s="3" customFormat="1" ht="260.39999999999998" x14ac:dyDescent="0.45">
-[...39 lines deleted...]
-        <v>153</v>
+    <row r="23" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="67" t="s">
+        <v>166</v>
+      </c>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="47"/>
+    </row>
+    <row r="24" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="45" t="s">
+        <v>167</v>
+      </c>
+      <c r="B24" s="46"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="46"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="46"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="46"/>
+      <c r="K24" s="47"/>
+    </row>
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A25" s="24" t="s">
+        <v>74</v>
       </c>
       <c r="B25" s="21" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C25" s="22">
         <v>2012</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="23"/>
       <c r="K25" s="21"/>
     </row>
-    <row r="26" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="B26" s="21" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C26" s="22">
         <v>2012</v>
       </c>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="23"/>
       <c r="K26" s="21"/>
     </row>
-    <row r="27" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>155</v>
+    <row r="27" spans="1:11" s="3" customFormat="1" ht="210" x14ac:dyDescent="0.3">
+      <c r="A27" s="24" t="s">
+        <v>76</v>
       </c>
       <c r="B27" s="21" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C27" s="22">
         <v>2012</v>
       </c>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="23"/>
       <c r="K27" s="21"/>
     </row>
-    <row r="28" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.3">
       <c r="A28" s="24" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="B28" s="21" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C28" s="22">
         <v>2012</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="23"/>
       <c r="K28" s="21"/>
     </row>
-    <row r="29" spans="1:11" s="3" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A29" s="61" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="B29" s="21" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C29" s="22">
         <v>2012</v>
       </c>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="23"/>
       <c r="K29" s="21"/>
     </row>
-    <row r="30" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A30" s="24" t="s">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="B30" s="21" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>40</v>
+      </c>
+      <c r="C30" s="22">
+        <v>2012</v>
       </c>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="23"/>
       <c r="K30" s="21"/>
     </row>
-    <row r="31" spans="1:11" s="3" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>159</v>
+    <row r="31" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A31" s="61" t="s">
+        <v>80</v>
       </c>
       <c r="B31" s="21" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C31" s="22">
         <v>2012</v>
       </c>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="23"/>
       <c r="K31" s="21"/>
     </row>
-    <row r="32" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
-        <v>160</v>
+        <v>81</v>
       </c>
       <c r="B32" s="21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C32" s="22">
         <v>2012</v>
       </c>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="23"/>
       <c r="K32" s="21"/>
     </row>
-    <row r="33" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...14 lines deleted...]
-    <row r="34" spans="1:11" s="3" customFormat="1" ht="62.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A33" s="61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="21"/>
+      <c r="F33" s="21"/>
+      <c r="G33" s="21"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="21"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="21"/>
+    </row>
+    <row r="34" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A34" s="24" t="s">
-        <v>161</v>
+        <v>83</v>
       </c>
       <c r="B34" s="21" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>48</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="23"/>
       <c r="K34" s="21"/>
     </row>
-    <row r="35" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:11" s="3" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="24" t="s">
-        <v>162</v>
+        <v>84</v>
       </c>
       <c r="B35" s="21" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C35" s="22">
         <v>2012</v>
       </c>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="23"/>
       <c r="K35" s="21"/>
     </row>
-    <row r="36" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A36" s="24" t="s">
-        <v>163</v>
+        <v>85</v>
       </c>
       <c r="B36" s="21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C36" s="22">
         <v>2012</v>
       </c>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="23"/>
       <c r="K36" s="21"/>
     </row>
-    <row r="37" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-    <row r="39" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="67" t="s">
+        <v>168</v>
+      </c>
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="46"/>
+      <c r="G37" s="46"/>
+      <c r="H37" s="46"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="47"/>
+    </row>
+    <row r="38" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="46"/>
+      <c r="G38" s="46"/>
+      <c r="H38" s="46"/>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="47"/>
+    </row>
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="24" t="s">
-        <v>165</v>
+        <v>86</v>
       </c>
       <c r="B39" s="21" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="C39" s="22">
         <v>2012</v>
       </c>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="23"/>
       <c r="K39" s="21"/>
     </row>
-    <row r="40" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A40" s="24" t="s">
-        <v>166</v>
+        <v>87</v>
       </c>
       <c r="B40" s="21" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C40" s="22">
         <v>2012</v>
       </c>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="23"/>
       <c r="K40" s="21"/>
     </row>
-    <row r="41" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>167</v>
+    <row r="41" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A41" s="24" t="s">
+        <v>88</v>
       </c>
       <c r="B41" s="21" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="C41" s="22">
         <v>2012</v>
       </c>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="23"/>
       <c r="K41" s="21"/>
     </row>
-    <row r="42" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-    <row r="43" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="68" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" s="48"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="49"/>
+    </row>
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A43" s="24" t="s">
-        <v>169</v>
+        <v>89</v>
       </c>
       <c r="B43" s="21" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="C43" s="22">
         <v>2012</v>
       </c>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="21"/>
       <c r="H43" s="21"/>
       <c r="I43" s="21"/>
       <c r="J43" s="23"/>
       <c r="K43" s="21"/>
     </row>
-    <row r="44" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>170</v>
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A44" s="24" t="s">
+        <v>90</v>
       </c>
       <c r="B44" s="21" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C44" s="22">
         <v>2012</v>
       </c>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="23"/>
       <c r="K44" s="21"/>
     </row>
-    <row r="45" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>171</v>
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A45" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="B45" s="21" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="C45" s="22">
         <v>2012</v>
       </c>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="23"/>
       <c r="K45" s="21"/>
     </row>
-    <row r="46" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>172</v>
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A46" s="61" t="s">
+        <v>92</v>
       </c>
       <c r="B46" s="21" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="C46" s="22">
         <v>2012</v>
       </c>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="23"/>
       <c r="K46" s="21"/>
     </row>
-    <row r="47" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>173</v>
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A47" s="61" t="s">
+        <v>93</v>
       </c>
       <c r="B47" s="21" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="C47" s="22">
         <v>2012</v>
       </c>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="23"/>
       <c r="K47" s="21"/>
     </row>
-    <row r="48" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A48" s="24" t="s">
-        <v>174</v>
+        <v>94</v>
       </c>
       <c r="B48" s="21" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="C48" s="22">
         <v>2012</v>
       </c>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="23"/>
       <c r="K48" s="21"/>
     </row>
-    <row r="49" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>175</v>
+    <row r="49" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A49" s="61" t="s">
+        <v>95</v>
       </c>
       <c r="B49" s="21" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="C49" s="22">
         <v>2012</v>
       </c>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="23"/>
       <c r="K49" s="21"/>
     </row>
-    <row r="50" spans="1:11" s="3" customFormat="1" ht="100.5" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>176</v>
+    <row r="50" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A50" s="61" t="s">
+        <v>96</v>
       </c>
       <c r="B50" s="21" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>59</v>
+      </c>
+      <c r="C50" s="22">
+        <v>2012</v>
       </c>
       <c r="D50" s="21"/>
       <c r="E50" s="21"/>
       <c r="F50" s="21"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="23"/>
       <c r="K50" s="21"/>
     </row>
-    <row r="51" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-      <c r="A51" s="20" t="s">
+    <row r="51" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A51" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C51" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="23"/>
+      <c r="K51" s="21"/>
+    </row>
+    <row r="52" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A52" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B52" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="B51" s="48"/>
-[...16 lines deleted...]
-      </c>
       <c r="C52" s="22">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="23"/>
       <c r="K52" s="21"/>
     </row>
-    <row r="53" spans="1:11" s="3" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>178</v>
+    <row r="53" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A53" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="B53" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C53" s="22">
         <v>2012</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="23"/>
       <c r="K53" s="21"/>
     </row>
-    <row r="54" spans="1:11" s="3" customFormat="1" ht="223.2" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>179</v>
+    <row r="54" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A54" s="24" t="s">
+        <v>171</v>
       </c>
       <c r="B54" s="21" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C54" s="22">
         <v>2012</v>
       </c>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="23"/>
       <c r="K54" s="21"/>
     </row>
-    <row r="55" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:11" s="3" customFormat="1" ht="81.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="24" t="s">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="B55" s="21" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>64</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="23"/>
       <c r="K55" s="21"/>
     </row>
-    <row r="56" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="C56" s="22">
+    <row r="56" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" s="48"/>
+      <c r="C56" s="48"/>
+      <c r="D56" s="48"/>
+      <c r="E56" s="48"/>
+      <c r="F56" s="48"/>
+      <c r="G56" s="48"/>
+      <c r="H56" s="48"/>
+      <c r="I56" s="48"/>
+      <c r="J56" s="48"/>
+      <c r="K56" s="49"/>
+    </row>
+    <row r="57" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A57" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C57" s="22">
         <v>2019</v>
-      </c>
-[...17 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="23"/>
       <c r="K57" s="21"/>
     </row>
-    <row r="58" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...16 lines deleted...]
-        <v>183</v>
+    <row r="58" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A58" s="61" t="s">
+        <v>102</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" s="22">
+        <v>2019</v>
+      </c>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="23"/>
+      <c r="K58" s="21"/>
+    </row>
+    <row r="59" spans="1:11" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.3">
+      <c r="A59" s="61" t="s">
+        <v>103</v>
       </c>
       <c r="B59" s="21" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C59" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="23"/>
       <c r="K59" s="21"/>
     </row>
-    <row r="60" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A60" s="24" t="s">
-        <v>184</v>
+        <v>104</v>
       </c>
       <c r="B60" s="21" t="s">
-        <v>69</v>
+        <v>173</v>
       </c>
       <c r="C60" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="23"/>
       <c r="K60" s="21"/>
     </row>
-    <row r="61" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A61" s="24" t="s">
-        <v>185</v>
+        <v>105</v>
       </c>
       <c r="B61" s="21" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="C61" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="23"/>
       <c r="K61" s="21"/>
     </row>
-    <row r="62" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A62" s="24" t="s">
-        <v>186</v>
+        <v>106</v>
       </c>
       <c r="B62" s="21" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>175</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="23"/>
       <c r="K62" s="21"/>
     </row>
-    <row r="63" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-    <row r="64" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="68" t="s">
+        <v>176</v>
+      </c>
+      <c r="B63" s="48"/>
+      <c r="C63" s="48"/>
+      <c r="D63" s="48"/>
+      <c r="E63" s="48"/>
+      <c r="F63" s="48"/>
+      <c r="G63" s="48"/>
+      <c r="H63" s="48"/>
+      <c r="I63" s="48"/>
+      <c r="J63" s="48"/>
+      <c r="K63" s="49"/>
+    </row>
+    <row r="64" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A64" s="24" t="s">
-        <v>188</v>
+        <v>107</v>
       </c>
       <c r="B64" s="21" t="s">
-        <v>74</v>
+        <v>177</v>
       </c>
       <c r="C64" s="22">
         <v>2012</v>
       </c>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="23"/>
       <c r="K64" s="21"/>
     </row>
-    <row r="65" spans="1:11" s="3" customFormat="1" ht="186" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A65" s="24" t="s">
-        <v>189</v>
+        <v>108</v>
       </c>
       <c r="B65" s="21" t="s">
-        <v>75</v>
+        <v>178</v>
       </c>
       <c r="C65" s="22">
         <v>2012</v>
       </c>
       <c r="D65" s="21"/>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="23"/>
       <c r="K65" s="21"/>
     </row>
-    <row r="66" spans="1:11" s="3" customFormat="1" ht="186" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>190</v>
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A66" s="24" t="s">
+        <v>109</v>
       </c>
       <c r="B66" s="21" t="s">
-        <v>76</v>
+        <v>179</v>
       </c>
       <c r="C66" s="22">
         <v>2012</v>
       </c>
       <c r="D66" s="21"/>
       <c r="E66" s="21"/>
       <c r="F66" s="21"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="23"/>
       <c r="K66" s="21"/>
     </row>
-    <row r="67" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A67" s="24" t="s">
-        <v>191</v>
+        <v>110</v>
       </c>
       <c r="B67" s="21" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>180</v>
+      </c>
+      <c r="C67" s="22">
+        <v>2012</v>
       </c>
       <c r="D67" s="21"/>
       <c r="E67" s="21"/>
       <c r="F67" s="21"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="23"/>
       <c r="K67" s="21"/>
     </row>
-    <row r="68" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A68" s="24" t="s">
-        <v>192</v>
+        <v>111</v>
       </c>
       <c r="B68" s="21" t="s">
-        <v>78</v>
+        <v>181</v>
       </c>
       <c r="C68" s="22">
         <v>2012</v>
       </c>
       <c r="D68" s="21"/>
       <c r="E68" s="21"/>
       <c r="F68" s="21"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="23"/>
       <c r="K68" s="21"/>
     </row>
-    <row r="69" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...31 lines deleted...]
-        <v>193</v>
+    <row r="69" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A69" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="C69" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D69" s="21"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="21"/>
+      <c r="G69" s="21"/>
+      <c r="H69" s="21"/>
+      <c r="I69" s="21"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="21"/>
+    </row>
+    <row r="70" spans="1:11" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A70" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C70" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="21"/>
+      <c r="G70" s="21"/>
+      <c r="H70" s="21"/>
+      <c r="I70" s="21"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="21"/>
+    </row>
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A71" s="61" t="s">
+        <v>187</v>
       </c>
       <c r="B71" s="21" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>184</v>
+      </c>
+      <c r="C71" s="22">
+        <v>2012</v>
       </c>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="23"/>
       <c r="K71" s="21"/>
     </row>
-    <row r="72" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A72" s="24" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="B72" s="21" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>185</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="23"/>
       <c r="K72" s="21"/>
     </row>
-    <row r="73" spans="1:11" s="3" customFormat="1" ht="19.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A73" s="24" t="s">
-        <v>243</v>
+        <v>115</v>
       </c>
       <c r="B73" s="21" t="s">
-        <v>83</v>
+        <v>186</v>
       </c>
       <c r="C73" s="22">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="23"/>
       <c r="K73" s="21"/>
     </row>
-    <row r="74" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-    <row r="76" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="67" t="s">
+        <v>188</v>
+      </c>
+      <c r="B74" s="46"/>
+      <c r="C74" s="46"/>
+      <c r="D74" s="46"/>
+      <c r="E74" s="46"/>
+      <c r="F74" s="46"/>
+      <c r="G74" s="46"/>
+      <c r="H74" s="46"/>
+      <c r="I74" s="46"/>
+      <c r="J74" s="46"/>
+      <c r="K74" s="47"/>
+    </row>
+    <row r="75" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="68" t="s">
+        <v>189</v>
+      </c>
+      <c r="B75" s="48"/>
+      <c r="C75" s="48"/>
+      <c r="D75" s="48"/>
+      <c r="E75" s="48"/>
+      <c r="F75" s="48"/>
+      <c r="G75" s="48"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="48"/>
+      <c r="J75" s="48"/>
+      <c r="K75" s="49"/>
+    </row>
+    <row r="76" spans="1:11" s="3" customFormat="1" ht="79.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="24" t="s">
-        <v>196</v>
+        <v>116</v>
       </c>
       <c r="B76" s="21" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>190</v>
+      </c>
+      <c r="C76" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="23"/>
       <c r="K76" s="21"/>
     </row>
-    <row r="77" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A77" s="24" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="B77" s="21" t="s">
-        <v>96</v>
+        <v>191</v>
       </c>
       <c r="C77" s="22">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D77" s="21"/>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="23"/>
       <c r="K77" s="21"/>
     </row>
-    <row r="78" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:11" s="3" customFormat="1" ht="19.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="24" t="s">
-        <v>198</v>
+        <v>156</v>
       </c>
       <c r="B78" s="21" t="s">
-        <v>97</v>
+        <v>192</v>
       </c>
       <c r="C78" s="22">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="23"/>
       <c r="K78" s="21"/>
     </row>
-    <row r="79" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-    <row r="80" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="68" t="s">
+        <v>193</v>
+      </c>
+      <c r="B79" s="48"/>
+      <c r="C79" s="48"/>
+      <c r="D79" s="48"/>
+      <c r="E79" s="48"/>
+      <c r="F79" s="48"/>
+      <c r="G79" s="48"/>
+      <c r="H79" s="48"/>
+      <c r="I79" s="48"/>
+      <c r="J79" s="48"/>
+      <c r="K79" s="49"/>
+    </row>
+    <row r="80" spans="1:11" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.3">
       <c r="A80" s="61" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="B80" s="21" t="s">
-        <v>99</v>
+        <v>194</v>
       </c>
       <c r="C80" s="22">
         <v>2012</v>
       </c>
       <c r="D80" s="21"/>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="23"/>
       <c r="K80" s="21"/>
     </row>
-    <row r="81" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A81" s="24" t="s">
-        <v>200</v>
+        <v>119</v>
       </c>
       <c r="B81" s="21" t="s">
-        <v>101</v>
+        <v>195</v>
       </c>
       <c r="C81" s="22">
         <v>2012</v>
       </c>
       <c r="D81" s="21"/>
       <c r="E81" s="21"/>
       <c r="F81" s="21"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="23"/>
       <c r="K81" s="21"/>
     </row>
-    <row r="82" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...19 lines deleted...]
-      <c r="C83" s="22"/>
+    <row r="82" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A82" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B82" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C82" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D82" s="21"/>
+      <c r="E82" s="21"/>
+      <c r="F82" s="21"/>
+      <c r="G82" s="21"/>
+      <c r="H82" s="21"/>
+      <c r="I82" s="21"/>
+      <c r="J82" s="23"/>
+      <c r="K82" s="21"/>
+    </row>
+    <row r="83" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A83" s="24" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="C83" s="22">
+        <v>2012</v>
+      </c>
       <c r="D83" s="21"/>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="23"/>
       <c r="K83" s="21"/>
     </row>
-    <row r="84" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>244</v>
+    <row r="84" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A84" s="24" t="s">
+        <v>146</v>
       </c>
       <c r="B84" s="21" t="s">
-        <v>103</v>
+        <v>199</v>
       </c>
       <c r="C84" s="22" t="s">
-        <v>231</v>
+        <v>147</v>
       </c>
       <c r="D84" s="21"/>
       <c r="E84" s="21"/>
       <c r="F84" s="21"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="23"/>
       <c r="K84" s="21"/>
     </row>
-    <row r="85" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>233</v>
+    <row r="85" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A85" s="61" t="s">
+        <v>121</v>
       </c>
       <c r="B85" s="21" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>200</v>
+      </c>
+      <c r="C85" s="22">
+        <v>2012</v>
       </c>
       <c r="D85" s="21"/>
       <c r="E85" s="21"/>
       <c r="F85" s="21"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="23"/>
       <c r="K85" s="21"/>
     </row>
-    <row r="86" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A86" s="24" t="s">
-        <v>234</v>
+        <v>122</v>
       </c>
       <c r="B86" s="21" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>201</v>
+      </c>
+      <c r="C86" s="22">
+        <v>2012</v>
       </c>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="23"/>
       <c r="K86" s="21"/>
     </row>
-    <row r="87" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...27 lines deleted...]
-      </c>
+    <row r="87" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="68" t="s">
+        <v>202</v>
+      </c>
+      <c r="B87" s="48"/>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="48"/>
+      <c r="F87" s="48"/>
+      <c r="G87" s="48"/>
+      <c r="H87" s="48"/>
+      <c r="I87" s="48"/>
+      <c r="J87" s="48"/>
+      <c r="K87" s="49"/>
+    </row>
+    <row r="88" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A88" s="62" t="s">
+        <v>219</v>
+      </c>
+      <c r="B88" s="21"/>
+      <c r="C88" s="22"/>
       <c r="D88" s="21"/>
       <c r="E88" s="21"/>
       <c r="F88" s="21"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="23"/>
       <c r="K88" s="21"/>
     </row>
-    <row r="89" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>237</v>
+    <row r="89" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A89" s="61" t="s">
+        <v>157</v>
       </c>
       <c r="B89" s="21" t="s">
-        <v>108</v>
+        <v>203</v>
       </c>
       <c r="C89" s="22" t="s">
-        <v>231</v>
+        <v>147</v>
       </c>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="23"/>
       <c r="K89" s="21"/>
     </row>
-    <row r="90" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A90" s="24" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
       <c r="B90" s="21" t="s">
-        <v>109</v>
+        <v>204</v>
       </c>
       <c r="C90" s="22" t="s">
-        <v>92</v>
+        <v>147</v>
       </c>
       <c r="D90" s="21"/>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="23"/>
       <c r="K90" s="21"/>
     </row>
-    <row r="91" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A91" s="24" t="s">
-        <v>241</v>
+        <v>149</v>
       </c>
       <c r="B91" s="21" t="s">
-        <v>110</v>
+        <v>205</v>
       </c>
       <c r="C91" s="22" t="s">
-        <v>231</v>
+        <v>147</v>
       </c>
       <c r="D91" s="21"/>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="23"/>
       <c r="K91" s="21"/>
     </row>
-    <row r="92" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A92" s="24" t="s">
-        <v>239</v>
+        <v>150</v>
       </c>
       <c r="B92" s="21" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>206</v>
+      </c>
+      <c r="C92" s="22" t="s">
+        <v>147</v>
       </c>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="23"/>
       <c r="K92" s="21"/>
     </row>
-    <row r="93" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...16 lines deleted...]
-        <v>201</v>
+    <row r="93" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A93" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B93" s="21" t="s">
+        <v>207</v>
+      </c>
+      <c r="C93" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D93" s="21"/>
+      <c r="E93" s="21"/>
+      <c r="F93" s="21"/>
+      <c r="G93" s="21"/>
+      <c r="H93" s="21"/>
+      <c r="I93" s="21"/>
+      <c r="J93" s="23"/>
+      <c r="K93" s="21"/>
+    </row>
+    <row r="94" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A94" s="24" t="s">
+        <v>152</v>
       </c>
       <c r="B94" s="21" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>208</v>
+      </c>
+      <c r="C94" s="22" t="s">
+        <v>147</v>
       </c>
       <c r="D94" s="21"/>
       <c r="E94" s="21"/>
       <c r="F94" s="21"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="23"/>
       <c r="K94" s="21"/>
     </row>
-    <row r="95" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A95" s="24" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
       <c r="B95" s="21" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>209</v>
+      </c>
+      <c r="C95" s="22" t="s">
+        <v>51</v>
       </c>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="23"/>
       <c r="K95" s="21"/>
     </row>
-    <row r="96" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...14 lines deleted...]
-    <row r="97" spans="1:11" s="3" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A96" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="B96" s="21" t="s">
+        <v>210</v>
+      </c>
+      <c r="C96" s="22" t="s">
+        <v>147</v>
+      </c>
+      <c r="D96" s="21"/>
+      <c r="E96" s="21"/>
+      <c r="F96" s="21"/>
+      <c r="G96" s="21"/>
+      <c r="H96" s="21"/>
+      <c r="I96" s="21"/>
+      <c r="J96" s="23"/>
+      <c r="K96" s="21"/>
+    </row>
+    <row r="97" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A97" s="24" t="s">
-        <v>203</v>
+        <v>154</v>
       </c>
       <c r="B97" s="21" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>211</v>
+      </c>
+      <c r="C97" s="22">
+        <v>2023</v>
       </c>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
       <c r="F97" s="21"/>
       <c r="G97" s="21"/>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="23"/>
       <c r="K97" s="21"/>
     </row>
-    <row r="98" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-        <v>222</v>
+    <row r="98" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="68" t="s">
+        <v>212</v>
+      </c>
+      <c r="B98" s="48"/>
+      <c r="C98" s="48"/>
+      <c r="D98" s="48"/>
+      <c r="E98" s="48"/>
+      <c r="F98" s="48"/>
+      <c r="G98" s="48"/>
+      <c r="H98" s="48"/>
+      <c r="I98" s="48"/>
+      <c r="J98" s="48"/>
+      <c r="K98" s="49"/>
+    </row>
+    <row r="99" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A99" s="61" t="s">
+        <v>123</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="C99" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D99" s="21"/>
+      <c r="E99" s="21"/>
+      <c r="F99" s="21"/>
+      <c r="G99" s="21"/>
+      <c r="H99" s="21"/>
+      <c r="I99" s="21"/>
+      <c r="J99" s="23"/>
+      <c r="K99" s="21"/>
+    </row>
+    <row r="100" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A100" s="24" t="s">
+        <v>215</v>
       </c>
       <c r="B100" s="21" t="s">
-        <v>117</v>
+        <v>214</v>
       </c>
       <c r="C100" s="22">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="23"/>
       <c r="K100" s="21"/>
     </row>
-    <row r="101" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
-[...37 lines deleted...]
-    <row r="103" spans="1:11" s="3" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="101" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="20" t="s">
+        <v>216</v>
+      </c>
+      <c r="B101" s="46"/>
+      <c r="C101" s="46"/>
+      <c r="D101" s="46"/>
+      <c r="E101" s="46"/>
+      <c r="F101" s="46"/>
+      <c r="G101" s="46"/>
+      <c r="H101" s="46"/>
+      <c r="I101" s="46"/>
+      <c r="J101" s="46"/>
+      <c r="K101" s="47"/>
+    </row>
+    <row r="102" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="B102" s="46"/>
+      <c r="C102" s="46"/>
+      <c r="D102" s="46"/>
+      <c r="E102" s="46"/>
+      <c r="F102" s="46"/>
+      <c r="G102" s="46"/>
+      <c r="H102" s="46"/>
+      <c r="I102" s="46"/>
+      <c r="J102" s="46"/>
+      <c r="K102" s="47"/>
+    </row>
+    <row r="103" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A103" s="24" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B103" s="21" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>222</v>
+      </c>
+      <c r="C103" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D103" s="21"/>
       <c r="E103" s="21"/>
       <c r="F103" s="21"/>
       <c r="G103" s="21"/>
       <c r="H103" s="21"/>
       <c r="I103" s="21"/>
       <c r="J103" s="23"/>
       <c r="K103" s="21"/>
     </row>
-    <row r="104" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="104" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A104" s="24" t="s">
-        <v>208</v>
+        <v>124</v>
       </c>
       <c r="B104" s="21" t="s">
-        <v>121</v>
+        <v>223</v>
       </c>
       <c r="C104" s="22">
-        <v>2019</v>
+        <v>2012</v>
       </c>
       <c r="D104" s="21"/>
       <c r="E104" s="21"/>
       <c r="F104" s="21"/>
       <c r="G104" s="21"/>
       <c r="H104" s="21"/>
       <c r="I104" s="21"/>
       <c r="J104" s="23"/>
       <c r="K104" s="21"/>
     </row>
-    <row r="105" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>124</v>
+    <row r="105" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="68" t="s">
+        <v>256</v>
       </c>
       <c r="B105" s="48"/>
       <c r="C105" s="48"/>
       <c r="D105" s="48"/>
       <c r="E105" s="48"/>
       <c r="F105" s="48"/>
       <c r="G105" s="48"/>
       <c r="H105" s="48"/>
       <c r="I105" s="48"/>
       <c r="J105" s="48"/>
       <c r="K105" s="49"/>
     </row>
-    <row r="106" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="C106" s="22"/>
+    <row r="106" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A106" s="61" t="s">
+        <v>142</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="22">
+        <v>2019</v>
+      </c>
       <c r="D106" s="21"/>
       <c r="E106" s="21"/>
       <c r="F106" s="21"/>
       <c r="G106" s="21"/>
       <c r="H106" s="21"/>
       <c r="I106" s="21"/>
       <c r="J106" s="23"/>
       <c r="K106" s="21"/>
     </row>
-    <row r="107" spans="1:11" s="3" customFormat="1" ht="204.6" x14ac:dyDescent="0.45">
+    <row r="107" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A107" s="61" t="s">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="B107" s="21" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>225</v>
+      </c>
+      <c r="C107" s="22">
+        <v>2019</v>
       </c>
       <c r="D107" s="21"/>
       <c r="E107" s="21"/>
       <c r="F107" s="21"/>
       <c r="G107" s="21"/>
       <c r="H107" s="21"/>
       <c r="I107" s="21"/>
       <c r="J107" s="23"/>
       <c r="K107" s="21"/>
     </row>
-    <row r="108" spans="1:11" s="3" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>210</v>
+    <row r="108" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A108" s="61" t="s">
+        <v>126</v>
       </c>
       <c r="B108" s="21" t="s">
-        <v>123</v>
+        <v>226</v>
       </c>
       <c r="C108" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D108" s="21"/>
       <c r="E108" s="21"/>
       <c r="F108" s="21"/>
       <c r="G108" s="21"/>
       <c r="H108" s="21"/>
       <c r="I108" s="21"/>
       <c r="J108" s="23"/>
       <c r="K108" s="21"/>
     </row>
-    <row r="109" spans="1:11" s="3" customFormat="1" ht="186" x14ac:dyDescent="0.45">
+    <row r="109" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A109" s="24" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="B109" s="21" t="s">
-        <v>126</v>
+        <v>227</v>
       </c>
       <c r="C109" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D109" s="21"/>
       <c r="E109" s="21"/>
       <c r="F109" s="21"/>
       <c r="G109" s="21"/>
       <c r="H109" s="21"/>
       <c r="I109" s="21"/>
       <c r="J109" s="23"/>
       <c r="K109" s="21"/>
     </row>
-    <row r="110" spans="1:11" s="3" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="110" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A110" s="24" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="B110" s="21" t="s">
-        <v>129</v>
+        <v>228</v>
       </c>
       <c r="C110" s="22">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="D110" s="21"/>
       <c r="E110" s="21"/>
       <c r="F110" s="21"/>
       <c r="G110" s="21"/>
       <c r="H110" s="21"/>
       <c r="I110" s="21"/>
       <c r="J110" s="23"/>
       <c r="K110" s="21"/>
     </row>
-    <row r="111" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="111" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="68" t="s">
+        <v>229</v>
       </c>
       <c r="B111" s="48"/>
       <c r="C111" s="48"/>
       <c r="D111" s="48"/>
       <c r="E111" s="48"/>
       <c r="F111" s="48"/>
       <c r="G111" s="48"/>
       <c r="H111" s="48"/>
       <c r="I111" s="48"/>
       <c r="J111" s="48"/>
       <c r="K111" s="49"/>
     </row>
-    <row r="112" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
-[...8 lines deleted...]
-      </c>
+    <row r="112" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A112" s="62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="21"/>
+      <c r="C112" s="22"/>
       <c r="D112" s="21"/>
       <c r="E112" s="21"/>
       <c r="F112" s="21"/>
       <c r="G112" s="21"/>
       <c r="H112" s="21"/>
       <c r="I112" s="21"/>
       <c r="J112" s="23"/>
       <c r="K112" s="21"/>
     </row>
-    <row r="113" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>214</v>
+    <row r="113" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
+      <c r="A113" s="61" t="s">
+        <v>129</v>
       </c>
       <c r="B113" s="21" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>230</v>
+      </c>
+      <c r="C113" s="22" t="s">
+        <v>47</v>
       </c>
       <c r="D113" s="21"/>
       <c r="E113" s="21"/>
       <c r="F113" s="21"/>
       <c r="G113" s="21"/>
       <c r="H113" s="21"/>
       <c r="I113" s="21"/>
       <c r="J113" s="23"/>
       <c r="K113" s="21"/>
     </row>
-    <row r="114" spans="1:11" s="3" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="114" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A114" s="24" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="B114" s="21" t="s">
-        <v>132</v>
+        <v>231</v>
       </c>
       <c r="C114" s="22">
         <v>2012</v>
       </c>
       <c r="D114" s="21"/>
       <c r="E114" s="21"/>
       <c r="F114" s="21"/>
       <c r="G114" s="21"/>
       <c r="H114" s="21"/>
       <c r="I114" s="21"/>
       <c r="J114" s="23"/>
       <c r="K114" s="21"/>
     </row>
-    <row r="115" spans="1:11" s="3" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...14 lines deleted...]
-    <row r="116" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="115" spans="1:11" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A115" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D115" s="21"/>
+      <c r="E115" s="21"/>
+      <c r="F115" s="21"/>
+      <c r="G115" s="21"/>
+      <c r="H115" s="21"/>
+      <c r="I115" s="21"/>
+      <c r="J115" s="23"/>
+      <c r="K115" s="21"/>
+    </row>
+    <row r="116" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A116" s="24" t="s">
-        <v>216</v>
+        <v>132</v>
       </c>
       <c r="B116" s="21" t="s">
-        <v>133</v>
+        <v>233</v>
       </c>
       <c r="C116" s="22">
         <v>2012</v>
       </c>
       <c r="D116" s="21"/>
       <c r="E116" s="21"/>
       <c r="F116" s="21"/>
       <c r="G116" s="21"/>
       <c r="H116" s="21"/>
       <c r="I116" s="21"/>
       <c r="J116" s="23"/>
       <c r="K116" s="21"/>
     </row>
-    <row r="117" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...18 lines deleted...]
-    <row r="118" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="68" t="s">
+        <v>234</v>
+      </c>
+      <c r="B117" s="48"/>
+      <c r="C117" s="48"/>
+      <c r="D117" s="48"/>
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="48"/>
+      <c r="H117" s="48"/>
+      <c r="I117" s="48"/>
+      <c r="J117" s="48"/>
+      <c r="K117" s="49"/>
+    </row>
+    <row r="118" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A118" s="24" t="s">
-        <v>218</v>
+        <v>133</v>
       </c>
       <c r="B118" s="21" t="s">
-        <v>136</v>
+        <v>235</v>
       </c>
       <c r="C118" s="22">
         <v>2012</v>
       </c>
       <c r="D118" s="21"/>
       <c r="E118" s="21"/>
       <c r="F118" s="21"/>
       <c r="G118" s="21"/>
       <c r="H118" s="21"/>
       <c r="I118" s="21"/>
       <c r="J118" s="23"/>
       <c r="K118" s="21"/>
     </row>
-    <row r="119" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="119" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A119" s="24" t="s">
-        <v>219</v>
+        <v>134</v>
       </c>
       <c r="B119" s="21" t="s">
-        <v>135</v>
+        <v>236</v>
       </c>
       <c r="C119" s="22">
         <v>2012</v>
       </c>
       <c r="D119" s="21"/>
       <c r="E119" s="21"/>
       <c r="F119" s="21"/>
       <c r="G119" s="21"/>
       <c r="H119" s="21"/>
       <c r="I119" s="21"/>
       <c r="J119" s="23"/>
       <c r="K119" s="21"/>
     </row>
-    <row r="120" spans="1:11" s="3" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="120" spans="1:11" s="3" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="24" t="s">
-        <v>220</v>
+        <v>135</v>
       </c>
       <c r="B120" s="21" t="s">
-        <v>137</v>
+        <v>237</v>
       </c>
       <c r="C120" s="22">
         <v>2012</v>
       </c>
       <c r="D120" s="21"/>
       <c r="E120" s="21"/>
       <c r="F120" s="21"/>
       <c r="G120" s="21"/>
       <c r="H120" s="21"/>
       <c r="I120" s="21"/>
       <c r="J120" s="23"/>
       <c r="K120" s="21"/>
     </row>
-    <row r="121" spans="1:11" s="30" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
-[...14 lines deleted...]
-    <row r="122" spans="1:11" s="3" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="121" spans="1:11" s="3" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="68" t="s">
+        <v>238</v>
+      </c>
+      <c r="B121" s="48"/>
+      <c r="C121" s="48"/>
+      <c r="D121" s="48"/>
+      <c r="E121" s="48"/>
+      <c r="F121" s="48"/>
+      <c r="G121" s="48"/>
+      <c r="H121" s="48"/>
+      <c r="I121" s="48"/>
+      <c r="J121" s="48"/>
+      <c r="K121" s="49"/>
+    </row>
+    <row r="122" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A122" s="24" t="s">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="B122" s="21" t="s">
-        <v>138</v>
+        <v>239</v>
       </c>
       <c r="C122" s="22">
         <v>2012</v>
       </c>
       <c r="D122" s="21"/>
       <c r="E122" s="21"/>
       <c r="F122" s="21"/>
       <c r="G122" s="21"/>
       <c r="H122" s="21"/>
       <c r="I122" s="21"/>
       <c r="J122" s="23"/>
       <c r="K122" s="21"/>
     </row>
-    <row r="123" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>227</v>
+    <row r="123" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A123" s="24" t="s">
+        <v>137</v>
       </c>
       <c r="B123" s="21" t="s">
-        <v>139</v>
+        <v>240</v>
       </c>
       <c r="C123" s="22">
         <v>2012</v>
       </c>
       <c r="D123" s="21"/>
       <c r="E123" s="21"/>
       <c r="F123" s="21"/>
       <c r="G123" s="21"/>
       <c r="H123" s="21"/>
       <c r="I123" s="21"/>
       <c r="J123" s="23"/>
       <c r="K123" s="21"/>
     </row>
-    <row r="124" spans="1:11" s="3" customFormat="1" ht="19.2" thickBot="1" x14ac:dyDescent="0.5">
-[...3 lines deleted...]
-      <c r="B124" s="64" t="s">
+    <row r="124" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A124" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>241</v>
+      </c>
+      <c r="C124" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D124" s="21"/>
+      <c r="E124" s="21"/>
+      <c r="F124" s="21"/>
+      <c r="G124" s="21"/>
+      <c r="H124" s="21"/>
+      <c r="I124" s="21"/>
+      <c r="J124" s="23"/>
+      <c r="K124" s="21"/>
+    </row>
+    <row r="125" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A125" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="C125" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D125" s="21"/>
+      <c r="E125" s="21"/>
+      <c r="F125" s="21"/>
+      <c r="G125" s="21"/>
+      <c r="H125" s="21"/>
+      <c r="I125" s="21"/>
+      <c r="J125" s="23"/>
+      <c r="K125" s="21"/>
+    </row>
+    <row r="126" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A126" s="24" t="s">
         <v>140</v>
       </c>
-      <c r="C124" s="65">
-[...9 lines deleted...]
-      <c r="K124" s="64"/>
+      <c r="B126" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="C126" s="22">
+        <v>2012</v>
+      </c>
+      <c r="D126" s="21"/>
+      <c r="E126" s="21"/>
+      <c r="F126" s="21"/>
+      <c r="G126" s="21"/>
+      <c r="H126" s="21"/>
+      <c r="I126" s="21"/>
+      <c r="J126" s="23"/>
+      <c r="K126" s="21"/>
+    </row>
+    <row r="127" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="B127" s="46"/>
+      <c r="C127" s="46"/>
+      <c r="D127" s="46"/>
+      <c r="E127" s="46"/>
+      <c r="F127" s="46"/>
+      <c r="G127" s="46"/>
+      <c r="H127" s="46"/>
+      <c r="I127" s="46"/>
+      <c r="J127" s="46"/>
+      <c r="K127" s="47"/>
+    </row>
+    <row r="128" spans="1:11" s="30" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="45" t="s">
+        <v>245</v>
+      </c>
+      <c r="B128" s="46"/>
+      <c r="C128" s="46"/>
+      <c r="D128" s="46"/>
+      <c r="E128" s="46"/>
+      <c r="F128" s="46"/>
+      <c r="G128" s="46"/>
+      <c r="H128" s="46"/>
+      <c r="I128" s="46"/>
+      <c r="J128" s="46"/>
+      <c r="K128" s="47"/>
+    </row>
+    <row r="129" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A129" s="24" t="s">
+        <v>247</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>246</v>
+      </c>
+      <c r="C129" s="22">
+        <v>2026</v>
+      </c>
+      <c r="D129" s="21"/>
+      <c r="E129" s="21"/>
+      <c r="F129" s="21"/>
+      <c r="G129" s="21"/>
+      <c r="H129" s="21"/>
+      <c r="I129" s="21"/>
+      <c r="J129" s="23"/>
+      <c r="K129" s="21"/>
+    </row>
+    <row r="130" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A130" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="C130" s="22">
+        <v>2026</v>
+      </c>
+      <c r="D130" s="21"/>
+      <c r="E130" s="21"/>
+      <c r="F130" s="21"/>
+      <c r="G130" s="21"/>
+      <c r="H130" s="21"/>
+      <c r="I130" s="21"/>
+      <c r="J130" s="23"/>
+      <c r="K130" s="21"/>
+    </row>
+    <row r="131" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A131" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>251</v>
+      </c>
+      <c r="C131" s="22">
+        <v>2026</v>
+      </c>
+      <c r="D131" s="21"/>
+      <c r="E131" s="21"/>
+      <c r="F131" s="21"/>
+      <c r="G131" s="21"/>
+      <c r="H131" s="21"/>
+      <c r="I131" s="21"/>
+      <c r="J131" s="23"/>
+      <c r="K131" s="21"/>
+    </row>
+    <row r="132" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A132" s="61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="C132" s="22">
+        <v>2026</v>
+      </c>
+      <c r="D132" s="21"/>
+      <c r="E132" s="21"/>
+      <c r="F132" s="21"/>
+      <c r="G132" s="21"/>
+      <c r="H132" s="21"/>
+      <c r="I132" s="21"/>
+      <c r="J132" s="23"/>
+      <c r="K132" s="21"/>
+    </row>
+    <row r="133" spans="1:11" s="3" customFormat="1" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="63" t="s">
+        <v>141</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="C133" s="65">
+        <v>2012</v>
+      </c>
+      <c r="D133" s="64"/>
+      <c r="E133" s="64"/>
+      <c r="F133" s="64"/>
+      <c r="G133" s="64"/>
+      <c r="H133" s="64"/>
+      <c r="I133" s="64"/>
+      <c r="J133" s="66"/>
+      <c r="K133" s="64"/>
     </row>
   </sheetData>
-  <autoFilter ref="A9:K122" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A9:K130" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="29" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H84:H105 H107:H124 H10:H82" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H89:H111 H113:H133 H11:H87" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D84:D105 F84:F105 D107:D1048576 F107:F1048576 D10:D82 F10:F82" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D89:D111 F89:F111 D113:D1048576 F113:F1048576 D11:D87 F11:F87" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="8" scale="49" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5951,114 +6068,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BDD5DD4-A7B2-450F-89C0-FC186892917D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCDC119-0ACD-41C0-B59E-EB9E27AD55DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B224187-AE25-41DF-8200-4100214ACE52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE76A5B-D661-4B65-AA20-4A30895BFB9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE76A5B-D661-4B65-AA20-4A30895BFB9E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B224187-AE25-41DF-8200-4100214ACE52}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -6071,51 +6188,51 @@
       <vt:lpstr>'Data sheet'!_Ref5865907</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Threatened_miscarriage</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011095</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011096</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011097</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011098</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011099</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc77011100</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Using_ultrasound_scans</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG126 Ectopic pregnancy and miscarriage: diagnosis and initial management: Baseline assessment tool 23/08/2023</dc:title>
+  <dc:title>NG126 Ectopic pregnancy and miscarriage: diagnosis and initial management: Baseline assessment tool 17/06/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2023-08-22T13:54:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">