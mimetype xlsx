--- v1 (2026-03-21)
+++ v2 (2026-04-12)
@@ -8,53 +8,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA54A3D9-6F00-4A0B-9523-6B5897532B85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74AC37F6-043B-4C10-9510-37B05BA78DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3855" yWindow="3855" windowWidth="21600" windowHeight="11295" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="27" r:id="rId1"/>
     <sheet name="Introduction" sheetId="23" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
@@ -2353,1872 +2353,1872 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng130" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng130/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0381D1E9-220F-4727-AE5D-AE0BF6A63922}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="40" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="11.7109375" style="40"/>
+    <col min="1" max="1" width="17.44140625" style="40" customWidth="1"/>
+    <col min="2" max="6" width="11.77734375" style="40"/>
+    <col min="7" max="7" width="6.5546875" style="40" customWidth="1"/>
+    <col min="8" max="16384" width="11.77734375" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="37"/>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="39"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G2" s="41"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G3" s="41"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G4" s="41"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G5" s="41"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G6" s="41"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G7" s="41"/>
     </row>
-    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="42"/>
       <c r="B8" s="42"/>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="41"/>
     </row>
-    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="64" t="s">
         <v>142</v>
       </c>
       <c r="B9" s="64"/>
       <c r="C9" s="64"/>
       <c r="D9" s="64"/>
       <c r="E9" s="64"/>
       <c r="F9" s="64"/>
       <c r="G9" s="41"/>
     </row>
-    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="65" t="s">
         <v>138</v>
       </c>
       <c r="B10" s="66"/>
       <c r="C10" s="66"/>
       <c r="D10" s="66"/>
       <c r="E10" s="66"/>
       <c r="F10" s="66"/>
       <c r="G10" s="41"/>
     </row>
-    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="44" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="45"/>
     </row>
-    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="46"/>
       <c r="B12" s="46"/>
       <c r="C12" s="46"/>
       <c r="D12" s="46"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="45"/>
     </row>
-    <row r="13" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A13" s="47" t="s">
         <v>143</v>
       </c>
       <c r="B13" s="48"/>
       <c r="C13" s="48"/>
       <c r="D13" s="48"/>
       <c r="E13" s="48"/>
       <c r="F13" s="48"/>
       <c r="G13" s="49"/>
     </row>
-    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A14" s="50"/>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="49"/>
     </row>
-    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A15" s="50"/>
       <c r="B15" s="50"/>
       <c r="C15" s="50"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="49"/>
     </row>
-    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A16" s="50"/>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="50"/>
       <c r="G16" s="49"/>
     </row>
-    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="51"/>
       <c r="G17" s="41"/>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G18" s="41"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G19" s="41"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="52"/>
       <c r="B20" s="52"/>
       <c r="C20" s="52"/>
       <c r="D20" s="52"/>
       <c r="E20" s="52"/>
       <c r="F20" s="52"/>
       <c r="G20" s="53"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFA2BDC1"/>
   </sheetPr>
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="95.42578125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="95.44140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="45" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="44.4" x14ac:dyDescent="0.35">
       <c r="A1" s="14" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="11"/>
     </row>
-    <row r="3" spans="1:4" ht="45" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B3" s="55"/>
     </row>
-    <row r="4" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="56"/>
       <c r="B4" s="55"/>
     </row>
-    <row r="5" spans="1:4" s="63" customFormat="1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" s="63" customFormat="1" ht="70.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="61" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="62"/>
     </row>
-    <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="58" t="s">
         <v>151</v>
       </c>
       <c r="B6" s="55"/>
     </row>
-    <row r="7" spans="1:4" s="69" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" s="69" customFormat="1" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="67" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="68"/>
     </row>
-    <row r="8" spans="1:4" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="70" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="55"/>
     </row>
-    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="59"/>
       <c r="B9" s="55"/>
       <c r="D9" s="10"/>
     </row>
-    <row r="10" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="57"/>
       <c r="B10" s="55"/>
     </row>
-    <row r="11" spans="1:4" ht="60" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A11" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="55"/>
     </row>
-    <row r="12" spans="1:4" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="55"/>
     </row>
-    <row r="13" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="57" t="s">
         <v>140</v>
       </c>
       <c r="B13" s="55"/>
     </row>
-    <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="57"/>
       <c r="B14" s="55"/>
     </row>
-    <row r="15" spans="1:4" ht="30" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="58" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="55"/>
     </row>
-    <row r="16" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="55"/>
       <c r="B16" s="55"/>
     </row>
-    <row r="17" spans="1:2" ht="105" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" ht="105" x14ac:dyDescent="0.25">
       <c r="A17" s="60" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="55"/>
     </row>
-    <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="55"/>
       <c r="B18" s="55"/>
     </row>
-    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="55"/>
       <c r="B19" s="55"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A9" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A6" r:id="rId2" display="It should be used in conjunction with Ulcerative colitis: management  (NICE clinical guideline NG130)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A17" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF233746"/>
   </sheetPr>
   <dimension ref="A1:K91"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
-    <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="18.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.77734375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.5546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="18.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="55" style="2" customWidth="1"/>
-    <col min="6" max="6" width="18.42578125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="18.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="55" style="2" customWidth="1"/>
-    <col min="8" max="8" width="24.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="12.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.21875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.44140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="22" style="2" customWidth="1"/>
-    <col min="12" max="12" width="49.42578125" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="12" max="12" width="49.44140625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="71" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="72"/>
       <c r="H1" s="72"/>
       <c r="I1" s="72"/>
       <c r="J1" s="72"/>
       <c r="K1" s="72"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C3" s="3"/>
       <c r="E3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="5">
         <f>COUNTIF(D8:D91,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C4" s="3"/>
       <c r="E4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5">
         <f>COUNTIF(F8:F91,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C5" s="7"/>
       <c r="E5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="8" t="str">
         <f>IF(ISERROR(F4/F3),"",F4/F3)</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:11" s="12" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" s="12" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>14</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="13" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" s="13" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A8" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="19"/>
     </row>
-    <row r="9" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="21">
         <v>2013</v>
       </c>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="22"/>
       <c r="K9" s="21"/>
     </row>
-    <row r="10" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A10" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="21">
         <v>2013</v>
       </c>
       <c r="D10" s="21"/>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="22"/>
       <c r="K10" s="21"/>
     </row>
-    <row r="11" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="21">
         <v>2013</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="22"/>
       <c r="K11" s="21"/>
     </row>
-    <row r="12" spans="1:11" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" s="9" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A12" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="26"/>
     </row>
-    <row r="13" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>114</v>
       </c>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="26"/>
     </row>
-    <row r="14" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="26"/>
     </row>
-    <row r="15" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A15" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C15" s="21">
         <v>2019</v>
       </c>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="22"/>
       <c r="K15" s="21"/>
     </row>
-    <row r="16" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A16" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="21">
         <v>2019</v>
       </c>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="22"/>
       <c r="K16" s="21"/>
     </row>
-    <row r="17" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C17" s="21">
         <v>2019</v>
       </c>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="22"/>
       <c r="K17" s="21"/>
     </row>
-    <row r="18" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A18" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="21">
         <v>2019</v>
       </c>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="22"/>
       <c r="K18" s="21"/>
     </row>
-    <row r="19" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>87</v>
       </c>
       <c r="C19" s="21">
         <v>2019</v>
       </c>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="22"/>
       <c r="K19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="26"/>
     </row>
-    <row r="21" spans="1:11" s="9" customFormat="1" ht="77.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" s="9" customFormat="1" ht="77.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="21">
         <v>2019</v>
       </c>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="27"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="22"/>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A22" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="21">
         <v>2019</v>
       </c>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="22"/>
       <c r="K22" s="21"/>
     </row>
-    <row r="23" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="21">
         <v>2019</v>
       </c>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="22"/>
       <c r="K23" s="21"/>
     </row>
-    <row r="24" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A24" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="21">
         <v>2019</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="22"/>
       <c r="K24" s="21"/>
     </row>
-    <row r="25" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="21">
         <v>2019</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="22"/>
       <c r="K25" s="21"/>
     </row>
-    <row r="26" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="26"/>
     </row>
-    <row r="27" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="21">
         <v>2019</v>
       </c>
       <c r="D27" s="21"/>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="22"/>
       <c r="K27" s="21"/>
     </row>
-    <row r="28" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A28" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="21">
         <v>2019</v>
       </c>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="22"/>
       <c r="K28" s="21"/>
     </row>
-    <row r="29" spans="1:11" s="9" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" s="9" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="21">
         <v>2019</v>
       </c>
       <c r="D29" s="21"/>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="21"/>
       <c r="H29" s="21"/>
       <c r="I29" s="21"/>
       <c r="J29" s="22"/>
       <c r="K29" s="21"/>
     </row>
-    <row r="30" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="26"/>
     </row>
-    <row r="31" spans="1:11" s="32" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" s="32" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="33" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="29"/>
       <c r="I31" s="30"/>
       <c r="J31" s="30"/>
       <c r="K31" s="31"/>
     </row>
-    <row r="32" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A32" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="21">
         <v>2025</v>
       </c>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="22"/>
       <c r="K32" s="21"/>
     </row>
-    <row r="33" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="24"/>
       <c r="F33" s="24"/>
       <c r="G33" s="24"/>
       <c r="H33" s="24"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="26"/>
     </row>
-    <row r="34" spans="1:11" s="9" customFormat="1" ht="183.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" s="9" customFormat="1" ht="183.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="22"/>
       <c r="K34" s="21"/>
     </row>
-    <row r="35" spans="1:11" s="9" customFormat="1" ht="165" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" s="9" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A35" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="21"/>
     </row>
-    <row r="36" spans="1:11" s="9" customFormat="1" ht="138.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" s="9" customFormat="1" ht="138.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="22"/>
       <c r="K36" s="21"/>
     </row>
-    <row r="37" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="26"/>
     </row>
-    <row r="38" spans="1:11" s="32" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" s="32" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A38" s="34" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="35"/>
       <c r="J38" s="36"/>
       <c r="K38" s="35"/>
     </row>
-    <row r="39" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A39" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="22"/>
       <c r="K39" s="21"/>
     </row>
-    <row r="40" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A40" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>146</v>
       </c>
       <c r="C40" s="21"/>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="22"/>
       <c r="K40" s="21"/>
     </row>
-    <row r="41" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>119</v>
       </c>
       <c r="B41" s="24"/>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="24"/>
       <c r="F41" s="24"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="26"/>
     </row>
-    <row r="42" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A42" s="23" t="s">
         <v>131</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="21">
         <v>2025</v>
       </c>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="21"/>
     </row>
-    <row r="43" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="16" t="s">
         <v>120</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="26"/>
     </row>
-    <row r="44" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="16" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="26"/>
     </row>
-    <row r="45" spans="1:11" s="9" customFormat="1" ht="167.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" s="9" customFormat="1" ht="166.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="21">
         <v>2013</v>
       </c>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="22"/>
       <c r="K45" s="21"/>
     </row>
-    <row r="46" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="24"/>
       <c r="C46" s="24"/>
       <c r="D46" s="24"/>
       <c r="E46" s="24"/>
       <c r="F46" s="24"/>
       <c r="G46" s="24"/>
       <c r="H46" s="24"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="26"/>
     </row>
-    <row r="47" spans="1:11" s="9" customFormat="1" ht="125.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:11" s="9" customFormat="1" ht="124.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="21">
         <v>2013</v>
       </c>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="22"/>
       <c r="K47" s="21"/>
     </row>
-    <row r="48" spans="1:11" s="9" customFormat="1" ht="153.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:11" s="9" customFormat="1" ht="153.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="21">
         <v>2013</v>
       </c>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="22"/>
       <c r="K48" s="21"/>
     </row>
-    <row r="49" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B49" s="17"/>
       <c r="C49" s="17"/>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="18"/>
       <c r="J49" s="18"/>
       <c r="K49" s="19"/>
     </row>
-    <row r="50" spans="1:11" s="9" customFormat="1" ht="168.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" s="9" customFormat="1" ht="168.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="23" t="s">
         <v>133</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="21">
         <v>2013</v>
       </c>
       <c r="D50" s="21"/>
       <c r="E50" s="21"/>
       <c r="F50" s="21"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="22"/>
       <c r="K50" s="21"/>
     </row>
-    <row r="51" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A51" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>122</v>
       </c>
       <c r="C51" s="21">
         <v>2008</v>
       </c>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="22"/>
       <c r="K51" s="21"/>
     </row>
-    <row r="52" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="24"/>
       <c r="F52" s="24"/>
       <c r="G52" s="24"/>
       <c r="H52" s="24"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="26"/>
     </row>
-    <row r="53" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="21">
         <v>2013</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="22"/>
       <c r="K53" s="21"/>
     </row>
-    <row r="54" spans="1:11" s="9" customFormat="1" ht="165" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A54" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>124</v>
       </c>
       <c r="C54" s="21">
         <v>2013</v>
       </c>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="22"/>
       <c r="K54" s="21"/>
     </row>
-    <row r="55" spans="1:11" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" s="9" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A55" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B55" s="24"/>
       <c r="C55" s="24"/>
       <c r="D55" s="24"/>
       <c r="E55" s="24"/>
       <c r="F55" s="24"/>
       <c r="G55" s="24"/>
       <c r="H55" s="24"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="26"/>
     </row>
-    <row r="56" spans="1:11" s="32" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" s="32" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="34" t="s">
         <v>125</v>
       </c>
       <c r="B56" s="29"/>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="30"/>
       <c r="J56" s="30"/>
       <c r="K56" s="31"/>
     </row>
-    <row r="57" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="24"/>
       <c r="C57" s="24"/>
       <c r="D57" s="24"/>
       <c r="E57" s="24"/>
       <c r="F57" s="24"/>
       <c r="G57" s="24"/>
       <c r="H57" s="24"/>
       <c r="I57" s="25"/>
       <c r="J57" s="25"/>
       <c r="K57" s="26"/>
     </row>
-    <row r="58" spans="1:11" s="9" customFormat="1" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" s="9" customFormat="1" ht="123.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>50</v>
       </c>
       <c r="C58" s="21">
         <v>2013</v>
       </c>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="22"/>
       <c r="K58" s="21"/>
     </row>
-    <row r="59" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A59" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>51</v>
       </c>
       <c r="C59" s="21">
         <v>2013</v>
       </c>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="22"/>
       <c r="K59" s="21"/>
     </row>
-    <row r="60" spans="1:11" s="9" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" s="9" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A60" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B60" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C60" s="21">
         <v>2013</v>
       </c>
       <c r="D60" s="21"/>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="22"/>
       <c r="K60" s="21"/>
     </row>
-    <row r="61" spans="1:11" s="9" customFormat="1" ht="180" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:11" s="9" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A61" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C61" s="21">
         <v>2013</v>
       </c>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="22"/>
       <c r="K61" s="21"/>
     </row>
-    <row r="62" spans="1:11" s="9" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:11" s="9" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C62" s="21">
         <v>2013</v>
       </c>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="22"/>
       <c r="K62" s="21"/>
     </row>
-    <row r="63" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A63" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B63" s="24"/>
       <c r="C63" s="24"/>
       <c r="D63" s="24"/>
       <c r="E63" s="24"/>
       <c r="F63" s="24"/>
       <c r="G63" s="24"/>
       <c r="H63" s="24"/>
       <c r="I63" s="25"/>
       <c r="J63" s="25"/>
       <c r="K63" s="26"/>
     </row>
-    <row r="64" spans="1:11" s="9" customFormat="1" ht="170.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:11" s="9" customFormat="1" ht="169.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C64" s="21">
         <v>2013</v>
       </c>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="22"/>
       <c r="K64" s="21"/>
     </row>
-    <row r="65" spans="1:11" s="13" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:11" s="13" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A65" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="17"/>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="17"/>
       <c r="I65" s="18"/>
       <c r="J65" s="18"/>
       <c r="K65" s="19"/>
     </row>
-    <row r="66" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B66" s="24"/>
       <c r="C66" s="24"/>
       <c r="D66" s="24"/>
       <c r="E66" s="24"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="25"/>
       <c r="J66" s="25"/>
       <c r="K66" s="26"/>
     </row>
-    <row r="67" spans="1:11" s="9" customFormat="1" ht="213.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" s="9" customFormat="1" ht="213.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B67" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C67" s="21">
         <v>2013</v>
       </c>
       <c r="D67" s="21"/>
       <c r="E67" s="21"/>
       <c r="F67" s="21"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="22"/>
       <c r="K67" s="21"/>
     </row>
-    <row r="68" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="16" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="24"/>
       <c r="C68" s="24"/>
       <c r="D68" s="24"/>
       <c r="E68" s="24"/>
       <c r="F68" s="24"/>
       <c r="G68" s="24"/>
       <c r="H68" s="24"/>
       <c r="I68" s="25"/>
       <c r="J68" s="25"/>
       <c r="K68" s="26"/>
     </row>
-    <row r="69" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A69" s="23" t="s">
         <v>104</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="21">
         <v>2013</v>
       </c>
       <c r="D69" s="21"/>
       <c r="E69" s="21"/>
       <c r="F69" s="21"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="22"/>
       <c r="K69" s="21"/>
     </row>
-    <row r="70" spans="1:11" s="9" customFormat="1" ht="195" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" s="9" customFormat="1" ht="180" x14ac:dyDescent="0.25">
       <c r="A70" s="23" t="s">
         <v>134</v>
       </c>
       <c r="B70" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C70" s="21">
         <v>2013</v>
       </c>
       <c r="D70" s="21"/>
       <c r="E70" s="21"/>
       <c r="F70" s="21"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="22"/>
       <c r="K70" s="21"/>
     </row>
-    <row r="71" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="24"/>
       <c r="C71" s="24"/>
       <c r="D71" s="24"/>
       <c r="E71" s="24"/>
       <c r="F71" s="24"/>
       <c r="G71" s="24"/>
       <c r="H71" s="24"/>
       <c r="I71" s="25"/>
       <c r="J71" s="25"/>
       <c r="K71" s="26"/>
     </row>
-    <row r="72" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A72" s="23" t="s">
         <v>135</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="21">
         <v>2013</v>
       </c>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="22"/>
       <c r="K72" s="21"/>
     </row>
-    <row r="73" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A73" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B73" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C73" s="21">
         <v>2013</v>
       </c>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="22"/>
       <c r="K73" s="21"/>
     </row>
-    <row r="74" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
         <v>65</v>
       </c>
       <c r="B74" s="24"/>
       <c r="C74" s="24"/>
       <c r="D74" s="24"/>
       <c r="E74" s="24"/>
       <c r="F74" s="24"/>
       <c r="G74" s="24"/>
       <c r="H74" s="24"/>
       <c r="I74" s="25"/>
       <c r="J74" s="25"/>
       <c r="K74" s="26"/>
     </row>
-    <row r="75" spans="1:11" s="9" customFormat="1" ht="150" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:11" s="9" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A75" s="23" t="s">
         <v>136</v>
       </c>
       <c r="B75" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C75" s="21">
         <v>2013</v>
       </c>
       <c r="D75" s="21"/>
       <c r="E75" s="21"/>
       <c r="F75" s="21"/>
       <c r="G75" s="21"/>
       <c r="H75" s="21"/>
       <c r="I75" s="21"/>
       <c r="J75" s="22"/>
       <c r="K75" s="21"/>
     </row>
-    <row r="76" spans="1:11" s="13" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:11" s="13" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A76" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="17"/>
       <c r="C76" s="17"/>
       <c r="D76" s="17"/>
       <c r="E76" s="17"/>
       <c r="F76" s="17"/>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="18"/>
       <c r="J76" s="18"/>
       <c r="K76" s="19"/>
     </row>
-    <row r="77" spans="1:11" s="9" customFormat="1" ht="180" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" s="9" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A77" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C77" s="21">
         <v>2013</v>
       </c>
       <c r="D77" s="21"/>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="22"/>
       <c r="K77" s="21"/>
     </row>
-    <row r="78" spans="1:11" s="13" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:11" s="13" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A78" s="28" t="s">
         <v>160</v>
       </c>
       <c r="B78" s="17"/>
       <c r="C78" s="17"/>
       <c r="D78" s="17"/>
       <c r="E78" s="17"/>
       <c r="F78" s="17"/>
       <c r="G78" s="17"/>
       <c r="H78" s="17"/>
       <c r="I78" s="18"/>
       <c r="J78" s="18"/>
       <c r="K78" s="19"/>
     </row>
-    <row r="79" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A79" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B79" s="17"/>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="18"/>
       <c r="J79" s="18"/>
       <c r="K79" s="19"/>
     </row>
-    <row r="80" spans="1:11" s="9" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A80" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>73</v>
       </c>
       <c r="C80" s="21">
         <v>2013</v>
       </c>
       <c r="D80" s="21"/>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="22"/>
       <c r="K80" s="21"/>
     </row>
-    <row r="81" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A81" s="16" t="s">
         <v>70</v>
       </c>
       <c r="B81" s="24"/>
       <c r="C81" s="24"/>
       <c r="D81" s="24"/>
       <c r="E81" s="24"/>
       <c r="F81" s="24"/>
       <c r="G81" s="24"/>
       <c r="H81" s="24"/>
       <c r="I81" s="25"/>
       <c r="J81" s="25"/>
       <c r="K81" s="26"/>
     </row>
-    <row r="82" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:11" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A82" s="16" t="s">
         <v>71</v>
       </c>
       <c r="B82" s="17"/>
       <c r="C82" s="17"/>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="19"/>
     </row>
-    <row r="83" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:11" s="9" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="23" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="21">
         <v>2013</v>
       </c>
       <c r="D83" s="21"/>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="22"/>
       <c r="K83" s="21"/>
     </row>
-    <row r="84" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A84" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="24"/>
       <c r="C84" s="24"/>
       <c r="D84" s="24"/>
       <c r="E84" s="24"/>
       <c r="F84" s="24"/>
       <c r="G84" s="24"/>
       <c r="H84" s="24"/>
       <c r="I84" s="25"/>
       <c r="J84" s="25"/>
       <c r="K84" s="26"/>
     </row>
-    <row r="85" spans="1:11" s="9" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:11" s="9" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B85" s="21" t="s">
         <v>76</v>
       </c>
       <c r="C85" s="21">
         <v>2013</v>
       </c>
       <c r="D85" s="21"/>
       <c r="E85" s="21"/>
       <c r="F85" s="21"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="22"/>
       <c r="K85" s="21"/>
     </row>
-    <row r="86" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:11" s="9" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="16" t="s">
         <v>75</v>
       </c>
       <c r="B86" s="24"/>
       <c r="C86" s="24"/>
       <c r="D86" s="24"/>
       <c r="E86" s="24"/>
       <c r="F86" s="24"/>
       <c r="G86" s="24"/>
       <c r="H86" s="24"/>
       <c r="I86" s="25"/>
       <c r="J86" s="25"/>
       <c r="K86" s="26"/>
     </row>
-    <row r="87" spans="1:11" s="9" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:11" s="9" customFormat="1" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B87" s="21" t="s">
         <v>77</v>
       </c>
       <c r="C87" s="21">
         <v>2013</v>
       </c>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="22"/>
       <c r="K87" s="21"/>
     </row>
-    <row r="88" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:11" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A88" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B88" s="21" t="s">
         <v>78</v>
       </c>
       <c r="C88" s="21">
         <v>2013</v>
       </c>
       <c r="D88" s="21"/>
       <c r="E88" s="21"/>
       <c r="F88" s="21"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="22"/>
       <c r="K88" s="21"/>
     </row>
-    <row r="89" spans="1:11" s="9" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:11" s="9" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B89" s="21" t="s">
         <v>79</v>
       </c>
       <c r="C89" s="21">
         <v>2013</v>
       </c>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="22"/>
       <c r="K89" s="21"/>
     </row>
-    <row r="90" spans="1:11" s="9" customFormat="1" ht="225" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:11" s="9" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A90" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B90" s="21" t="s">
         <v>80</v>
       </c>
       <c r="C90" s="21">
         <v>2013</v>
       </c>
       <c r="D90" s="21"/>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="22"/>
       <c r="K90" s="21"/>
     </row>
-    <row r="91" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:11" s="9" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A91" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B91" s="21" t="s">
         <v>127</v>
       </c>
       <c r="C91" s="21">
         <v>2013</v>
       </c>
       <c r="D91" s="21"/>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="22"/>
       <c r="K91" s="21"/>
     </row>
   </sheetData>
   <autoFilter ref="A7:K91" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <dataValidations count="2">
@@ -4262,61 +4262,61 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Hlk2163407</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc356303515</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG130 baseline tool 03/18/2026</dc:title>
+  <dc:title>NG130 Ulcerative colitis: management: Baseline assessment tool</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
-    <vt:lpwstr>2026-03-20T14:29:54Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-23T09:36:30Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
-    <vt:lpwstr>d35828fb-962d-46c7-b953-e1192b54d48c</vt:lpwstr>
+    <vt:lpwstr>aa48a38b-4bae-4eaa-a0d9-68e066aee141</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>