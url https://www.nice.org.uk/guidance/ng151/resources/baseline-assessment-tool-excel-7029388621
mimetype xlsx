--- v1 (2026-01-07)
+++ v2 (2026-05-20)
@@ -11,110 +11,110 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4DF1D8FE-E14F-446E-A431-8ABA27EA41A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5469A0D6-173F-460A-8CBC-B5FC64A9A591}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="30" r:id="rId1"/>
     <sheet name="Introduction" sheetId="23" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
     <sheet name="Table 1" sheetId="32" r:id="rId4"/>
     <sheet name="Table 2" sheetId="31" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome" localSheetId="3">#REF!</definedName>
     <definedName name="_1_Outcome" localSheetId="4">#REF!</definedName>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process" localSheetId="3">#REF!</definedName>
     <definedName name="_1_Process" localSheetId="4">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$J$100</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$J$101</definedName>
     <definedName name="_Hlk28612325" localSheetId="3">'Table 1'!$B$2</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$22</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$99</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$100</definedName>
     <definedName name="QS_1" localSheetId="3">#REF!</definedName>
     <definedName name="QS_1" localSheetId="4">#REF!</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10" localSheetId="3">#REF!</definedName>
     <definedName name="QS_10" localSheetId="4">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
@@ -246,51 +246,51 @@
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E5" i="24" l="1"/>
   <c r="E4" i="24"/>
   <c r="E3" i="24"/>
   <c r="E6" i="24" l="1"/>
   <c r="E7" i="24"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="214">
   <si>
     <t>In the first instance, consider whether the guideline is relevant and record the conclusion in the box below.</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>NICE recommendation</t>
   </si>
   <si>
     <t>Guideline reference</t>
   </si>
   <si>
     <t>Is the recommendation relevant?</t>
   </si>
   <si>
     <t>Current activity/evidence</t>
   </si>
   <si>
@@ -785,404 +785,416 @@
       </rPr>
       <t>colorectal cancer</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>(NICE guideline NG151).</t>
     </r>
   </si>
   <si>
     <t>This baseline assessment tool can be used to evaluate whether practice is in line with the recommendations in colorectal cancer (NICE guideline NG151). It can also help to plan activity to meet the recommendations.</t>
   </si>
   <si>
+    <t>1.6  Ongoing care and support</t>
+  </si>
+  <si>
+    <t>Acute left-sided large bowel obstruction</t>
+  </si>
+  <si>
+    <t>Adjuvant systemic anticancer therapy for people with rectal cancer</t>
+  </si>
+  <si>
+    <t>Surgical technique for people with colon cancer</t>
+  </si>
+  <si>
+    <t>1.3.17</t>
+  </si>
+  <si>
+    <t>1.3.18</t>
+  </si>
+  <si>
+    <t>Adjuvant systemic anticancer therapy for people with colon cancer</t>
+  </si>
+  <si>
+    <t>1.5  Management of advanced or metastatic colorectal cancer</t>
+  </si>
+  <si>
+    <t>1.5.14</t>
+  </si>
+  <si>
+    <t>1.5.15</t>
+  </si>
+  <si>
+    <t>1.5.16</t>
+  </si>
+  <si>
+    <t>1.5.17</t>
+  </si>
+  <si>
+    <t>1.5.18</t>
+  </si>
+  <si>
+    <t>1.5.19</t>
+  </si>
+  <si>
+    <t>1.5.20</t>
+  </si>
+  <si>
+    <t>Give information on low anterior resection syndrome (LARS) to people who will potentially have sphincter-preserving surgery. Advise them to seek help from primary care if they think they have symptoms of LARS, such as:
+•	increased frequency of stool
+•	urgency with or without incontinence of stool
+•	feeling of incomplete emptying of the bowels
+•	fragmentation of stool (passing small amounts little and often)
+•	difficulty in differentiating between gas and stool.</t>
+  </si>
+  <si>
+    <t>Offer treatment (such as dietary management, laxatives, anti-bulking agents, anti-diarrhoeal agents, or anti-spasmodic agents) in primary care to people with bowel dysfunction symptoms associated with LARS. Seek advice from secondary care if the treatment is not successful.</t>
+  </si>
+  <si>
+    <t>High MSI or MMR deficiency disease</t>
+  </si>
+  <si>
+    <t>EGFR-expressing, RAS wild-type disease</t>
+  </si>
+  <si>
+    <t>RAS wild-type disease</t>
+  </si>
+  <si>
+    <t>Other systemic anticancer therapy for untreated disease</t>
+  </si>
+  <si>
+    <t>Systemic anticancer therapy for previously treated advanced or metastatic colorectal cancer</t>
+  </si>
+  <si>
+    <t>Other treatment options may also be available for second-line treatment. See the NHS England Cancer Drug Fund list.</t>
+  </si>
+  <si>
+    <t>BRAF V600E mutation-positive disease</t>
+  </si>
+  <si>
+    <t>Other systemic anticancer therapy for previously treated disease</t>
+  </si>
+  <si>
+    <t>1.5.10</t>
+  </si>
+  <si>
+    <t>1.5.11</t>
+  </si>
+  <si>
+    <t>1.5.12</t>
+  </si>
+  <si>
+    <t>1.5.13</t>
+  </si>
+  <si>
+    <t>Option</t>
+  </si>
+  <si>
+    <t>No resection (systemic anticancer therapy only)</t>
+  </si>
+  <si>
+    <t>Consider aspirin, to be taken daily and for a period of more than 2 years, to reduce the risk of colorectal cancer in people with Lynch syndrome. 
+In January 2020 this was an off-label use of aspirin. See NICE's information on prescribing medicines. 
+NICE has produced a patient decision aid to support discussions about taking aspirin.</t>
+  </si>
+  <si>
+    <t>Consider preoperative systemic anticancer therapy for people with cT4 colon cancer.</t>
+  </si>
+  <si>
+    <t>1.4  Molecular biomarkers to guide systemic anticancer therapy</t>
+  </si>
+  <si>
+    <t>Test for RAS and BRAF V600E mutations in all people with metastatic colorectal cancer suitable for systemic anticancer treatment.</t>
+  </si>
+  <si>
+    <t>Systemic anticancer therapy for untreated advanced or metastatic colorectal cancer</t>
+  </si>
+  <si>
+    <t>Consider perioperative systemic anticancer therapy if liver resection is a suitable treatment.</t>
+  </si>
+  <si>
+    <t>Ensure that appropriate specialists discuss possible side effects with people who have had surgery for colorectal cancer, including: 
+•	altered bowel, urinary and sexual function
+•	physical changes, including anal discharge or bleeding.
+If relevant, have a trained stoma professional provide information on the care and management of stomas and on learning to live with a stoma.</t>
+  </si>
+  <si>
+    <t>Consider stenting for people presenting with acute left-sided large bowel obstruction who are going to have treatment  with palliative intent.</t>
+  </si>
+  <si>
+    <t>Offer either stenting or emergency surgery for people presenting with acute left-sided large bowel obstruction if potentially curative treatment is suitable for them.</t>
+  </si>
+  <si>
+    <t>Table 1 Treatment choices for early rectal cancer (cT1-T2, cN0, M0), and implications of each treatment </t>
+  </si>
+  <si>
+    <t>Some of the potential complications shown in the table were identified from the evidence review, others are based on the committee’s expertise and experience .</t>
+  </si>
+  <si>
+    <t>In August 2025, the use of some treatments was off label:
+•	capecitabine in combination with oxaliplatin (though CAPOX is common in UK clinical practice)
+•	capecitabine and FOLFOX as adjuvant treatment in rectal cancer.
+See NICE's information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For people with stage 3 rectal cancer (pT1-4, pN1-2, M0) treated with short-course radiotherapy or no preoperative treatment, offer:
+•	capecitabine in combination with oxaliplatin (CAPOX) for 3 months, or if this is not suitable
+•	either:
+-	oxaliplatin in combination with 5-fluorouracil and folinic acid (FOLFOX) for 3 to 6 months, or 
+-	single-agent fluoropyrimidine (for example, capecitabine) for 6 months. 
+Base the choice on the person’s histopathology (for example pT1-T3 and pN1, and pT4 and/or pN2), performance status, personal preferences, any comorbidities and age. 
+</t>
+  </si>
+  <si>
+    <t>In August 2025, the use of some treatments was off label:
+•	capecitabine in combination with oxaliplatin (though CAPOX is common in UK clinical practice)
+•	capecitabine for 3 months’ duration of adjuvant treatment.
+See NICE's information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>People with an asymptomatic primary tumour</t>
+  </si>
+  <si>
+    <t>Consider surgical resection of the primary tumour for people with incurable metastatic colorectal cancer who are receiving systemic anticancer therapy and have an asymptomatic primary tumour. Discuss the implications of the treatment options with the person before making a shared decision (see table 2).</t>
+  </si>
+  <si>
+    <t>Consider metastasectomy, ablation or stereotactic body radiation therapy for people with lung metastases that are suitable for local treatment, after discussion by a multidisciplinary team that includes a thoracic surgeon and a specialist in non-surgical ablation.</t>
+  </si>
+  <si>
+    <t>Give people information on all treatment options for colorectal cancer available to them, including:
+•	surgery, radiotherapy, systemic anticancer therapy or palliative care
+•	the potential benefits, risks, side effects and implications of treatments, for example, possible effects on bowel and sexual function (see also recommendation 1.6.2 in the section on management of low anterior resection syndrome), quality of life and independence.</t>
+  </si>
+  <si>
+    <t>Consider robotic surgery only within established programmes that have appropriate audited outcomes.</t>
+  </si>
+  <si>
+    <t>Help people prepare for discharge after treatment for colorectal cancer by giving them advice on:
+•	adapting physical activity to maintain their quality of life
+•	diet, including advice on foods that can cause or contribute to bowel problems such as diarrhoea, flatulence, incontinence and difficulty in emptying the bowels
+•	stopping smoking (see the NICE guideline on tobacco: preventing uptake, promoting quitting and treating dependence)
+•	how long their recovery might take 
+•	how, when and where to seek help if side effects become problematic.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Neurotrophic tyrosine receptor kinase (NTRK) fusion-positive solid tumours</t>
+  </si>
+  <si>
+    <t>Offer laparoscopic surgery for rectal cancer.
+Laparoscopic resection is recommended as an alternative to open resection for treating rectal cancer when both techniques are considered suitable. For full details, see the guidance on laparoscopic surgery (TA105, 2006).</t>
+  </si>
+  <si>
+    <t>Consider transanal total mesorectal excision (TME) surgery only in the context of research, in line with NICE's HealthTech guidance on transanal total mesorectal excision for rectal cancer. [amended 2021]</t>
+  </si>
+  <si>
+    <t>Laparoscopic resection is recommended as an alternative to open resection for treating colon cancer when both techniques are considered suitable. For full details, see NICE's technology appraisal guidance on laparoscopic surgery (TA105, 2006)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For people with stage 3 colon cancer (pT1-4, pN1-2, M0), offer:
+•	capecitabine in combination with oxaliplatin (CAPOX) for 3 months, or if this is not suitable
+•	either: 
+-	oxaliplatin in combination with 5-fluorouracil and folinic acid (FOLFOX) for 3 to 6 months, or 
+-	single-agent fluoropyrimidine (for example, capecitabine) for 6 months.
+Capecitabine monotherapy and oxaliplatin in combination with 5-fluorouracil and folinic acid are recommended as options for the adjuvant treatment of stage 3 (Dukes’ C) colon cancer. For full details, see NICE's technology appraisal guidance on capecitabine and oxaliplatin (TA100, 2006).
+Base the choice on the person’s histopathology (for example pT1-T3 and pN1, and pT4 and/or pN2), performance status, personal preferences, any comorbidities and age. 
+</t>
+  </si>
+  <si>
+    <t>Also see NICE's HealthTech guidance on molecular testing strategies for Lynch syndrome in people with colorectal cancer.</t>
+  </si>
+  <si>
+    <t>Nivolumab with ipilimumab is recommended as an option for untreated unresectable or metastatic colorectal cancer with high microsatellite instability (MSI) or mismatch repair (MMR) deficiency. For full details, see NICE's technology appraisal guidance on nivolumab plus ipilimumab (TA1065, 2025)</t>
+  </si>
+  <si>
+    <t>Pembrolizumab is recommended as an option for untreated metastatic colorectal cancer with high MSI or MMR deficiency. It should be stopped after 2 years or earlier if disease progresses. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA709, 2021)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cetuximab is recommended as an option for untreated epidermal growth factor receptor (EGFR)-expressing, RAS wild-type metastatic colorectal cancer in combination with:
+•	5-fluorouracil, folinic acid and oxaliplatin (FOLFOX) or
+•	5-fluorouracil, folinic acid and irinotecan (FOLFIRI).
+For full details, see NICE's technology appraisal guidance on cetuximab (TA439, 2017).  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Panitumumab is recommended as an option for untreated RAS wild-type metastatic colorectal cancer in combination with:
+•	FOLFOX or
+•	FOLFIRI.
+For full details, see NICE's technology appraisal guidance on panitumumab (TA439, 2017). </t>
+  </si>
+  <si>
+    <t>Bevacizumab (originator and biosimilars) with fluoropyrimidine-based chemotherapy is recommended as an option for untreated metastatic colorectal cancer when targeted treatments or immunotherapy are unsuitable, and chemotherapy would otherwise be offered. For full details, see NICE’s technology appraisal guidance on bevacizumab (TA1136, 2026).</t>
+  </si>
+  <si>
+    <t>Capecitabine is recommended as an option for untreated metastatic colorectal cancer. For full details, see NICE's technology appraisal guidance on capecitabine (TA61, 2003).</t>
+  </si>
+  <si>
+    <t>Nivolumab with ipilimumab is recommended as an option for treating metastatic colorectal cancer with high MSI or MMR deficiency after fluoropyrimidine-based combination chemotherapy. For full details, see NICE's technology appraisal guidance on nivolumab with ipilimumab (TA716, 2021).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pembrolizumab is recommended as an option for treating unresectable or metastatic colorectal cancer with high MSI or MMR deficiency after fluoropyrimidine-based combination chemotherapy, only if nivolumab with ipilimumab cannot be used. It should be stopped at 2 years of uninterrupted treatment, or earlier if the cancer progresses. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA914, 2023). </t>
+  </si>
+  <si>
+    <t>Encorafenib with cetuximab is recommended as an option for treating BRAF V600E mutation-positive metastatic colorectal cancer after previous systemic treatment. For full details, see NICE's technology appraisal guidance on encorafenib plus cetuximab (TA668, 2021).</t>
+  </si>
+  <si>
+    <t>Bevacizumab (originator and biosimilars) with fluoropyrimidine-based chemotherapy is recommended as an option for second-line treatment of metastatic colorectal cancer when targeted treatments or immunotherapy are unsuitable, and chemotherapy would otherwise be offered. For full details, see NICE’s technology appraisal guidance on bevacizumab (TA1136, 2026).</t>
+  </si>
+  <si>
+    <t>For medicines recommended as options for metastatic colorectal cancer previously treated with fluoropyrimidine-based chemotherapy, anti-vascular endothelial growth factor (VEGF) therapy or anti-EGFR therapy, see NICE's technology appraisal  guidance on:
+•	trifluridine–tipiracil with bevacizumab, after 2 systemic treatments (TA1008, 2024)
+•	fruquintinib, after 2 systemic treatments, if trifluridine–tipiracil with bevacizumab is not suitable (TA1079, 2025)
+•	regorafenib (TA866, 2023)
+•	trifluridine–tipiracil (TA405, 2016).</t>
+  </si>
+  <si>
+    <t>For medicines not recommended for previously treated metastatic colorectal cancer, see NICE's technology appraisal guidance on:
+•	aflibercept in combination with irinotecan and fluorouracil-based therapy after oxaliplatin-based chemotherapy (TA307, 2014)
+•	cetuximab monotherapy or combination chemotherapy and panitumumab monotherapy after first-line chemotherapy (TA242, 2012).</t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE's technology appraisal guidance on larotrectinib (TA630, 2020).</t>
+  </si>
+  <si>
+    <t>Do not offer selective internal radiation therapy (SIRT) as first-line treatment for people with colorectal liver metastases that are unsuitable for local treatment. See NICE's HealthTech guidance on selective internal radiation therapy for unresectable colorectal metastases in the liver, which recommends that SIRT should only be offered:
+•	with special arrangements for clinical governance, consent, and audit or research to people who are chemotherapy intolerant or who have liver metastases that are refractory to chemotherapy
+•	in the context of research to people who can have chemotherapy.</t>
+  </si>
+  <si>
+    <t>1.5.21</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">For people with colorectal cancer metastases limited to the peritoneum:
 •	offer systemic anti-cancer therapy, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	within a multidisciplinary team, discuss referral to a nationally commissioned specialist centre to consider cytoreductive surgery and hyperthermic intraperitoneal chemotherapy (HIPEC).
-See also NICE’s interventional procedures guidance on cytoreductive surgery with HIPEC for peritoneal carcinomatosis.</t>
+See also NICE’s HealthTech guidance on cytoreductive surgery with HIPEC for peritoneal carcinomatosis.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>1.6  Ongoing care and support</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2025. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>Subject to Notice of rights.</t>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
-  </si>
-[...261 lines deleted...]
-    <t>Larotrectinib is recommended as an option in NICE technology appraisal guidance through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see the guidance on larotrectinib (TA630, May 2020).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Lato"/>
@@ -2641,2291 +2653,2286 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng151" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng151/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{661F319B-2842-4979-BA1D-AA94C1F1C614}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.44140625" style="8" customWidth="1"/>
     <col min="2" max="6" width="11.6640625" style="8"/>
     <col min="7" max="7" width="6.5546875" style="8" customWidth="1"/>
     <col min="8" max="16384" width="11.6640625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="6"/>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="7"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G2" s="9"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G3" s="9"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G4" s="9"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G5" s="9"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G6" s="9"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G7" s="9"/>
     </row>
-    <row r="8" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="10"/>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="9"/>
     </row>
-    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="26" t="s">
         <v>120</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="9"/>
     </row>
-    <row r="10" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="9"/>
     </row>
-    <row r="11" spans="1:7" ht="37.799999999999997" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="15"/>
     </row>
-    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="15"/>
     </row>
-    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17"/>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="18"/>
     </row>
-    <row r="14" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="21"/>
     </row>
-    <row r="15" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="21"/>
     </row>
-    <row r="16" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
       <c r="B16" s="22"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="22"/>
       <c r="F16" s="22"/>
       <c r="G16" s="21"/>
     </row>
-    <row r="17" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A17" s="22"/>
       <c r="B17" s="22"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="22"/>
       <c r="F17" s="22"/>
       <c r="G17" s="21"/>
     </row>
-    <row r="18" spans="1:7" ht="34.200000000000003" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A18" s="22"/>
       <c r="B18" s="22"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="22"/>
       <c r="F18" s="22"/>
       <c r="G18" s="21"/>
     </row>
-    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="23"/>
       <c r="G19" s="9"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G20" s="9"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G21" s="9"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="24"/>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="25"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFA2BDC1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A18" sqref="A18"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="95.44140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4" ht="73.349999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="68" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
     </row>
-    <row r="2" spans="1:4" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
         <v>138</v>
       </c>
       <c r="B2" s="62"/>
       <c r="C2" s="5"/>
     </row>
-    <row r="3" spans="1:4" ht="66.900000000000006" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:4" ht="66.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="28"/>
     </row>
     <row r="4" spans="1:4" s="71" customFormat="1" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="69" t="s">
         <v>137</v>
       </c>
       <c r="B4" s="70"/>
     </row>
-    <row r="5" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="28"/>
     </row>
-    <row r="6" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="27"/>
       <c r="B6" s="28"/>
     </row>
-    <row r="7" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="64" t="s">
         <v>133</v>
       </c>
       <c r="B7" s="28"/>
     </row>
-    <row r="8" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="65"/>
       <c r="B8" s="28"/>
       <c r="D8" s="3"/>
     </row>
-    <row r="9" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="27"/>
       <c r="B9" s="28"/>
     </row>
-    <row r="10" spans="1:4" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:4" ht="71.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="28"/>
     </row>
-    <row r="11" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="27"/>
       <c r="B11" s="28"/>
     </row>
-    <row r="12" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="28"/>
     </row>
-    <row r="13" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="27"/>
       <c r="B13" s="28"/>
     </row>
-    <row r="14" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>134</v>
       </c>
       <c r="B14" s="28"/>
     </row>
-    <row r="15" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="27"/>
       <c r="B15" s="28"/>
     </row>
-    <row r="16" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="63" t="s">
         <v>135</v>
       </c>
       <c r="B16" s="28"/>
     </row>
-    <row r="17" spans="1:2" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="28"/>
       <c r="B17" s="28"/>
     </row>
-    <row r="18" spans="1:2" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:2" ht="90" x14ac:dyDescent="0.25">
       <c r="A18" s="67" t="s">
-        <v>141</v>
+        <v>213</v>
       </c>
       <c r="B18" s="28"/>
     </row>
-    <row r="19" spans="1:2" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="28"/>
       <c r="B19" s="28"/>
     </row>
-    <row r="20" spans="1:2" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="28"/>
       <c r="B20" s="28"/>
     </row>
-    <row r="21" spans="1:2" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="28"/>
       <c r="B21" s="28"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with colorectal cancer (update) (NICE clinical guideline NG151)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A18" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF233746"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J101"/>
+  <dimension ref="A1:J102"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.88671875" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.44140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="59.5546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="55" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.44140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="22" style="2" customWidth="1"/>
     <col min="11" max="11" width="49.44140625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
     </row>
-    <row r="3" spans="1:10" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:10" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="30">
-        <f>SUMPRODUCT(COUNTIF(C10:C101,{"Yes","Partial"}))</f>
+        <f>SUMPRODUCT(COUNTIF(C10:C102,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
     </row>
-    <row r="4" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="27"/>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="31" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="30">
-        <f>COUNTIF(E10:E101,"Yes")</f>
+        <f>COUNTIF(E10:E102,"Yes")</f>
         <v>0</v>
       </c>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
     </row>
-    <row r="5" spans="1:10" s="28" customFormat="1" ht="19.2" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:10" s="28" customFormat="1" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="27"/>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="32" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="33">
-        <f>COUNTIF(E10:E101,"Partial")</f>
+        <f>COUNTIF(E10:E102,"Partial")</f>
         <v>0</v>
       </c>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
     </row>
-    <row r="6" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="27"/>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="35" t="str">
         <f>IF(ISERROR(E4/E3),"",E4/E3)</f>
         <v/>
       </c>
       <c r="F6" s="27"/>
       <c r="G6" s="27"/>
       <c r="H6" s="27"/>
       <c r="I6" s="27"/>
       <c r="J6" s="27"/>
     </row>
-    <row r="7" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="27"/>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="36" t="str">
         <f>IF(ISERROR(E5/E3),"",E5/E3)</f>
         <v/>
       </c>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
     </row>
-    <row r="8" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="27"/>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
     </row>
     <row r="9" spans="1:10" s="77" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="76" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="75" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="75" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="75" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="75" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="75" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="75" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="75" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="75" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="28" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:10" s="28" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="46" t="s">
         <v>121</v>
       </c>
       <c r="B10" s="38"/>
       <c r="C10" s="38"/>
       <c r="D10" s="38"/>
       <c r="E10" s="38"/>
       <c r="F10" s="38"/>
       <c r="G10" s="38"/>
       <c r="H10" s="39"/>
       <c r="I10" s="39"/>
       <c r="J10" s="40"/>
     </row>
-    <row r="11" spans="1:10" s="28" customFormat="1" ht="167.4" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:10" s="28" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A11" s="41" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="44"/>
       <c r="J11" s="43"/>
     </row>
-    <row r="12" spans="1:10" s="50" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:10" s="50" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A12" s="46" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="48"/>
       <c r="I12" s="48"/>
       <c r="J12" s="49"/>
     </row>
-    <row r="13" spans="1:10" s="28" customFormat="1" ht="189" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:10" s="28" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A13" s="41" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="44"/>
       <c r="J13" s="43"/>
     </row>
-    <row r="14" spans="1:10" s="28" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:10" s="28" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A14" s="41" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="44"/>
       <c r="J14" s="43"/>
     </row>
-    <row r="15" spans="1:10" s="28" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" s="28" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A15" s="41" t="s">
         <v>75</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="44"/>
       <c r="J15" s="43"/>
     </row>
-    <row r="16" spans="1:10" s="28" customFormat="1" ht="174" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:10" s="28" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A16" s="41" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="44"/>
       <c r="J16" s="43"/>
     </row>
-    <row r="17" spans="1:10" s="28" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:10" s="28" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A17" s="41" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="44"/>
       <c r="J17" s="43"/>
     </row>
-    <row r="18" spans="1:10" s="28" customFormat="1" ht="152.1" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:10" s="28" customFormat="1" ht="152.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="41" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="43"/>
       <c r="D18" s="43"/>
       <c r="E18" s="43"/>
       <c r="F18" s="43"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="44"/>
       <c r="J18" s="43"/>
     </row>
-    <row r="19" spans="1:10" s="28" customFormat="1" ht="210.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:10" s="28" customFormat="1" ht="210.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="41" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="45"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="44"/>
       <c r="J19" s="43"/>
     </row>
-    <row r="20" spans="1:10" s="28" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="20" spans="1:10" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A20" s="46" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="39"/>
       <c r="I20" s="39"/>
       <c r="J20" s="40"/>
     </row>
-    <row r="21" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="37" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B21" s="38"/>
       <c r="C21" s="38"/>
       <c r="D21" s="38"/>
       <c r="E21" s="38"/>
       <c r="F21" s="38"/>
       <c r="G21" s="38"/>
       <c r="H21" s="39"/>
       <c r="I21" s="39"/>
       <c r="J21" s="40"/>
     </row>
-    <row r="22" spans="1:10" s="28" customFormat="1" ht="58.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="41" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="45"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="44"/>
       <c r="J22" s="43"/>
     </row>
-    <row r="23" spans="1:10" s="28" customFormat="1" ht="73.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:10" s="28" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="41" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="45"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="44"/>
       <c r="J23" s="43"/>
     </row>
-    <row r="24" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="38"/>
       <c r="C24" s="38"/>
       <c r="D24" s="38"/>
       <c r="E24" s="38"/>
       <c r="F24" s="38"/>
       <c r="G24" s="38"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="40"/>
     </row>
-    <row r="25" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="38"/>
       <c r="C25" s="38"/>
       <c r="D25" s="38"/>
       <c r="E25" s="38"/>
       <c r="F25" s="38"/>
       <c r="G25" s="38"/>
       <c r="H25" s="39"/>
       <c r="I25" s="39"/>
       <c r="J25" s="40"/>
     </row>
-    <row r="26" spans="1:10" s="28" customFormat="1" ht="73.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:10" s="28" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="41" t="s">
         <v>125</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="45"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="44"/>
       <c r="J26" s="43"/>
     </row>
-    <row r="27" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="38"/>
       <c r="D27" s="38"/>
       <c r="E27" s="38"/>
       <c r="F27" s="38"/>
       <c r="G27" s="38"/>
       <c r="H27" s="39"/>
       <c r="I27" s="39"/>
       <c r="J27" s="40"/>
     </row>
-    <row r="28" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="41" t="s">
         <v>78</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="44"/>
       <c r="J28" s="43"/>
     </row>
-    <row r="29" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="41" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="44"/>
       <c r="J29" s="43"/>
     </row>
-    <row r="30" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="38"/>
       <c r="C30" s="38"/>
       <c r="D30" s="38"/>
       <c r="E30" s="38"/>
       <c r="F30" s="38"/>
       <c r="G30" s="38"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="40"/>
     </row>
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="41" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="44"/>
       <c r="J31" s="43"/>
     </row>
-    <row r="32" spans="1:10" s="28" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:10" s="28" customFormat="1" ht="112.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="41" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="44"/>
       <c r="J32" s="43"/>
     </row>
-    <row r="33" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="38"/>
       <c r="E33" s="38"/>
       <c r="F33" s="38"/>
       <c r="G33" s="38"/>
       <c r="H33" s="39"/>
       <c r="I33" s="39"/>
       <c r="J33" s="40"/>
     </row>
-    <row r="34" spans="1:10" s="28" customFormat="1" ht="118.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A34" s="41" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B34" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="43"/>
       <c r="D34" s="43"/>
       <c r="E34" s="43"/>
       <c r="F34" s="43"/>
       <c r="G34" s="43"/>
       <c r="H34" s="43"/>
       <c r="I34" s="44"/>
       <c r="J34" s="43"/>
     </row>
-    <row r="35" spans="1:10" s="28" customFormat="1" ht="76.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:10" s="28" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="41" t="s">
         <v>82</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="43"/>
       <c r="D35" s="43"/>
       <c r="E35" s="43"/>
       <c r="F35" s="43"/>
       <c r="G35" s="43"/>
       <c r="H35" s="43"/>
       <c r="I35" s="44"/>
       <c r="J35" s="43"/>
     </row>
-    <row r="36" spans="1:10" s="28" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:10" s="28" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="41" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="43"/>
       <c r="D36" s="43"/>
       <c r="E36" s="43"/>
       <c r="F36" s="43"/>
       <c r="G36" s="43"/>
       <c r="H36" s="43"/>
       <c r="I36" s="44"/>
       <c r="J36" s="43"/>
     </row>
-    <row r="37" spans="1:10" s="28" customFormat="1" ht="99.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:10" s="28" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A37" s="41" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="43"/>
       <c r="D37" s="43"/>
       <c r="E37" s="43"/>
       <c r="F37" s="43"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="44"/>
       <c r="J37" s="43"/>
     </row>
-    <row r="38" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
       <c r="H38" s="39"/>
       <c r="I38" s="39"/>
       <c r="J38" s="40"/>
     </row>
-    <row r="39" spans="1:10" s="28" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:10" s="28" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="41" t="s">
         <v>83</v>
       </c>
       <c r="B39" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C39" s="43"/>
       <c r="D39" s="43"/>
       <c r="E39" s="43"/>
       <c r="F39" s="43"/>
       <c r="G39" s="43"/>
       <c r="H39" s="43"/>
       <c r="I39" s="44"/>
       <c r="J39" s="43"/>
     </row>
-    <row r="40" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="38"/>
       <c r="C40" s="38"/>
       <c r="D40" s="38"/>
       <c r="E40" s="38"/>
       <c r="F40" s="38"/>
       <c r="G40" s="38"/>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="40"/>
     </row>
-    <row r="41" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A41" s="41" t="s">
         <v>126</v>
       </c>
       <c r="B41" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="43"/>
       <c r="D41" s="43"/>
       <c r="E41" s="43"/>
       <c r="F41" s="43"/>
       <c r="G41" s="43"/>
       <c r="H41" s="43"/>
       <c r="I41" s="44"/>
       <c r="J41" s="43"/>
     </row>
-    <row r="42" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A42" s="41" t="s">
         <v>127</v>
       </c>
       <c r="B42" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="43"/>
       <c r="D42" s="43"/>
       <c r="E42" s="43"/>
       <c r="F42" s="43"/>
       <c r="G42" s="43"/>
       <c r="H42" s="43"/>
       <c r="I42" s="44"/>
       <c r="J42" s="43"/>
     </row>
-    <row r="43" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="37" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B43" s="38"/>
       <c r="C43" s="105"/>
       <c r="D43" s="38"/>
       <c r="E43" s="105"/>
       <c r="F43" s="38"/>
       <c r="G43" s="105"/>
       <c r="H43" s="106"/>
       <c r="I43" s="106"/>
       <c r="J43" s="103"/>
     </row>
-    <row r="44" spans="1:10" s="28" customFormat="1" ht="286.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:10" s="28" customFormat="1" ht="237" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="93" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B44" s="104"/>
       <c r="C44" s="94"/>
       <c r="D44" s="108"/>
       <c r="E44" s="94"/>
       <c r="F44" s="108"/>
       <c r="G44" s="94"/>
       <c r="H44" s="94"/>
       <c r="I44" s="95"/>
       <c r="J44" s="94"/>
     </row>
-    <row r="45" spans="1:10" s="28" customFormat="1" ht="153" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:10" s="28" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A45" s="100" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="B45" s="107" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="101"/>
       <c r="D45" s="109"/>
       <c r="E45" s="101"/>
       <c r="F45" s="109"/>
       <c r="G45" s="101"/>
       <c r="H45" s="101"/>
       <c r="I45" s="102"/>
       <c r="J45" s="101"/>
     </row>
-    <row r="46" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="96" t="s">
         <v>29</v>
       </c>
       <c r="B46" s="97"/>
       <c r="C46" s="97"/>
       <c r="D46" s="97"/>
       <c r="E46" s="97"/>
       <c r="F46" s="97"/>
       <c r="G46" s="97"/>
       <c r="H46" s="98"/>
       <c r="I46" s="98"/>
       <c r="J46" s="99"/>
     </row>
-    <row r="47" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="38"/>
       <c r="C47" s="38"/>
       <c r="D47" s="38"/>
       <c r="E47" s="38"/>
       <c r="F47" s="38"/>
       <c r="G47" s="38"/>
       <c r="H47" s="39"/>
       <c r="I47" s="39"/>
       <c r="J47" s="40"/>
     </row>
-    <row r="48" spans="1:10" s="28" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:10" s="28" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="41" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B48" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="43"/>
       <c r="D48" s="43"/>
       <c r="E48" s="43"/>
       <c r="F48" s="43"/>
       <c r="G48" s="43"/>
       <c r="H48" s="43"/>
       <c r="I48" s="44"/>
       <c r="J48" s="43"/>
     </row>
-    <row r="49" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="37" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B49" s="38"/>
       <c r="C49" s="38"/>
       <c r="D49" s="38"/>
       <c r="E49" s="38"/>
       <c r="F49" s="38"/>
       <c r="G49" s="38"/>
       <c r="H49" s="39"/>
       <c r="I49" s="39"/>
       <c r="J49" s="40"/>
     </row>
-    <row r="50" spans="1:10" s="28" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A50" s="41" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="B50" s="42" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C50" s="43"/>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
       <c r="G50" s="43"/>
       <c r="H50" s="43"/>
       <c r="I50" s="44"/>
       <c r="J50" s="43"/>
     </row>
-    <row r="51" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A51" s="37" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B51" s="38"/>
       <c r="C51" s="38"/>
       <c r="D51" s="38"/>
       <c r="E51" s="38"/>
       <c r="F51" s="38"/>
       <c r="G51" s="38"/>
       <c r="H51" s="39"/>
       <c r="I51" s="39"/>
       <c r="J51" s="40"/>
     </row>
-    <row r="52" spans="1:10" s="28" customFormat="1" ht="409.6" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:10" s="28" customFormat="1" ht="327" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="93" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B52" s="94"/>
       <c r="C52" s="94"/>
       <c r="D52" s="94"/>
       <c r="E52" s="94"/>
       <c r="F52" s="94"/>
       <c r="G52" s="94"/>
       <c r="H52" s="94"/>
       <c r="I52" s="95"/>
       <c r="J52" s="94"/>
     </row>
-    <row r="53" spans="1:10" s="28" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:10" s="28" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A53" s="100" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B53" s="101" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C53" s="101"/>
       <c r="D53" s="101"/>
       <c r="E53" s="101"/>
       <c r="F53" s="101"/>
       <c r="G53" s="101"/>
       <c r="H53" s="101"/>
       <c r="I53" s="102"/>
       <c r="J53" s="101"/>
     </row>
-    <row r="54" spans="1:10" s="28" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:10" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A54" s="110" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B54" s="97"/>
       <c r="C54" s="97"/>
       <c r="D54" s="97"/>
       <c r="E54" s="97"/>
       <c r="F54" s="97"/>
       <c r="G54" s="97"/>
       <c r="H54" s="98"/>
       <c r="I54" s="98"/>
       <c r="J54" s="99"/>
     </row>
-    <row r="55" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="78" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="B55" s="111"/>
       <c r="C55" s="112"/>
       <c r="D55" s="112"/>
       <c r="E55" s="112"/>
       <c r="F55" s="112"/>
       <c r="G55" s="112"/>
       <c r="H55" s="112"/>
       <c r="I55" s="113"/>
       <c r="J55" s="112"/>
     </row>
-    <row r="56" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="41" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B56" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="43"/>
       <c r="D56" s="43"/>
       <c r="E56" s="43"/>
       <c r="F56" s="43"/>
       <c r="G56" s="43"/>
       <c r="H56" s="43"/>
       <c r="I56" s="44"/>
       <c r="J56" s="43"/>
     </row>
-    <row r="57" spans="1:10" s="28" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="57" spans="1:10" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A57" s="46" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B57" s="38"/>
       <c r="C57" s="38"/>
       <c r="D57" s="38"/>
       <c r="E57" s="38"/>
       <c r="F57" s="38"/>
       <c r="G57" s="38"/>
       <c r="H57" s="39"/>
       <c r="I57" s="39"/>
       <c r="J57" s="40"/>
     </row>
-    <row r="58" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="37" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B58" s="38"/>
       <c r="C58" s="38"/>
       <c r="D58" s="38"/>
       <c r="E58" s="38"/>
       <c r="F58" s="38"/>
       <c r="G58" s="38"/>
       <c r="H58" s="39"/>
       <c r="I58" s="39"/>
       <c r="J58" s="40"/>
     </row>
-    <row r="59" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="37" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B59" s="38"/>
       <c r="C59" s="38"/>
       <c r="D59" s="38"/>
       <c r="E59" s="38"/>
       <c r="F59" s="38"/>
       <c r="G59" s="38"/>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
       <c r="J59" s="40"/>
     </row>
-    <row r="60" spans="1:10" s="28" customFormat="1" ht="121.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A60" s="41" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B60" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C60" s="43"/>
       <c r="D60" s="43"/>
       <c r="E60" s="43"/>
       <c r="F60" s="43"/>
       <c r="G60" s="43"/>
       <c r="H60" s="43"/>
       <c r="I60" s="44"/>
       <c r="J60" s="43"/>
     </row>
-    <row r="61" spans="1:10" s="28" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A61" s="41" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B61" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C61" s="43"/>
       <c r="D61" s="43"/>
       <c r="E61" s="43"/>
       <c r="F61" s="43"/>
       <c r="G61" s="43"/>
       <c r="H61" s="43"/>
       <c r="I61" s="44"/>
       <c r="J61" s="43"/>
     </row>
-    <row r="62" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="37" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B62" s="38"/>
       <c r="C62" s="38"/>
       <c r="D62" s="38"/>
       <c r="E62" s="38"/>
       <c r="F62" s="38"/>
       <c r="G62" s="38"/>
       <c r="H62" s="39"/>
       <c r="I62" s="39"/>
       <c r="J62" s="40"/>
     </row>
-    <row r="63" spans="1:10" s="28" customFormat="1" ht="189" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:10" s="28" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A63" s="41" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B63" s="42" t="s">
         <v>63</v>
       </c>
       <c r="C63" s="43"/>
       <c r="D63" s="43"/>
       <c r="E63" s="43"/>
       <c r="F63" s="43"/>
       <c r="G63" s="43"/>
       <c r="H63" s="43"/>
       <c r="I63" s="44"/>
       <c r="J63" s="43"/>
     </row>
-    <row r="64" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="37" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B64" s="38"/>
       <c r="C64" s="38"/>
       <c r="D64" s="38"/>
       <c r="E64" s="38"/>
       <c r="F64" s="38"/>
       <c r="G64" s="38"/>
       <c r="H64" s="39"/>
       <c r="I64" s="39"/>
       <c r="J64" s="40"/>
     </row>
-    <row r="65" spans="1:10" s="28" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:10" s="28" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A65" s="41" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C65" s="43"/>
       <c r="D65" s="43"/>
       <c r="E65" s="43"/>
       <c r="F65" s="43"/>
       <c r="G65" s="43"/>
       <c r="H65" s="43"/>
       <c r="I65" s="44"/>
       <c r="J65" s="43"/>
     </row>
-    <row r="66" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="37" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B66" s="38"/>
       <c r="C66" s="38"/>
       <c r="D66" s="38"/>
       <c r="E66" s="38"/>
       <c r="F66" s="38"/>
       <c r="G66" s="38"/>
       <c r="H66" s="39"/>
       <c r="I66" s="39"/>
       <c r="J66" s="40"/>
     </row>
-    <row r="67" spans="1:10" s="28" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:10" s="28" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A67" s="41" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B67" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="43"/>
       <c r="D67" s="43"/>
       <c r="E67" s="43"/>
       <c r="F67" s="43"/>
       <c r="G67" s="43"/>
       <c r="H67" s="43"/>
       <c r="I67" s="44"/>
       <c r="J67" s="43"/>
     </row>
-    <row r="68" spans="1:10" s="28" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:10" s="28" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A68" s="41" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B68" s="42" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="43"/>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="43"/>
       <c r="G68" s="43"/>
       <c r="H68" s="43"/>
       <c r="I68" s="44"/>
       <c r="J68" s="43"/>
     </row>
-    <row r="69" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A69" s="37" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B69" s="38"/>
       <c r="C69" s="38"/>
       <c r="D69" s="38"/>
       <c r="E69" s="38"/>
       <c r="F69" s="38"/>
       <c r="G69" s="38"/>
       <c r="H69" s="39"/>
       <c r="I69" s="39"/>
       <c r="J69" s="40"/>
     </row>
-    <row r="70" spans="1:10" s="28" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="78" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B70" s="111"/>
       <c r="C70" s="112"/>
       <c r="D70" s="112"/>
       <c r="E70" s="112"/>
       <c r="F70" s="112"/>
       <c r="G70" s="112"/>
       <c r="H70" s="112"/>
       <c r="I70" s="113"/>
       <c r="J70" s="112"/>
     </row>
-    <row r="71" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="37" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B71" s="38"/>
       <c r="C71" s="38"/>
       <c r="D71" s="38"/>
       <c r="E71" s="38"/>
       <c r="F71" s="38"/>
       <c r="G71" s="38"/>
       <c r="H71" s="39"/>
       <c r="I71" s="39"/>
       <c r="J71" s="40"/>
     </row>
-    <row r="72" spans="1:10" s="28" customFormat="1" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A72" s="41" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B72" s="42" t="s">
         <v>67</v>
       </c>
       <c r="C72" s="43"/>
       <c r="D72" s="43"/>
       <c r="E72" s="43"/>
       <c r="F72" s="43"/>
       <c r="G72" s="43"/>
       <c r="H72" s="43"/>
       <c r="I72" s="44"/>
       <c r="J72" s="43"/>
     </row>
-    <row r="73" spans="1:10" s="28" customFormat="1" ht="167.4" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:10" s="28" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A73" s="41" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B73" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C73" s="43"/>
       <c r="D73" s="43"/>
       <c r="E73" s="43"/>
       <c r="F73" s="43"/>
       <c r="G73" s="43"/>
       <c r="H73" s="43"/>
       <c r="I73" s="44"/>
       <c r="J73" s="43"/>
     </row>
-    <row r="74" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="37" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B74" s="38"/>
       <c r="C74" s="38"/>
       <c r="D74" s="38"/>
       <c r="E74" s="38"/>
       <c r="F74" s="38"/>
       <c r="G74" s="38"/>
       <c r="H74" s="39"/>
       <c r="I74" s="39"/>
       <c r="J74" s="40"/>
     </row>
-    <row r="75" spans="1:10" s="28" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A75" s="41" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B75" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C75" s="43"/>
       <c r="D75" s="43"/>
       <c r="E75" s="43"/>
       <c r="F75" s="43"/>
       <c r="G75" s="43"/>
       <c r="H75" s="43"/>
       <c r="I75" s="44"/>
       <c r="J75" s="43"/>
     </row>
-    <row r="76" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="37" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B76" s="38"/>
       <c r="C76" s="38"/>
       <c r="D76" s="38"/>
       <c r="E76" s="38"/>
       <c r="F76" s="38"/>
       <c r="G76" s="38"/>
       <c r="H76" s="39"/>
       <c r="I76" s="39"/>
       <c r="J76" s="40"/>
     </row>
-    <row r="77" spans="1:10" s="28" customFormat="1" ht="241.8" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:10" s="28" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A77" s="41" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B77" s="42" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C77" s="43"/>
       <c r="D77" s="43"/>
       <c r="E77" s="43"/>
       <c r="F77" s="43"/>
       <c r="G77" s="43"/>
       <c r="H77" s="43"/>
       <c r="I77" s="44"/>
       <c r="J77" s="43"/>
     </row>
-    <row r="78" spans="1:10" s="28" customFormat="1" ht="204.6" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:10" s="28" customFormat="1" ht="195" x14ac:dyDescent="0.25">
       <c r="A78" s="41" t="s">
         <v>207</v>
       </c>
       <c r="B78" s="42" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C78" s="43"/>
       <c r="D78" s="43"/>
       <c r="E78" s="43"/>
       <c r="F78" s="43"/>
       <c r="G78" s="43"/>
       <c r="H78" s="43"/>
       <c r="I78" s="44"/>
       <c r="J78" s="43"/>
     </row>
-    <row r="79" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...60 lines deleted...]
-      <c r="A83" s="37" t="s">
+    <row r="79" spans="1:10" s="28" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A79" s="41" t="s">
+        <v>208</v>
+      </c>
+      <c r="B79" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="C79" s="43"/>
+      <c r="D79" s="43"/>
+      <c r="E79" s="43"/>
+      <c r="F79" s="43"/>
+      <c r="G79" s="43"/>
+      <c r="H79" s="43"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="43"/>
+    </row>
+    <row r="80" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="37" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="38"/>
+      <c r="C80" s="38"/>
+      <c r="D80" s="38"/>
+      <c r="E80" s="38"/>
+      <c r="F80" s="38"/>
+      <c r="G80" s="38"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="40"/>
+    </row>
+    <row r="81" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A81" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B81" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="C81" s="43"/>
+      <c r="D81" s="43"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="43"/>
+      <c r="G81" s="43"/>
+      <c r="H81" s="43"/>
+      <c r="I81" s="44"/>
+      <c r="J81" s="43"/>
+    </row>
+    <row r="82" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="B82" s="38"/>
+      <c r="C82" s="38"/>
+      <c r="D82" s="38"/>
+      <c r="E82" s="38"/>
+      <c r="F82" s="38"/>
+      <c r="G82" s="38"/>
+      <c r="H82" s="39"/>
+      <c r="I82" s="39"/>
+      <c r="J82" s="40"/>
+    </row>
+    <row r="83" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A83" s="41" t="s">
+        <v>185</v>
+      </c>
+      <c r="B83" s="42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C83" s="43"/>
+      <c r="D83" s="43"/>
+      <c r="E83" s="43"/>
+      <c r="F83" s="43"/>
+      <c r="G83" s="43"/>
+      <c r="H83" s="43"/>
+      <c r="I83" s="44"/>
+      <c r="J83" s="43"/>
+    </row>
+    <row r="84" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="B83" s="38"/>
-[...10 lines deleted...]
-      <c r="A84" s="41" t="s">
+      <c r="B84" s="38"/>
+      <c r="C84" s="38"/>
+      <c r="D84" s="38"/>
+      <c r="E84" s="38"/>
+      <c r="F84" s="38"/>
+      <c r="G84" s="38"/>
+      <c r="H84" s="39"/>
+      <c r="I84" s="39"/>
+      <c r="J84" s="40"/>
+    </row>
+    <row r="85" spans="1:10" s="28" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A85" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="B84" s="42" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="B85" s="42" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C85" s="43"/>
       <c r="D85" s="43"/>
       <c r="E85" s="43"/>
       <c r="F85" s="43"/>
       <c r="G85" s="43"/>
       <c r="H85" s="43"/>
       <c r="I85" s="44"/>
       <c r="J85" s="43"/>
     </row>
-    <row r="86" spans="1:10" s="28" customFormat="1" ht="79.8" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:10" s="28" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="41" t="s">
-        <v>85</v>
+        <v>175</v>
       </c>
       <c r="B86" s="42" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C86" s="43"/>
       <c r="D86" s="43"/>
       <c r="E86" s="43"/>
       <c r="F86" s="43"/>
       <c r="G86" s="43"/>
       <c r="H86" s="43"/>
       <c r="I86" s="44"/>
       <c r="J86" s="43"/>
     </row>
-    <row r="87" spans="1:10" s="28" customFormat="1" ht="260.39999999999998" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:10" s="28" customFormat="1" ht="79.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="41" t="s">
-        <v>155</v>
+        <v>85</v>
       </c>
       <c r="B87" s="42" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C87" s="43"/>
       <c r="D87" s="43"/>
       <c r="E87" s="43"/>
       <c r="F87" s="43"/>
       <c r="G87" s="43"/>
       <c r="H87" s="43"/>
       <c r="I87" s="44"/>
       <c r="J87" s="43"/>
     </row>
-    <row r="88" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-      <c r="A88" s="37" t="s">
+    <row r="88" spans="1:10" s="28" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A88" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="43"/>
+      <c r="D88" s="43"/>
+      <c r="E88" s="43"/>
+      <c r="F88" s="43"/>
+      <c r="G88" s="43"/>
+      <c r="H88" s="43"/>
+      <c r="I88" s="44"/>
+      <c r="J88" s="43"/>
+    </row>
+    <row r="89" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="B88" s="38"/>
-[...25 lines deleted...]
-    <row r="90" spans="1:10" s="28" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+      <c r="B89" s="38"/>
+      <c r="C89" s="38"/>
+      <c r="D89" s="38"/>
+      <c r="E89" s="38"/>
+      <c r="F89" s="38"/>
+      <c r="G89" s="38"/>
+      <c r="H89" s="39"/>
+      <c r="I89" s="39"/>
+      <c r="J89" s="40"/>
+    </row>
+    <row r="90" spans="1:10" s="28" customFormat="1" ht="78.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="41" t="s">
-        <v>86</v>
+        <v>186</v>
       </c>
       <c r="B90" s="42" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C90" s="43"/>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="44"/>
       <c r="J90" s="43"/>
     </row>
-    <row r="91" spans="1:10" s="28" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-      <c r="A91" s="37" t="s">
+    <row r="91" spans="1:10" s="28" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A91" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="B91" s="42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C91" s="43"/>
+      <c r="D91" s="43"/>
+      <c r="E91" s="43"/>
+      <c r="F91" s="43"/>
+      <c r="G91" s="43"/>
+      <c r="H91" s="43"/>
+      <c r="I91" s="44"/>
+      <c r="J91" s="43"/>
+    </row>
+    <row r="92" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B91" s="38"/>
-[...10 lines deleted...]
-      <c r="A92" s="41" t="s">
+      <c r="B92" s="38"/>
+      <c r="C92" s="38"/>
+      <c r="D92" s="38"/>
+      <c r="E92" s="38"/>
+      <c r="F92" s="38"/>
+      <c r="G92" s="38"/>
+      <c r="H92" s="39"/>
+      <c r="I92" s="39"/>
+      <c r="J92" s="40"/>
+    </row>
+    <row r="93" spans="1:10" s="28" customFormat="1" ht="165" x14ac:dyDescent="0.25">
+      <c r="A93" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93" s="42" t="s">
+        <v>211</v>
+      </c>
+      <c r="C93" s="43"/>
+      <c r="D93" s="43"/>
+      <c r="E93" s="43"/>
+      <c r="F93" s="43"/>
+      <c r="G93" s="43"/>
+      <c r="H93" s="43"/>
+      <c r="I93" s="44"/>
+      <c r="J93" s="43"/>
+    </row>
+    <row r="94" spans="1:10" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A94" s="46" t="s">
         <v>139</v>
-      </c>
-[...28 lines deleted...]
-        <v>34</v>
       </c>
       <c r="B94" s="38"/>
       <c r="C94" s="38"/>
       <c r="D94" s="38"/>
       <c r="E94" s="38"/>
       <c r="F94" s="38"/>
       <c r="G94" s="38"/>
       <c r="H94" s="39"/>
       <c r="I94" s="39"/>
       <c r="J94" s="40"/>
     </row>
-    <row r="95" spans="1:10" s="28" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
-      <c r="A95" s="41" t="s">
+    <row r="95" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A95" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" s="38"/>
+      <c r="C95" s="38"/>
+      <c r="D95" s="38"/>
+      <c r="E95" s="38"/>
+      <c r="F95" s="38"/>
+      <c r="G95" s="38"/>
+      <c r="H95" s="39"/>
+      <c r="I95" s="39"/>
+      <c r="J95" s="40"/>
+    </row>
+    <row r="96" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A96" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="B95" s="42" t="s">
+      <c r="B96" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="C95" s="43"/>
-[...9 lines deleted...]
-      <c r="A96" s="37" t="s">
+      <c r="C96" s="43"/>
+      <c r="D96" s="43"/>
+      <c r="E96" s="43"/>
+      <c r="F96" s="43"/>
+      <c r="G96" s="43"/>
+      <c r="H96" s="43"/>
+      <c r="I96" s="44"/>
+      <c r="J96" s="43"/>
+    </row>
+    <row r="97" spans="1:10" s="28" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A97" s="37" t="s">
         <v>35</v>
       </c>
-      <c r="B96" s="38"/>
-[...13 lines deleted...]
-      <c r="B97" s="42" t="s">
+      <c r="B97" s="38"/>
+      <c r="C97" s="38"/>
+      <c r="D97" s="38"/>
+      <c r="E97" s="38"/>
+      <c r="F97" s="38"/>
+      <c r="G97" s="38"/>
+      <c r="H97" s="39"/>
+      <c r="I97" s="39"/>
+      <c r="J97" s="40"/>
+    </row>
+    <row r="98" spans="1:10" s="28" customFormat="1" ht="165" x14ac:dyDescent="0.25">
+      <c r="A98" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="B98" s="42" t="s">
         <v>71</v>
-      </c>
-[...14 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C98" s="43"/>
       <c r="D98" s="43"/>
       <c r="E98" s="43"/>
       <c r="F98" s="43"/>
       <c r="G98" s="43"/>
       <c r="H98" s="43"/>
       <c r="I98" s="44"/>
       <c r="J98" s="43"/>
     </row>
-    <row r="99" spans="1:10" s="28" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="99" spans="1:10" s="28" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A99" s="41" t="s">
-        <v>160</v>
+        <v>128</v>
       </c>
       <c r="B99" s="42" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C99" s="43"/>
       <c r="D99" s="43"/>
       <c r="E99" s="43"/>
       <c r="F99" s="43"/>
       <c r="G99" s="43"/>
       <c r="H99" s="43"/>
       <c r="I99" s="44"/>
       <c r="J99" s="43"/>
     </row>
-    <row r="100" spans="1:10" s="54" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.4">
-[...11 lines deleted...]
-    <row r="101" spans="1:10" s="54" customFormat="1" ht="16.2" x14ac:dyDescent="0.4">
+    <row r="100" spans="1:10" s="28" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A100" s="41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B100" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="C100" s="43"/>
+      <c r="D100" s="43"/>
+      <c r="E100" s="43"/>
+      <c r="F100" s="43"/>
+      <c r="G100" s="43"/>
+      <c r="H100" s="43"/>
+      <c r="I100" s="44"/>
+      <c r="J100" s="43"/>
+    </row>
+    <row r="101" spans="1:10" s="54" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="51"/>
       <c r="B101" s="52"/>
       <c r="C101" s="52"/>
       <c r="D101" s="52"/>
       <c r="E101" s="52"/>
       <c r="F101" s="52"/>
       <c r="G101" s="52"/>
       <c r="H101" s="52"/>
       <c r="I101" s="53"/>
       <c r="J101" s="52"/>
     </row>
+    <row r="102" spans="1:10" s="54" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A102" s="51"/>
+      <c r="B102" s="52"/>
+      <c r="C102" s="52"/>
+      <c r="D102" s="52"/>
+      <c r="E102" s="52"/>
+      <c r="F102" s="52"/>
+      <c r="G102" s="52"/>
+      <c r="H102" s="52"/>
+      <c r="I102" s="53"/>
+      <c r="J102" s="52"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A9:J100" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A9:J101" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="31" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G45:G51 G10:G43 G53:G101" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G45:G51 G10:G43 G53:G102" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C45:C51 E45:E51 C10:C43 E10:E43 E53:E101 C53:C101" xr:uid="{00000000-0002-0000-0200-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C45:C51 E45:E51 C10:C43 E10:E43 C53:C102 E53:E102" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Lato,Regular"&amp;12&amp;P of &amp;N</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9FEC094-EE99-45BF-BB15-CDACEFCDA92E}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.33203125" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="11.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="4" width="39.6640625" style="56" customWidth="1"/>
     <col min="5" max="16384" width="11.33203125" style="56"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:5" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="55" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" s="57" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="57" customFormat="1" ht="67.2" x14ac:dyDescent="0.3">
       <c r="A2" s="87" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="B2" s="88" t="s">
         <v>88</v>
       </c>
       <c r="C2" s="88" t="s">
         <v>89</v>
       </c>
       <c r="D2" s="89" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="90" t="s">
         <v>91</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>92</v>
       </c>
       <c r="C3" s="72" t="s">
         <v>93</v>
       </c>
       <c r="D3" s="91" t="s">
         <v>94</v>
       </c>
       <c r="E3" s="58"/>
     </row>
-    <row r="4" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="90" t="s">
         <v>129</v>
       </c>
       <c r="B4" s="72" t="s">
         <v>95</v>
       </c>
       <c r="C4" s="72" t="s">
         <v>95</v>
       </c>
       <c r="D4" s="91" t="s">
         <v>96</v>
       </c>
       <c r="E4" s="58"/>
     </row>
-    <row r="5" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="90" t="s">
         <v>97</v>
       </c>
       <c r="B5" s="72" t="s">
         <v>98</v>
       </c>
       <c r="C5" s="72" t="s">
         <v>98</v>
       </c>
       <c r="D5" s="91" t="s">
         <v>95</v>
       </c>
       <c r="E5" s="58"/>
     </row>
-    <row r="6" spans="1:5" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="90" t="s">
         <v>99</v>
       </c>
       <c r="B6" s="72" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>98</v>
       </c>
       <c r="D6" s="91" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="58"/>
     </row>
-    <row r="7" spans="1:5" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="90" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="72" t="s">
         <v>95</v>
       </c>
       <c r="C7" s="72" t="s">
         <v>101</v>
       </c>
       <c r="D7" s="91" t="s">
         <v>95</v>
       </c>
       <c r="E7" s="58"/>
     </row>
-    <row r="8" spans="1:5" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:5" ht="60" x14ac:dyDescent="0.25">
       <c r="A8" s="90" t="s">
         <v>102</v>
       </c>
       <c r="B8" s="72" t="s">
         <v>95</v>
       </c>
       <c r="C8" s="72" t="s">
         <v>98</v>
       </c>
       <c r="D8" s="91" t="s">
         <v>95</v>
       </c>
       <c r="E8" s="58"/>
     </row>
-    <row r="9" spans="1:5" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="90" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="72" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="72" t="s">
         <v>98</v>
       </c>
       <c r="D9" s="91" t="s">
         <v>95</v>
       </c>
       <c r="E9" s="58"/>
     </row>
-    <row r="10" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="90" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="74" t="s">
         <v>96</v>
       </c>
       <c r="C10" s="74" t="s">
         <v>96</v>
       </c>
       <c r="D10" s="91" t="s">
         <v>96</v>
       </c>
       <c r="E10" s="58"/>
     </row>
-    <row r="11" spans="1:5" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="90" t="s">
         <v>105</v>
       </c>
       <c r="B11" s="74" t="s">
         <v>96</v>
       </c>
       <c r="C11" s="74" t="s">
         <v>96</v>
       </c>
       <c r="D11" s="91" t="s">
         <v>106</v>
       </c>
       <c r="E11" s="58"/>
     </row>
-    <row r="12" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="90" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="74" t="s">
         <v>108</v>
       </c>
       <c r="C12" s="74" t="s">
         <v>108</v>
       </c>
       <c r="D12" s="91" t="s">
         <v>109</v>
       </c>
       <c r="E12" s="58"/>
     </row>
-    <row r="13" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="90" t="s">
         <v>110</v>
       </c>
       <c r="B13" s="74" t="s">
         <v>98</v>
       </c>
       <c r="C13" s="74" t="s">
         <v>98</v>
       </c>
       <c r="D13" s="91" t="s">
         <v>95</v>
       </c>
       <c r="E13" s="58"/>
     </row>
-    <row r="14" spans="1:5" s="57" customFormat="1" ht="205.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:5" s="57" customFormat="1" ht="165.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="84" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="92" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="85" t="s">
         <v>112</v>
       </c>
       <c r="D14" s="86" t="s">
         <v>130</v>
       </c>
       <c r="E14" s="73"/>
     </row>
-    <row r="15" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:5" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="58" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B15" s="58"/>
       <c r="C15" s="58"/>
       <c r="D15" s="58"/>
       <c r="E15" s="58"/>
     </row>
-    <row r="16" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="58"/>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
     </row>
-    <row r="17" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="58"/>
       <c r="B17" s="58"/>
       <c r="C17" s="58"/>
       <c r="D17" s="58"/>
       <c r="E17" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A423164D-3537-4E72-A4D1-5143B46E9372}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.33203125" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="11.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.6640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="40.5546875" style="56" customWidth="1"/>
     <col min="3" max="3" width="40.6640625" style="56" customWidth="1"/>
     <col min="4" max="16384" width="11.33203125" style="56"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="1" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:3" s="1" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="60" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="22.2" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="2" spans="1:3" ht="17.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="79" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B2" s="80" t="s">
         <v>114</v>
       </c>
       <c r="C2" s="81" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="3" spans="1:3" ht="130.19999999999999" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:3" ht="105" x14ac:dyDescent="0.25">
       <c r="A3" s="82" t="s">
         <v>116</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>119</v>
       </c>
       <c r="C3" s="83" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="57" customFormat="1" ht="93.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:3" s="57" customFormat="1" ht="75.599999999999994" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="84" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B4" s="85" t="s">
         <v>117</v>
       </c>
       <c r="C4" s="86" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="58" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:3" s="58" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="28" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a27c068249a90173a5e7c41d8f53cde5" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5121,124 +5128,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D618BBC8-9901-488F-8A4F-B70BCCDE4DA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73A24C3E-C487-45C6-810F-C748FDF3D2C9}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
-    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23B45718-44FC-4F5D-B97C-1400508A532F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55B46797-17CF-4BF7-A933-C4C8DDC66087}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Table 1</vt:lpstr>
       <vt:lpstr>Table 2</vt:lpstr>
       <vt:lpstr>'Table 1'!_Hlk28612325</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG151 Baseline assessment tool</dc:title>
+  <dc:title>NG151 Colorectal cancer: Baseline assessment tool</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2025-01-08T15:26:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">