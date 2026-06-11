--- v0 (2025-12-05)
+++ v1 (2026-06-11)
@@ -1,114 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96DD258D-9FB5-4210-9FDE-4E00F78E264F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{38094190-4590-4414-8180-0E559960F9F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24720" windowHeight="17280" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="9" r:id="rId1"/>
     <sheet name="Introduction" sheetId="1" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
     <definedName name="_Assessment_and_care_3" localSheetId="2">'Data sheet'!$A$33</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$J$120</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$K$121</definedName>
     <definedName name="_Principles_of_careCommunication" localSheetId="2">'Data sheet'!$A$11</definedName>
     <definedName name="_Ref535912076" localSheetId="2">'Data sheet'!$A$25</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="_Toc60823302" localSheetId="2">'Data sheet'!#REF!</definedName>
     <definedName name="_Toc60823303" localSheetId="2">'Data sheet'!$A$32</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$21</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$120</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$K$121</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Data sheet'!$9:$9</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
     <definedName name="QS_118">#REF!</definedName>
     <definedName name="QS_119">#REF!</definedName>
@@ -262,51 +265,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="230">
   <si>
     <t>Recommendation met?</t>
   </si>
   <si>
     <t>Actions needed to implement recommendation</t>
   </si>
   <si>
     <t>Is there a cost or saving?</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Current activity/evidence</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
@@ -1188,53 +1191,50 @@
   </si>
   <si>
     <t>Recognise the following as ‘red flags’ for serious illness in young babies: 
 •	appearing ill to a healthcare professional
 •	appearing pale, ashen, mottled or blue (cyanosis) 
 •	unresponsive or unrousable
 •	having a weak, abnormally high-pitched or continuous cry
 •	abnormal breathing pattern, such as: 
 -	grunting respirations 
 -	increased respiratory rate (over 60 breaths/minute)
 -	chest indrawing 
 •	temperature of 38°C or over or under 36°C
 •	non-blanching rash 
 •	bulging fontanelle 
 •	neck stiffness 
 •	seizures
 •	focal neurological signs 
 •	diarrhoea associated with dehydration
 •	frequent forceful (projectile) vomiting
 •	bilious vomiting (green or yellow-green vomit).</t>
   </si>
   <si>
     <t xml:space="preserve">Baseline assessment: Postnatal care </t>
   </si>
   <si>
-    <t>Published: April 2021</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1.1 Organisation and delivery of postnatal care </t>
   </si>
   <si>
     <t>Be aware of the possible significance of a change in the baby’s behaviour or signs, such as refusing feeds or a change in the level of responsiveness.</t>
   </si>
   <si>
     <t>Baseline assessment tool for postnatal care (NICE guideline NG194)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">It should be used in conjunction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>postnatal care</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -1269,159 +1269,174 @@
   <si>
     <t>For guidance on assessing and managing urinary incontinence and pelvic organ prolapse in women who have given birth, see:
 •	the NICE guideline on urinary incontinence and pelvic organ prolapse in women
 •	the NICE guideline on pelvic floor dysfunction.</t>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. 
 </t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Give parents information about:
+•	how to bathe their baby and care for their skin 
+•	care of the umbilical stump
+•	feeding (see recommendations on planning and supporting babies’ feeding)
+•	bonding and emotional attachment (see recommendations on promoting emotional attachment)
+•		how to recognise if the baby is unwell, and how to seek help (see recommendations on symptoms and signs of illness in babies)
+•		established guidance on safer sleeping (including recommendations on bed sharing)
+•	maintaining a smoke-free environment for the baby (see also the NICE guideline on smoking: stopping in pregnancy and after childbirth)
+•	vitamin D supplements for babies in line with the NICE guideline on vitamin D supplement use
+•	immunising the baby in line with UK Health Security Agency’s routine childhood immunisations schedule. </t>
+  </si>
+  <si>
+    <t>Carry out a complete examination of the baby within 72 hours of the birth and at 6 to 8 weeks after the birth (see the NHS newborn and infant physical examination [NIPE] screening programme). This should include checking the baby’s: 
+•	appearance, including colour, breathing, behaviour, activity and posture
+•	head (including fontanelles), face, nose, mouth (including palate), ears, neck and general symmetry of head and facial features
+•		eyes: opacities, red reflex and colour of sclera
+•		neck and clavicles, limbs, hands, feet and digits; assess proportions and symmetry
+•		heart: position, heart rate, rhythm and sounds, murmurs and femoral pulse volume
+•		lungs: respiratory effort, rate and lung sounds
+•		abdomen: assess shape and palpate to identify any organomegaly; check condition of umbilical cord
+•		genitalia and anus: completeness and patency and undescended testes in boys
+•		spine: inspect and palpate bony structures and check integrity of the skin
+•		skin: colour and texture as well as any birthmarks or rashes
+•		central nervous system: tone, behaviour, movements and posture; check newborn reflexes only if concerned
+•		hips: symmetry of the limbs, Barlow and Ortolani's manoeuvres
+•		cry: assess sound.</t>
+  </si>
+  <si>
+    <t>Updated: 09 June 2026</t>
+  </si>
+  <si>
+    <t>Published: 20 April 2021</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2025. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Give parents information about:
-[...24 lines deleted...]
-•		cry: assess sound.</t>
+    <t>Year of recommendation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offer parents vitamin K prophylaxis for their babies to prevent vitamin K deficiency bleeding, in line with recommendations 1.11.12 and 1.11.13 in the NICE guideline on intrapartum care. </t>
+  </si>
+  <si>
+    <t>1.3.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1574,55 +1589,50 @@
       <sz val="13"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="24"/>
-      <name val="Lato"/>
-[...3 lines deleted...]
-      <sz val="22"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA2BDC1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1799,51 +1809,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -1962,100 +1972,102 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2 2" xfId="4" xr:uid="{D58DA762-2A9D-44EE-8629-6CF5F397EA39}"/>
     <cellStyle name="Hyperlink 3" xfId="5" xr:uid="{BA6C586C-35C3-4498-A169-D5B46CDDFE65}"/>
     <cellStyle name="Hyperlink 4" xfId="3" xr:uid="{517F0EC8-CD7C-4B08-BC75-90DCC72068D6}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 7">
           <a:extLst>
@@ -2553,2729 +2565,3391 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng194" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng194/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A62DB1-1EE9-4212-BE24-3103DFEEC4F2}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="9" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.21875" style="9"/>
+    <col min="1" max="1" width="13.640625" style="9" customWidth="1"/>
+    <col min="2" max="6" width="9.2109375" style="9"/>
+    <col min="7" max="7" width="5.140625" style="9" customWidth="1"/>
+    <col min="8" max="16384" width="9.2109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="18"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G2" s="8"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G3" s="8"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G4" s="8"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G5" s="8"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G6" s="8"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G7" s="8"/>
     </row>
-    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A8" s="16"/>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="8"/>
     </row>
-    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="73" t="s">
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="71" t="s">
         <v>212</v>
       </c>
       <c r="B9" s="37"/>
       <c r="C9" s="37"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="8"/>
     </row>
-    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A10" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="15"/>
     </row>
-    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="17"/>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="15"/>
     </row>
-    <row r="12" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="14"/>
     </row>
-    <row r="13" spans="1:7" ht="27" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>213</v>
+    <row r="13" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+      <c r="A13" s="38" t="s">
+        <v>225</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="11"/>
     </row>
-    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
-      <c r="A14" s="38"/>
+    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+      <c r="A14" s="38" t="s">
+        <v>224</v>
+      </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="11"/>
     </row>
-    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A15" s="13"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="11"/>
     </row>
-    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A16" s="13"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="11"/>
     </row>
-    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A17" s="13"/>
       <c r="B17" s="13"/>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="11"/>
     </row>
-    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10"/>
       <c r="G18" s="8"/>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G19" s="8"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G20" s="8"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="7"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.78515625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="74.77734375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.77734375" style="1"/>
+    <col min="1" max="1" width="74.78515625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.78515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="58" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="53.65" customHeight="1" x14ac:dyDescent="0.2">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="53.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="26" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" ht="53.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="57" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:1" s="57" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="60" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="21"/>
     </row>
-    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="28"/>
     </row>
-    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="29" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:1" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="29" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:1" ht="38.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="56" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="44.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:1" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="61" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:1" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="107.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="30" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" display="Tools and resources to help put the guidance into practice are available on the NICE website. " xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with postnatal care (NICE clinical guideline NG194)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A13" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J158"/>
+  <dimension ref="A1:K159"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A133" sqref="A133"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="76.33203125" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.21875" style="1"/>
+    <col min="1" max="1" width="76.35546875" style="2" customWidth="1"/>
+    <col min="2" max="3" width="12.78515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="55.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.2109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.35546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.35546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.78515625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="22.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="49.35546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.2109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="34" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for postnatal care (NICE guideline NG194)</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
       <c r="D1" s="35"/>
       <c r="E1" s="35"/>
       <c r="F1" s="35"/>
       <c r="G1" s="35"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
-    </row>
-    <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="K1" s="35"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="39" cm="1">
-        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(C11:C120,{"Yes","Partial"}))</f>
+        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D11:D121,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
-      <c r="C3" s="21"/>
-      <c r="F3" s="21"/>
+      <c r="C3" s="72"/>
+      <c r="D3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
       <c r="J3" s="21"/>
-    </row>
-    <row r="4" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="K3" s="21"/>
+    </row>
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="44" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="39">
-        <f>COUNTIF(E11:E120,"Yes")</f>
+        <f>COUNTIF(F11:F121,"Yes")</f>
         <v>0</v>
       </c>
-      <c r="C4" s="21"/>
-      <c r="D4" s="1"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="21"/>
       <c r="E4" s="1"/>
-      <c r="F4" s="21"/>
+      <c r="F4" s="1"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
       <c r="I4" s="21"/>
       <c r="J4" s="21"/>
-    </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K4" s="21"/>
+    </row>
+    <row r="5" spans="1:11" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="40">
-        <f>COUNTIF(E11:E120,"Partial")</f>
+        <f>COUNTIF(F11:F121,"Partial")</f>
         <v>0</v>
       </c>
-      <c r="C5" s="21"/>
-      <c r="D5" s="1"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="21"/>
       <c r="E5" s="1"/>
-      <c r="F5" s="21"/>
+      <c r="F5" s="1"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
-    </row>
-    <row r="6" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="K5" s="21"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="46" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="41" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
-      <c r="C6" s="21"/>
-      <c r="D6" s="1"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="21"/>
       <c r="E6" s="1"/>
-      <c r="F6" s="21"/>
+      <c r="F6" s="1"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
-    </row>
-    <row r="7" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="K6" s="21"/>
+    </row>
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="42" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
-      <c r="C7" s="21"/>
-      <c r="D7" s="1"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="21"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="21"/>
+      <c r="F7" s="1"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
-    </row>
-    <row r="8" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="K7" s="21"/>
+    </row>
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="21"/>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
-    </row>
-    <row r="9" spans="1:10" s="33" customFormat="1" ht="49.5" x14ac:dyDescent="0.25">
+      <c r="K8" s="21"/>
+    </row>
+    <row r="9" spans="1:11" s="33" customFormat="1" ht="49.5" x14ac:dyDescent="0.35">
       <c r="A9" s="47" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="47" t="s">
+        <v>227</v>
+      </c>
+      <c r="D9" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="47" t="s">
+      <c r="E9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="47" t="s">
+      <c r="F9" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="47" t="s">
+      <c r="G9" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="47" t="s">
+      <c r="H9" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="47" t="s">
+      <c r="I9" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="47" t="s">
+      <c r="J9" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="47" t="s">
+      <c r="K9" s="47" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="33" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-    <row r="11" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" s="33" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="75"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="75"/>
+      <c r="K10" s="76"/>
+    </row>
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A11" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
-      <c r="J11" s="55"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="J11" s="54"/>
+      <c r="K11" s="55"/>
+    </row>
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A12" s="25" t="s">
         <v>130</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>90</v>
       </c>
-      <c r="C12" s="23"/>
+      <c r="C12" s="23">
+        <v>2021</v>
+      </c>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
-      <c r="I12" s="24"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.2">
+      <c r="I12" s="23"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="23"/>
+    </row>
+    <row r="13" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.3">
       <c r="A13" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>91</v>
       </c>
-      <c r="C13" s="23"/>
+      <c r="C13" s="23">
+        <v>2021</v>
+      </c>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
-      <c r="I13" s="24"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I13" s="23"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="23"/>
+    </row>
+    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A14" s="25" t="s">
         <v>132</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="C14" s="23"/>
+      <c r="C14" s="23">
+        <v>2021</v>
+      </c>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
       <c r="H14" s="23"/>
-      <c r="I14" s="24"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I14" s="23"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="23"/>
+    </row>
+    <row r="15" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A15" s="25" t="s">
         <v>133</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="C15" s="23"/>
+      <c r="C15" s="23">
+        <v>2021</v>
+      </c>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
-      <c r="I15" s="24"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" s="3" customFormat="1" ht="210" x14ac:dyDescent="0.2">
+      <c r="I15" s="23"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="23"/>
+    </row>
+    <row r="16" spans="1:11" s="3" customFormat="1" ht="210" x14ac:dyDescent="0.3">
       <c r="A16" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="23"/>
+      <c r="C16" s="23">
+        <v>2021</v>
+      </c>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
-      <c r="I16" s="24"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I16" s="23"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="23"/>
+    </row>
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A17" s="25" t="s">
         <v>135</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="C17" s="23"/>
+      <c r="C17" s="23">
+        <v>2021</v>
+      </c>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
-      <c r="I17" s="24"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="I17" s="23"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="23"/>
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="C18" s="23"/>
+      <c r="C18" s="23">
+        <v>2021</v>
+      </c>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
       <c r="H18" s="23"/>
-      <c r="I18" s="24"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I18" s="23"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="23"/>
+    </row>
+    <row r="19" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
-      <c r="J19" s="55"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.2">
+      <c r="J19" s="54"/>
+      <c r="K19" s="55"/>
+    </row>
+    <row r="20" spans="1:11" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="C20" s="23"/>
+      <c r="C20" s="23">
+        <v>2021</v>
+      </c>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
-      <c r="I20" s="24"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="I20" s="23"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="23"/>
+    </row>
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A21" s="59" t="s">
         <v>138</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>98</v>
       </c>
-      <c r="C21" s="23"/>
+      <c r="C21" s="23">
+        <v>2021</v>
+      </c>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
-      <c r="I21" s="24"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I21" s="23"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="23"/>
+    </row>
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="54"/>
       <c r="C22" s="54"/>
       <c r="D22" s="54"/>
       <c r="E22" s="54"/>
       <c r="F22" s="54"/>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
-      <c r="J22" s="55"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
+      <c r="J22" s="54"/>
+      <c r="K22" s="55"/>
+    </row>
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.3">
       <c r="A23" s="25" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>99</v>
       </c>
-      <c r="C23" s="23"/>
+      <c r="C23" s="23">
+        <v>2021</v>
+      </c>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
       <c r="H23" s="23"/>
-      <c r="I23" s="24"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I23" s="23"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="23"/>
+    </row>
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A24" s="25" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>100</v>
       </c>
-      <c r="C24" s="23"/>
+      <c r="C24" s="23">
+        <v>2021</v>
+      </c>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
       <c r="H24" s="23"/>
-      <c r="I24" s="24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="I24" s="23"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="23"/>
+    </row>
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A25" s="25" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>101</v>
       </c>
-      <c r="C25" s="23"/>
+      <c r="C25" s="23">
+        <v>2021</v>
+      </c>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
       <c r="H25" s="23"/>
-      <c r="I25" s="24"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+      <c r="I25" s="23"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="23"/>
+    </row>
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A26" s="25" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="23"/>
+      <c r="C26" s="23">
+        <v>2021</v>
+      </c>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
-      <c r="I26" s="24"/>
-[...3 lines deleted...]
-      <c r="A27" s="22"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="23"/>
+    </row>
+    <row r="27" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A27" s="22" t="s">
+        <v>33</v>
+      </c>
       <c r="B27" s="54"/>
       <c r="C27" s="54"/>
       <c r="D27" s="54"/>
       <c r="E27" s="54"/>
       <c r="F27" s="54"/>
       <c r="G27" s="54"/>
       <c r="H27" s="54"/>
       <c r="I27" s="54"/>
-      <c r="J27" s="55"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="J27" s="54"/>
+      <c r="K27" s="55"/>
+    </row>
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A28" s="25" t="s">
         <v>142</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>103</v>
       </c>
-      <c r="C28" s="23"/>
+      <c r="C28" s="23">
+        <v>2021</v>
+      </c>
       <c r="D28" s="23"/>
       <c r="E28" s="23"/>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
-      <c r="I28" s="24"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I28" s="23"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="23"/>
+    </row>
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
-      <c r="J29" s="55"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="J29" s="54"/>
+      <c r="K29" s="55"/>
+    </row>
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>104</v>
       </c>
-      <c r="C30" s="23"/>
+      <c r="C30" s="23">
+        <v>2021</v>
+      </c>
       <c r="D30" s="23"/>
       <c r="E30" s="23"/>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
-      <c r="I30" s="24"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I30" s="23"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="23"/>
+    </row>
+    <row r="31" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A31" s="25" t="s">
         <v>143</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>106</v>
       </c>
-      <c r="C31" s="23"/>
+      <c r="C31" s="23">
+        <v>2021</v>
+      </c>
       <c r="D31" s="23"/>
       <c r="E31" s="23"/>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
-      <c r="I31" s="24"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:10" s="32" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="I31" s="23"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="23"/>
+    </row>
+    <row r="32" spans="1:11" s="32" customFormat="1" ht="18" x14ac:dyDescent="0.4">
       <c r="A32" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="49"/>
       <c r="C32" s="49"/>
       <c r="D32" s="49"/>
       <c r="E32" s="49"/>
       <c r="F32" s="49"/>
       <c r="G32" s="49"/>
       <c r="H32" s="49"/>
       <c r="I32" s="49"/>
-      <c r="J32" s="50"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="J32" s="49"/>
+      <c r="K32" s="50"/>
+    </row>
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="54"/>
       <c r="C33" s="54"/>
       <c r="D33" s="54"/>
       <c r="E33" s="54"/>
       <c r="F33" s="54"/>
       <c r="G33" s="54"/>
       <c r="H33" s="54"/>
       <c r="I33" s="54"/>
-      <c r="J33" s="55"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10" s="3" customFormat="1" ht="355.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J33" s="54"/>
+      <c r="K33" s="55"/>
+    </row>
+    <row r="34" spans="1:11" s="3" customFormat="1" ht="270" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>107</v>
       </c>
-      <c r="C34" s="23"/>
+      <c r="C34" s="23">
+        <v>2021</v>
+      </c>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
-      <c r="I34" s="24"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="I34" s="23"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="23"/>
+    </row>
+    <row r="35" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A35" s="25" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="C35" s="23"/>
+      <c r="C35" s="23">
+        <v>2021</v>
+      </c>
       <c r="D35" s="23"/>
       <c r="E35" s="23"/>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
-      <c r="I35" s="24"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:10" s="3" customFormat="1" ht="319.89999999999998" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I35" s="23"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="23"/>
+    </row>
+    <row r="36" spans="1:11" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.3">
       <c r="A36" s="25" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="C36" s="23"/>
+      <c r="C36" s="23">
+        <v>2021</v>
+      </c>
       <c r="D36" s="23"/>
       <c r="E36" s="23"/>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
-      <c r="I36" s="24"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:10" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.2">
+      <c r="I36" s="23"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="23"/>
+    </row>
+    <row r="37" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.3">
       <c r="A37" s="25" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="23"/>
+      <c r="C37" s="23">
+        <v>2021</v>
+      </c>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
-      <c r="I37" s="24"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="I37" s="23"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="23"/>
+    </row>
+    <row r="38" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A38" s="25" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>111</v>
       </c>
-      <c r="C38" s="23"/>
+      <c r="C38" s="23">
+        <v>2021</v>
+      </c>
       <c r="D38" s="23"/>
       <c r="E38" s="23"/>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
-      <c r="I38" s="24"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I38" s="23"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="23"/>
+    </row>
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A39" s="25" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>112</v>
       </c>
-      <c r="C39" s="23"/>
+      <c r="C39" s="23">
+        <v>2021</v>
+      </c>
       <c r="D39" s="23"/>
       <c r="E39" s="23"/>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
-      <c r="I39" s="24"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="I39" s="23"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="23"/>
+    </row>
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A40" s="25" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>113</v>
       </c>
-      <c r="C40" s="23"/>
+      <c r="C40" s="23">
+        <v>2021</v>
+      </c>
       <c r="D40" s="23"/>
       <c r="E40" s="23"/>
       <c r="F40" s="23"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
-      <c r="I40" s="24"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I40" s="23"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="23"/>
+    </row>
+    <row r="41" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A41" s="25" t="s">
         <v>150</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="23"/>
+      <c r="C41" s="23">
+        <v>2021</v>
+      </c>
       <c r="D41" s="23"/>
       <c r="E41" s="23"/>
       <c r="F41" s="23"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
-      <c r="I41" s="24"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:10" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+      <c r="I41" s="23"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="23"/>
+    </row>
+    <row r="42" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A42" s="25" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>115</v>
       </c>
-      <c r="C42" s="23"/>
+      <c r="C42" s="23">
+        <v>2021</v>
+      </c>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
-      <c r="I42" s="24"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I42" s="23"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="23"/>
+    </row>
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>116</v>
       </c>
-      <c r="C43" s="23"/>
+      <c r="C43" s="23">
+        <v>2021</v>
+      </c>
       <c r="D43" s="23"/>
       <c r="E43" s="23"/>
       <c r="F43" s="23"/>
       <c r="G43" s="23"/>
       <c r="H43" s="23"/>
-      <c r="I43" s="24"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="I43" s="23"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="23"/>
+    </row>
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A44" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="C44" s="23"/>
+      <c r="C44" s="23">
+        <v>2021</v>
+      </c>
       <c r="D44" s="23"/>
       <c r="E44" s="23"/>
       <c r="F44" s="23"/>
       <c r="G44" s="23"/>
       <c r="H44" s="23"/>
-      <c r="I44" s="24"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="I44" s="23"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="23"/>
+    </row>
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A45" s="25" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>118</v>
       </c>
-      <c r="C45" s="23"/>
+      <c r="C45" s="23">
+        <v>2021</v>
+      </c>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="23"/>
-      <c r="I45" s="24"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I45" s="23"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="23"/>
+    </row>
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A46" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="54"/>
       <c r="C46" s="54"/>
       <c r="D46" s="54"/>
       <c r="E46" s="54"/>
       <c r="F46" s="54"/>
       <c r="G46" s="54"/>
       <c r="H46" s="54"/>
       <c r="I46" s="54"/>
-      <c r="J46" s="55"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+      <c r="J46" s="54"/>
+      <c r="K46" s="55"/>
+    </row>
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A47" s="25" t="s">
         <v>154</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>119</v>
       </c>
-      <c r="C47" s="23"/>
+      <c r="C47" s="23">
+        <v>2021</v>
+      </c>
       <c r="D47" s="23"/>
       <c r="E47" s="23"/>
       <c r="F47" s="23"/>
       <c r="G47" s="23"/>
       <c r="H47" s="23"/>
-      <c r="I47" s="24"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="I47" s="23"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="23"/>
+    </row>
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A48" s="25" t="s">
         <v>155</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>120</v>
       </c>
-      <c r="C48" s="23"/>
+      <c r="C48" s="23">
+        <v>2021</v>
+      </c>
       <c r="D48" s="23"/>
       <c r="E48" s="23"/>
       <c r="F48" s="23"/>
       <c r="G48" s="23"/>
       <c r="H48" s="23"/>
-      <c r="I48" s="24"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I48" s="23"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="23"/>
+    </row>
+    <row r="49" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A49" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="54"/>
       <c r="C49" s="54"/>
       <c r="D49" s="54"/>
       <c r="E49" s="54"/>
       <c r="F49" s="54"/>
       <c r="G49" s="54"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
-      <c r="J49" s="55"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="J49" s="54"/>
+      <c r="K49" s="55"/>
+    </row>
+    <row r="50" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A50" s="25" t="s">
         <v>156</v>
       </c>
       <c r="B50" s="23" t="s">
         <v>105</v>
       </c>
-      <c r="C50" s="23"/>
+      <c r="C50" s="23">
+        <v>2021</v>
+      </c>
       <c r="D50" s="23"/>
       <c r="E50" s="23"/>
       <c r="F50" s="23"/>
       <c r="G50" s="23"/>
       <c r="H50" s="23"/>
-      <c r="I50" s="24"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I50" s="23"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="23"/>
+    </row>
+    <row r="51" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>157</v>
       </c>
       <c r="B51" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="C51" s="23"/>
+      <c r="C51" s="23">
+        <v>2021</v>
+      </c>
       <c r="D51" s="23"/>
       <c r="E51" s="23"/>
       <c r="F51" s="23"/>
       <c r="G51" s="23"/>
       <c r="H51" s="23"/>
-      <c r="I51" s="24"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I51" s="23"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="23"/>
+    </row>
+    <row r="52" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A52" s="25" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>122</v>
       </c>
-      <c r="C52" s="23"/>
+      <c r="C52" s="23">
+        <v>2021</v>
+      </c>
       <c r="D52" s="23"/>
       <c r="E52" s="23"/>
       <c r="F52" s="23"/>
       <c r="G52" s="23"/>
       <c r="H52" s="23"/>
-      <c r="I52" s="24"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I52" s="23"/>
+      <c r="J52" s="24"/>
+      <c r="K52" s="23"/>
+    </row>
+    <row r="53" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A53" s="25" t="s">
         <v>159</v>
       </c>
       <c r="B53" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="C53" s="23"/>
+      <c r="C53" s="23">
+        <v>2021</v>
+      </c>
       <c r="D53" s="23"/>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="23"/>
       <c r="H53" s="23"/>
-      <c r="I53" s="24"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I53" s="23"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="23"/>
+    </row>
+    <row r="54" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A54" s="25" t="s">
         <v>160</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>124</v>
       </c>
-      <c r="C54" s="23"/>
+      <c r="C54" s="23">
+        <v>2021</v>
+      </c>
       <c r="D54" s="23"/>
       <c r="E54" s="23"/>
       <c r="F54" s="23"/>
       <c r="G54" s="23"/>
       <c r="H54" s="23"/>
-      <c r="I54" s="24"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I54" s="23"/>
+      <c r="J54" s="24"/>
+      <c r="K54" s="23"/>
+    </row>
+    <row r="55" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A55" s="25" t="s">
         <v>161</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="C55" s="23"/>
+      <c r="C55" s="23">
+        <v>2021</v>
+      </c>
       <c r="D55" s="23"/>
       <c r="E55" s="23"/>
       <c r="F55" s="23"/>
       <c r="G55" s="23"/>
       <c r="H55" s="23"/>
-      <c r="I55" s="24"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I55" s="23"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="23"/>
+    </row>
+    <row r="56" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A56" s="25" t="s">
         <v>162</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="C56" s="23"/>
+      <c r="C56" s="23">
+        <v>2021</v>
+      </c>
       <c r="D56" s="23"/>
       <c r="E56" s="23"/>
       <c r="F56" s="23"/>
       <c r="G56" s="23"/>
       <c r="H56" s="23"/>
-      <c r="I56" s="24"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="I56" s="23"/>
+      <c r="J56" s="24"/>
+      <c r="K56" s="23"/>
+    </row>
+    <row r="57" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A57" s="25" t="s">
         <v>163</v>
       </c>
       <c r="B57" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="C57" s="23"/>
+      <c r="C57" s="23">
+        <v>2021</v>
+      </c>
       <c r="D57" s="23"/>
       <c r="E57" s="23"/>
       <c r="F57" s="23"/>
       <c r="G57" s="23"/>
       <c r="H57" s="23"/>
-      <c r="I57" s="24"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:10" s="32" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="I57" s="23"/>
+      <c r="J57" s="24"/>
+      <c r="K57" s="23"/>
+    </row>
+    <row r="58" spans="1:11" s="32" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A58" s="48" t="s">
         <v>32</v>
       </c>
       <c r="B58" s="49"/>
       <c r="C58" s="49"/>
       <c r="D58" s="49"/>
       <c r="E58" s="49"/>
       <c r="F58" s="49"/>
       <c r="G58" s="49"/>
       <c r="H58" s="49"/>
       <c r="I58" s="49"/>
-      <c r="J58" s="50"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="J58" s="49"/>
+      <c r="K58" s="50"/>
+    </row>
+    <row r="59" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A59" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="54"/>
       <c r="C59" s="54"/>
       <c r="D59" s="54"/>
       <c r="E59" s="54"/>
       <c r="F59" s="54"/>
       <c r="G59" s="54"/>
       <c r="H59" s="54"/>
       <c r="I59" s="54"/>
-      <c r="J59" s="55"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="J59" s="54"/>
+      <c r="K59" s="55"/>
+    </row>
+    <row r="60" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C60" s="23"/>
+      <c r="C60" s="23">
+        <v>2021</v>
+      </c>
       <c r="D60" s="23"/>
       <c r="E60" s="23"/>
       <c r="F60" s="23"/>
       <c r="G60" s="23"/>
       <c r="H60" s="23"/>
-      <c r="I60" s="24"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I60" s="23"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="23"/>
+    </row>
+    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A61" s="25" t="s">
         <v>165</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="C61" s="23"/>
+      <c r="C61" s="23">
+        <v>2021</v>
+      </c>
       <c r="D61" s="23"/>
       <c r="E61" s="23"/>
       <c r="F61" s="23"/>
       <c r="G61" s="23"/>
       <c r="H61" s="23"/>
-      <c r="I61" s="24"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:10" s="3" customFormat="1" ht="285" x14ac:dyDescent="0.2">
+      <c r="I61" s="23"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="23"/>
+    </row>
+    <row r="62" spans="1:11" s="3" customFormat="1" ht="285" x14ac:dyDescent="0.3">
       <c r="A62" s="59" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C62" s="23"/>
+      <c r="C62" s="23">
+        <v>2021</v>
+      </c>
       <c r="D62" s="23"/>
       <c r="E62" s="23"/>
       <c r="F62" s="23"/>
       <c r="G62" s="23"/>
       <c r="H62" s="23"/>
-      <c r="I62" s="24"/>
-[...4 lines deleted...]
-        <v>166</v>
+      <c r="I62" s="23"/>
+      <c r="J62" s="24"/>
+      <c r="K62" s="23"/>
+    </row>
+    <row r="63" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A63" s="59" t="s">
+        <v>228</v>
       </c>
       <c r="B63" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="C63" s="23"/>
+      <c r="C63" s="23">
+        <v>2026</v>
+      </c>
       <c r="D63" s="23"/>
       <c r="E63" s="23"/>
       <c r="F63" s="23"/>
       <c r="G63" s="23"/>
       <c r="H63" s="23"/>
-      <c r="I63" s="24"/>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I63" s="23"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="23"/>
+    </row>
+    <row r="64" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A64" s="25" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C64" s="23"/>
+      <c r="C64" s="23">
+        <v>2021</v>
+      </c>
       <c r="D64" s="23"/>
       <c r="E64" s="23"/>
       <c r="F64" s="23"/>
       <c r="G64" s="23"/>
       <c r="H64" s="23"/>
-      <c r="I64" s="24"/>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I64" s="23"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="23"/>
+    </row>
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A65" s="25" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B65" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C65" s="23"/>
+      <c r="C65" s="23">
+        <v>2021</v>
+      </c>
       <c r="D65" s="23"/>
       <c r="E65" s="23"/>
       <c r="F65" s="23"/>
       <c r="G65" s="23"/>
       <c r="H65" s="23"/>
-      <c r="I65" s="24"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I65" s="23"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="23"/>
+    </row>
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A66" s="25" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="C66" s="23"/>
+      <c r="C66" s="23">
+        <v>2021</v>
+      </c>
       <c r="D66" s="23"/>
       <c r="E66" s="23"/>
       <c r="F66" s="23"/>
       <c r="G66" s="23"/>
       <c r="H66" s="23"/>
-      <c r="I66" s="24"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I66" s="23"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="23"/>
+    </row>
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A67" s="25" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B67" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="C67" s="23"/>
+      <c r="C67" s="23">
+        <v>2021</v>
+      </c>
       <c r="D67" s="23"/>
       <c r="E67" s="23"/>
       <c r="F67" s="23"/>
       <c r="G67" s="23"/>
       <c r="H67" s="23"/>
-      <c r="I67" s="24"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I67" s="23"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="23"/>
+    </row>
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="C68" s="23"/>
+      <c r="C68" s="23">
+        <v>2021</v>
+      </c>
       <c r="D68" s="23"/>
       <c r="E68" s="23"/>
       <c r="F68" s="23"/>
       <c r="G68" s="23"/>
       <c r="H68" s="23"/>
-      <c r="I68" s="24"/>
-[...4 lines deleted...]
-        <v>224</v>
+      <c r="I68" s="23"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="23"/>
+    </row>
+    <row r="69" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A69" s="25" t="s">
+        <v>171</v>
       </c>
       <c r="B69" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C69" s="23"/>
+      <c r="C69" s="23">
+        <v>2021</v>
+      </c>
       <c r="D69" s="23"/>
       <c r="E69" s="23"/>
       <c r="F69" s="23"/>
       <c r="G69" s="23"/>
       <c r="H69" s="23"/>
-      <c r="I69" s="24"/>
-[...4 lines deleted...]
-        <v>172</v>
+      <c r="I69" s="23"/>
+      <c r="J69" s="24"/>
+      <c r="K69" s="23"/>
+    </row>
+    <row r="70" spans="1:11" s="3" customFormat="1" ht="195" x14ac:dyDescent="0.3">
+      <c r="A70" s="59" t="s">
+        <v>222</v>
       </c>
       <c r="B70" s="23" t="s">
         <v>46</v>
       </c>
-      <c r="C70" s="23"/>
+      <c r="C70" s="23">
+        <v>2021</v>
+      </c>
       <c r="D70" s="23"/>
       <c r="E70" s="23"/>
       <c r="F70" s="23"/>
       <c r="G70" s="23"/>
       <c r="H70" s="23"/>
-      <c r="I70" s="24"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I70" s="23"/>
+      <c r="J70" s="24"/>
+      <c r="K70" s="23"/>
+    </row>
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A71" s="25" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B71" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="C71" s="23"/>
+      <c r="C71" s="23">
+        <v>2021</v>
+      </c>
       <c r="D71" s="23"/>
       <c r="E71" s="23"/>
       <c r="F71" s="23"/>
       <c r="G71" s="23"/>
       <c r="H71" s="23"/>
-      <c r="I71" s="24"/>
-[...3 lines deleted...]
-      <c r="A72" s="22" t="s">
+      <c r="I71" s="23"/>
+      <c r="J71" s="24"/>
+      <c r="K71" s="23"/>
+    </row>
+    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A72" s="25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C72" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D72" s="23"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="23"/>
+      <c r="G72" s="23"/>
+      <c r="H72" s="23"/>
+      <c r="I72" s="23"/>
+      <c r="J72" s="24"/>
+      <c r="K72" s="23"/>
+    </row>
+    <row r="73" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A73" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="B72" s="54"/>
-[...10 lines deleted...]
-      <c r="A73" s="25" t="s">
+      <c r="B73" s="54"/>
+      <c r="C73" s="54"/>
+      <c r="D73" s="54"/>
+      <c r="E73" s="54"/>
+      <c r="F73" s="54"/>
+      <c r="G73" s="54"/>
+      <c r="H73" s="54"/>
+      <c r="I73" s="54"/>
+      <c r="J73" s="54"/>
+      <c r="K73" s="55"/>
+    </row>
+    <row r="74" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A74" s="25" t="s">
         <v>174</v>
-      </c>
-[...14 lines deleted...]
-        <v>175</v>
       </c>
       <c r="B74" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="C74" s="23"/>
+      <c r="C74" s="23">
+        <v>2021</v>
+      </c>
       <c r="D74" s="23"/>
       <c r="E74" s="23"/>
       <c r="F74" s="23"/>
       <c r="G74" s="23"/>
       <c r="H74" s="23"/>
-      <c r="I74" s="24"/>
-[...3 lines deleted...]
-      <c r="A75" s="22" t="s">
+      <c r="I74" s="23"/>
+      <c r="J74" s="24"/>
+      <c r="K74" s="23"/>
+    </row>
+    <row r="75" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A75" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="C75" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D75" s="23"/>
+      <c r="E75" s="23"/>
+      <c r="F75" s="23"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="23"/>
+      <c r="I75" s="23"/>
+      <c r="J75" s="24"/>
+      <c r="K75" s="23"/>
+    </row>
+    <row r="76" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A76" s="22" t="s">
         <v>50</v>
       </c>
-      <c r="B75" s="54"/>
-[...10 lines deleted...]
-      <c r="A76" s="25" t="s">
+      <c r="B76" s="54"/>
+      <c r="C76" s="54"/>
+      <c r="D76" s="54"/>
+      <c r="E76" s="54"/>
+      <c r="F76" s="54"/>
+      <c r="G76" s="54"/>
+      <c r="H76" s="54"/>
+      <c r="I76" s="54"/>
+      <c r="J76" s="54"/>
+      <c r="K76" s="55"/>
+    </row>
+    <row r="77" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A77" s="25" t="s">
         <v>176</v>
-      </c>
-[...14 lines deleted...]
-        <v>177</v>
       </c>
       <c r="B77" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="C77" s="23"/>
+      <c r="C77" s="23">
+        <v>2021</v>
+      </c>
       <c r="D77" s="23"/>
       <c r="E77" s="23"/>
       <c r="F77" s="23"/>
       <c r="G77" s="23"/>
       <c r="H77" s="23"/>
-      <c r="I77" s="24"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="I77" s="23"/>
+      <c r="J77" s="24"/>
+      <c r="K77" s="23"/>
+    </row>
+    <row r="78" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A78" s="25" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B78" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="C78" s="23"/>
+      <c r="C78" s="23">
+        <v>2021</v>
+      </c>
       <c r="D78" s="23"/>
       <c r="E78" s="23"/>
       <c r="F78" s="23"/>
       <c r="G78" s="23"/>
       <c r="H78" s="23"/>
-      <c r="I78" s="24"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+      <c r="I78" s="23"/>
+      <c r="J78" s="24"/>
+      <c r="K78" s="23"/>
+    </row>
+    <row r="79" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A79" s="25" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B79" s="23" t="s">
         <v>129</v>
       </c>
-      <c r="C79" s="23"/>
+      <c r="C79" s="23">
+        <v>2021</v>
+      </c>
       <c r="D79" s="23"/>
       <c r="E79" s="23"/>
       <c r="F79" s="23"/>
       <c r="G79" s="23"/>
       <c r="H79" s="23"/>
-      <c r="I79" s="24"/>
-[...3 lines deleted...]
-      <c r="A80" s="48" t="s">
+      <c r="I79" s="23"/>
+      <c r="J79" s="24"/>
+      <c r="K79" s="23"/>
+    </row>
+    <row r="80" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A80" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D80" s="23"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="23"/>
+      <c r="H80" s="23"/>
+      <c r="I80" s="23"/>
+      <c r="J80" s="24"/>
+      <c r="K80" s="23"/>
+    </row>
+    <row r="81" spans="1:11" s="32" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B80" s="49"/>
-[...10 lines deleted...]
-      <c r="A81" s="25" t="s">
+      <c r="B81" s="49"/>
+      <c r="C81" s="49"/>
+      <c r="D81" s="49"/>
+      <c r="E81" s="49"/>
+      <c r="F81" s="49"/>
+      <c r="G81" s="49"/>
+      <c r="H81" s="49"/>
+      <c r="I81" s="49"/>
+      <c r="J81" s="49"/>
+      <c r="K81" s="50"/>
+    </row>
+    <row r="82" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A82" s="25" t="s">
         <v>180</v>
       </c>
-      <c r="B81" s="23" t="s">
+      <c r="B82" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="C81" s="23"/>
-[...15 lines deleted...]
-      <c r="C82" s="23"/>
+      <c r="C82" s="23">
+        <v>2021</v>
+      </c>
       <c r="D82" s="23"/>
       <c r="E82" s="23"/>
       <c r="F82" s="23"/>
       <c r="G82" s="23"/>
       <c r="H82" s="23"/>
-      <c r="I82" s="24"/>
-[...4 lines deleted...]
-        <v>182</v>
+      <c r="I82" s="23"/>
+      <c r="J82" s="24"/>
+      <c r="K82" s="23"/>
+    </row>
+    <row r="83" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A83" s="59" t="s">
+        <v>181</v>
       </c>
       <c r="B83" s="23" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C83" s="23"/>
+        <v>54</v>
+      </c>
+      <c r="C83" s="23">
+        <v>2021</v>
+      </c>
       <c r="D83" s="23"/>
       <c r="E83" s="23"/>
       <c r="F83" s="23"/>
       <c r="G83" s="23"/>
       <c r="H83" s="23"/>
-      <c r="I83" s="24"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="I83" s="23"/>
+      <c r="J83" s="24"/>
+      <c r="K83" s="23"/>
+    </row>
+    <row r="84" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A84" s="25" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B84" s="23" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C84" s="23"/>
+        <v>55</v>
+      </c>
+      <c r="C84" s="23">
+        <v>2021</v>
+      </c>
       <c r="D84" s="23"/>
       <c r="E84" s="23"/>
       <c r="F84" s="23"/>
       <c r="G84" s="23"/>
       <c r="H84" s="23"/>
-      <c r="I84" s="24"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I84" s="23"/>
+      <c r="J84" s="24"/>
+      <c r="K84" s="23"/>
+    </row>
+    <row r="85" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A85" s="25" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B85" s="23" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C85" s="23"/>
+        <v>38</v>
+      </c>
+      <c r="C85" s="23">
+        <v>2021</v>
+      </c>
       <c r="D85" s="23"/>
       <c r="E85" s="23"/>
       <c r="F85" s="23"/>
       <c r="G85" s="23"/>
       <c r="H85" s="23"/>
-      <c r="I85" s="24"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I85" s="23"/>
+      <c r="J85" s="24"/>
+      <c r="K85" s="23"/>
+    </row>
+    <row r="86" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A86" s="25" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B86" s="23" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="C86" s="23"/>
+        <v>56</v>
+      </c>
+      <c r="C86" s="23">
+        <v>2021</v>
+      </c>
       <c r="D86" s="23"/>
       <c r="E86" s="23"/>
       <c r="F86" s="23"/>
       <c r="G86" s="23"/>
       <c r="H86" s="23"/>
-      <c r="I86" s="24"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I86" s="23"/>
+      <c r="J86" s="24"/>
+      <c r="K86" s="23"/>
+    </row>
+    <row r="87" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A87" s="25" t="s">
-        <v>215</v>
+        <v>185</v>
       </c>
       <c r="B87" s="23" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="C87" s="23"/>
+        <v>57</v>
+      </c>
+      <c r="C87" s="23">
+        <v>2021</v>
+      </c>
       <c r="D87" s="23"/>
       <c r="E87" s="23"/>
       <c r="F87" s="23"/>
       <c r="G87" s="23"/>
       <c r="H87" s="23"/>
-      <c r="I87" s="24"/>
-[...3 lines deleted...]
-      <c r="A88" s="70" t="s">
+      <c r="I87" s="23"/>
+      <c r="J87" s="24"/>
+      <c r="K87" s="23"/>
+    </row>
+    <row r="88" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A88" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C88" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23"/>
+      <c r="I88" s="23"/>
+      <c r="J88" s="24"/>
+      <c r="K88" s="23"/>
+    </row>
+    <row r="89" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A89" s="68" t="s">
         <v>186</v>
       </c>
-      <c r="B88" s="62" t="s">
+      <c r="B89" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="C88" s="62"/>
-[...9 lines deleted...]
-      <c r="A89" s="71" t="s">
+      <c r="C89" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D89" s="62"/>
+      <c r="E89" s="62"/>
+      <c r="F89" s="62"/>
+      <c r="G89" s="62"/>
+      <c r="H89" s="62"/>
+      <c r="I89" s="62"/>
+      <c r="J89" s="65"/>
+      <c r="K89" s="62"/>
+    </row>
+    <row r="90" spans="1:11" s="3" customFormat="1" ht="270" x14ac:dyDescent="0.3">
+      <c r="A90" s="69" t="s">
         <v>211</v>
       </c>
-      <c r="B89" s="68"/>
-[...10 lines deleted...]
-      <c r="A90" s="72" t="s">
+      <c r="B90" s="62"/>
+      <c r="C90" s="62"/>
+      <c r="D90" s="62"/>
+      <c r="E90" s="63"/>
+      <c r="F90" s="63"/>
+      <c r="G90" s="63"/>
+      <c r="H90" s="62"/>
+      <c r="I90" s="63"/>
+      <c r="J90" s="66"/>
+      <c r="K90" s="62"/>
+    </row>
+    <row r="91" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
+      <c r="A91" s="70" t="s">
         <v>210</v>
       </c>
-      <c r="B90" s="69" t="s">
+      <c r="B91" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="C90" s="52"/>
-[...9 lines deleted...]
-      <c r="A91" s="51" t="s">
+      <c r="C91" s="74">
+        <v>2021</v>
+      </c>
+      <c r="D91" s="52"/>
+      <c r="E91" s="64"/>
+      <c r="F91" s="64"/>
+      <c r="G91" s="64"/>
+      <c r="H91" s="52"/>
+      <c r="I91" s="64"/>
+      <c r="J91" s="67"/>
+      <c r="K91" s="52"/>
+    </row>
+    <row r="92" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A92" s="51" t="s">
         <v>187</v>
       </c>
-      <c r="B91" s="52" t="s">
+      <c r="B92" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="C91" s="52"/>
-[...9 lines deleted...]
-      <c r="A92" s="48" t="s">
+      <c r="C92" s="52">
+        <v>2021</v>
+      </c>
+      <c r="D92" s="52"/>
+      <c r="E92" s="52"/>
+      <c r="F92" s="52"/>
+      <c r="G92" s="52"/>
+      <c r="H92" s="52"/>
+      <c r="I92" s="52"/>
+      <c r="J92" s="53"/>
+      <c r="K92" s="52"/>
+    </row>
+    <row r="93" spans="1:11" s="32" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B92" s="49"/>
-[...10 lines deleted...]
-      <c r="A93" s="22" t="s">
+      <c r="B93" s="49"/>
+      <c r="C93" s="49"/>
+      <c r="D93" s="49"/>
+      <c r="E93" s="49"/>
+      <c r="F93" s="49"/>
+      <c r="G93" s="49"/>
+      <c r="H93" s="49"/>
+      <c r="I93" s="49"/>
+      <c r="J93" s="49"/>
+      <c r="K93" s="50"/>
+    </row>
+    <row r="94" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A94" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B93" s="54"/>
-[...10 lines deleted...]
-      <c r="A94" s="25" t="s">
+      <c r="B94" s="54"/>
+      <c r="C94" s="54"/>
+      <c r="D94" s="54"/>
+      <c r="E94" s="54"/>
+      <c r="F94" s="54"/>
+      <c r="G94" s="54"/>
+      <c r="H94" s="54"/>
+      <c r="I94" s="54"/>
+      <c r="J94" s="54"/>
+      <c r="K94" s="55"/>
+    </row>
+    <row r="95" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A95" s="25" t="s">
         <v>188</v>
       </c>
-      <c r="B94" s="23" t="s">
+      <c r="B95" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="C94" s="23"/>
-[...9 lines deleted...]
-      <c r="A95" s="22" t="s">
+      <c r="C95" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D95" s="23"/>
+      <c r="E95" s="23"/>
+      <c r="F95" s="23"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="23"/>
+      <c r="I95" s="23"/>
+      <c r="J95" s="24"/>
+      <c r="K95" s="23"/>
+    </row>
+    <row r="96" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A96" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B95" s="54"/>
-[...10 lines deleted...]
-      <c r="A96" s="25" t="s">
+      <c r="B96" s="54"/>
+      <c r="C96" s="54"/>
+      <c r="D96" s="54"/>
+      <c r="E96" s="54"/>
+      <c r="F96" s="54"/>
+      <c r="G96" s="54"/>
+      <c r="H96" s="54"/>
+      <c r="I96" s="54"/>
+      <c r="J96" s="54"/>
+      <c r="K96" s="55"/>
+    </row>
+    <row r="97" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A97" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="B96" s="23" t="s">
+      <c r="B97" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="C96" s="23"/>
-[...15 lines deleted...]
-      <c r="C97" s="23"/>
+      <c r="C97" s="23">
+        <v>2021</v>
+      </c>
       <c r="D97" s="23"/>
       <c r="E97" s="23"/>
       <c r="F97" s="23"/>
       <c r="G97" s="23"/>
       <c r="H97" s="23"/>
-      <c r="I97" s="24"/>
-[...2 lines deleted...]
-    <row r="98" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I97" s="23"/>
+      <c r="J97" s="24"/>
+      <c r="K97" s="23"/>
+    </row>
+    <row r="98" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A98" s="25" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B98" s="23" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C98" s="23"/>
+        <v>67</v>
+      </c>
+      <c r="C98" s="23">
+        <v>2021</v>
+      </c>
       <c r="D98" s="23"/>
       <c r="E98" s="23"/>
       <c r="F98" s="23"/>
       <c r="G98" s="23"/>
       <c r="H98" s="23"/>
-      <c r="I98" s="24"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I98" s="23"/>
+      <c r="J98" s="24"/>
+      <c r="K98" s="23"/>
+    </row>
+    <row r="99" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A99" s="25" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B99" s="23" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C99" s="23"/>
+        <v>39</v>
+      </c>
+      <c r="C99" s="23">
+        <v>2021</v>
+      </c>
       <c r="D99" s="23"/>
       <c r="E99" s="23"/>
       <c r="F99" s="23"/>
       <c r="G99" s="23"/>
       <c r="H99" s="23"/>
-      <c r="I99" s="24"/>
-[...3 lines deleted...]
-      <c r="A100" s="22" t="s">
+      <c r="I99" s="23"/>
+      <c r="J99" s="24"/>
+      <c r="K99" s="23"/>
+    </row>
+    <row r="100" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A100" s="25" t="s">
+        <v>192</v>
+      </c>
+      <c r="B100" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C100" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23"/>
+      <c r="I100" s="23"/>
+      <c r="J100" s="24"/>
+      <c r="K100" s="23"/>
+    </row>
+    <row r="101" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A101" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="B100" s="54"/>
-[...10 lines deleted...]
-      <c r="A101" s="25" t="s">
+      <c r="B101" s="54"/>
+      <c r="C101" s="54"/>
+      <c r="D101" s="54"/>
+      <c r="E101" s="54"/>
+      <c r="F101" s="54"/>
+      <c r="G101" s="54"/>
+      <c r="H101" s="54"/>
+      <c r="I101" s="54"/>
+      <c r="J101" s="54"/>
+      <c r="K101" s="55"/>
+    </row>
+    <row r="102" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A102" s="25" t="s">
         <v>193</v>
       </c>
-      <c r="B101" s="23" t="s">
+      <c r="B102" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="C101" s="23"/>
-[...15 lines deleted...]
-      <c r="C102" s="23"/>
+      <c r="C102" s="23">
+        <v>2021</v>
+      </c>
       <c r="D102" s="23"/>
       <c r="E102" s="23"/>
       <c r="F102" s="23"/>
       <c r="G102" s="23"/>
       <c r="H102" s="23"/>
-      <c r="I102" s="24"/>
-[...2 lines deleted...]
-    <row r="103" spans="1:10" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+      <c r="I102" s="23"/>
+      <c r="J102" s="24"/>
+      <c r="K102" s="23"/>
+    </row>
+    <row r="103" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A103" s="25" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B103" s="23" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="C103" s="23"/>
+        <v>71</v>
+      </c>
+      <c r="C103" s="23">
+        <v>2021</v>
+      </c>
       <c r="D103" s="23"/>
       <c r="E103" s="23"/>
       <c r="F103" s="23"/>
       <c r="G103" s="23"/>
       <c r="H103" s="23"/>
-      <c r="I103" s="24"/>
-[...3 lines deleted...]
-      <c r="A104" s="22" t="s">
+      <c r="I103" s="23"/>
+      <c r="J103" s="24"/>
+      <c r="K103" s="23"/>
+    </row>
+    <row r="104" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A104" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C104" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+      <c r="G104" s="23"/>
+      <c r="H104" s="23"/>
+      <c r="I104" s="23"/>
+      <c r="J104" s="24"/>
+      <c r="K104" s="23"/>
+    </row>
+    <row r="105" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A105" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="B104" s="54"/>
-[...10 lines deleted...]
-      <c r="A105" s="25" t="s">
+      <c r="B105" s="54"/>
+      <c r="C105" s="54"/>
+      <c r="D105" s="54"/>
+      <c r="E105" s="54"/>
+      <c r="F105" s="54"/>
+      <c r="G105" s="54"/>
+      <c r="H105" s="54"/>
+      <c r="I105" s="54"/>
+      <c r="J105" s="54"/>
+      <c r="K105" s="55"/>
+    </row>
+    <row r="106" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A106" s="25" t="s">
         <v>196</v>
       </c>
-      <c r="B105" s="23" t="s">
+      <c r="B106" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="C105" s="23"/>
-[...15 lines deleted...]
-      <c r="C106" s="23"/>
+      <c r="C106" s="23">
+        <v>2021</v>
+      </c>
       <c r="D106" s="23"/>
       <c r="E106" s="23"/>
       <c r="F106" s="23"/>
       <c r="G106" s="23"/>
       <c r="H106" s="23"/>
-      <c r="I106" s="24"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="I106" s="23"/>
+      <c r="J106" s="24"/>
+      <c r="K106" s="23"/>
+    </row>
+    <row r="107" spans="1:11" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="25" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B107" s="23" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C107" s="23"/>
+        <v>75</v>
+      </c>
+      <c r="C107" s="23">
+        <v>2021</v>
+      </c>
       <c r="D107" s="23"/>
       <c r="E107" s="23"/>
       <c r="F107" s="23"/>
       <c r="G107" s="23"/>
       <c r="H107" s="23"/>
-      <c r="I107" s="24"/>
-[...2 lines deleted...]
-    <row r="108" spans="1:10" s="3" customFormat="1" ht="333" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I107" s="23"/>
+      <c r="J107" s="24"/>
+      <c r="K107" s="23"/>
+    </row>
+    <row r="108" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A108" s="25" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B108" s="23" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="C108" s="23"/>
+        <v>76</v>
+      </c>
+      <c r="C108" s="23">
+        <v>2021</v>
+      </c>
       <c r="D108" s="23"/>
       <c r="E108" s="23"/>
       <c r="F108" s="23"/>
       <c r="G108" s="23"/>
       <c r="H108" s="23"/>
-      <c r="I108" s="24"/>
-[...3 lines deleted...]
-      <c r="A109" s="22" t="s">
+      <c r="I108" s="23"/>
+      <c r="J108" s="24"/>
+      <c r="K108" s="23"/>
+    </row>
+    <row r="109" spans="1:11" s="3" customFormat="1" ht="315" x14ac:dyDescent="0.3">
+      <c r="A109" s="25" t="s">
+        <v>199</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C109" s="23">
+        <v>2021</v>
+      </c>
+      <c r="D109" s="23"/>
+      <c r="E109" s="23"/>
+      <c r="F109" s="23"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="23"/>
+      <c r="I109" s="23"/>
+      <c r="J109" s="24"/>
+      <c r="K109" s="23"/>
+    </row>
+    <row r="110" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A110" s="22" t="s">
         <v>79</v>
       </c>
-      <c r="B109" s="54"/>
-[...10 lines deleted...]
-      <c r="A110" s="25" t="s">
+      <c r="B110" s="54"/>
+      <c r="C110" s="54"/>
+      <c r="D110" s="54"/>
+      <c r="E110" s="54"/>
+      <c r="F110" s="54"/>
+      <c r="G110" s="54"/>
+      <c r="H110" s="54"/>
+      <c r="I110" s="54"/>
+      <c r="J110" s="54"/>
+      <c r="K110" s="55"/>
+    </row>
+    <row r="111" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A111" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="B110" s="23" t="s">
+      <c r="B111" s="23" t="s">
         <v>78</v>
-      </c>
-[...14 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C111" s="23"/>
       <c r="D111" s="23"/>
       <c r="E111" s="23"/>
       <c r="F111" s="23"/>
       <c r="G111" s="23"/>
       <c r="H111" s="23"/>
-      <c r="I111" s="24"/>
-[...2 lines deleted...]
-    <row r="112" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="I111" s="23"/>
+      <c r="J111" s="24"/>
+      <c r="K111" s="23"/>
+    </row>
+    <row r="112" spans="1:11" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.3">
       <c r="A112" s="25" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B112" s="23" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C112" s="23"/>
       <c r="D112" s="23"/>
       <c r="E112" s="23"/>
       <c r="F112" s="23"/>
       <c r="G112" s="23"/>
       <c r="H112" s="23"/>
-      <c r="I112" s="24"/>
-[...3 lines deleted...]
-      <c r="A113" s="22" t="s">
+      <c r="I112" s="23"/>
+      <c r="J112" s="24"/>
+      <c r="K112" s="23"/>
+    </row>
+    <row r="113" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A113" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C113" s="23"/>
+      <c r="D113" s="23"/>
+      <c r="E113" s="23"/>
+      <c r="F113" s="23"/>
+      <c r="G113" s="23"/>
+      <c r="H113" s="23"/>
+      <c r="I113" s="23"/>
+      <c r="J113" s="24"/>
+      <c r="K113" s="23"/>
+    </row>
+    <row r="114" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A114" s="22" t="s">
         <v>82</v>
       </c>
-      <c r="B113" s="54"/>
-[...10 lines deleted...]
-      <c r="A114" s="25" t="s">
+      <c r="B114" s="54"/>
+      <c r="C114" s="54"/>
+      <c r="D114" s="54"/>
+      <c r="E114" s="54"/>
+      <c r="F114" s="54"/>
+      <c r="G114" s="54"/>
+      <c r="H114" s="54"/>
+      <c r="I114" s="54"/>
+      <c r="J114" s="54"/>
+      <c r="K114" s="55"/>
+    </row>
+    <row r="115" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A115" s="25" t="s">
         <v>203</v>
       </c>
-      <c r="B114" s="23" t="s">
+      <c r="B115" s="23" t="s">
         <v>83</v>
-      </c>
-[...14 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C115" s="23"/>
       <c r="D115" s="23"/>
       <c r="E115" s="23"/>
       <c r="F115" s="23"/>
       <c r="G115" s="23"/>
       <c r="H115" s="23"/>
-      <c r="I115" s="24"/>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="I115" s="23"/>
+      <c r="J115" s="24"/>
+      <c r="K115" s="23"/>
+    </row>
+    <row r="116" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.3">
       <c r="A116" s="25" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B116" s="23" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C116" s="23"/>
       <c r="D116" s="23"/>
       <c r="E116" s="23"/>
       <c r="F116" s="23"/>
       <c r="G116" s="23"/>
       <c r="H116" s="23"/>
-      <c r="I116" s="24"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:10" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+      <c r="I116" s="23"/>
+      <c r="J116" s="24"/>
+      <c r="K116" s="23"/>
+    </row>
+    <row r="117" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A117" s="25" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B117" s="23" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C117" s="23"/>
       <c r="D117" s="23"/>
       <c r="E117" s="23"/>
       <c r="F117" s="23"/>
       <c r="G117" s="23"/>
       <c r="H117" s="23"/>
-      <c r="I117" s="24"/>
-[...2 lines deleted...]
-    <row r="118" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="I117" s="23"/>
+      <c r="J117" s="24"/>
+      <c r="K117" s="23"/>
+    </row>
+    <row r="118" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.3">
       <c r="A118" s="25" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B118" s="23" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C118" s="23"/>
       <c r="D118" s="23"/>
       <c r="E118" s="23"/>
       <c r="F118" s="23"/>
       <c r="G118" s="23"/>
       <c r="H118" s="23"/>
-      <c r="I118" s="24"/>
-[...3 lines deleted...]
-      <c r="A119" s="22" t="s">
+      <c r="I118" s="23"/>
+      <c r="J118" s="24"/>
+      <c r="K118" s="23"/>
+    </row>
+    <row r="119" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A119" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C119" s="23"/>
+      <c r="D119" s="23"/>
+      <c r="E119" s="23"/>
+      <c r="F119" s="23"/>
+      <c r="G119" s="23"/>
+      <c r="H119" s="23"/>
+      <c r="I119" s="23"/>
+      <c r="J119" s="24"/>
+      <c r="K119" s="23"/>
+    </row>
+    <row r="120" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A120" s="22" t="s">
         <v>87</v>
       </c>
-      <c r="B119" s="54"/>
-[...10 lines deleted...]
-      <c r="A120" s="25" t="s">
+      <c r="B120" s="54"/>
+      <c r="C120" s="54"/>
+      <c r="D120" s="54"/>
+      <c r="E120" s="54"/>
+      <c r="F120" s="54"/>
+      <c r="G120" s="54"/>
+      <c r="H120" s="54"/>
+      <c r="I120" s="54"/>
+      <c r="J120" s="54"/>
+      <c r="K120" s="55"/>
+    </row>
+    <row r="121" spans="1:11" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.3">
+      <c r="A121" s="25" t="s">
         <v>208</v>
       </c>
-      <c r="B120" s="23" t="s">
+      <c r="B121" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="C120" s="23"/>
-[...20 lines deleted...]
-    <row r="122" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C121" s="23"/>
+      <c r="D121" s="23"/>
+      <c r="E121" s="23"/>
+      <c r="F121" s="23"/>
+      <c r="G121" s="23"/>
+      <c r="H121" s="23"/>
+      <c r="I121" s="23"/>
+      <c r="J121" s="24"/>
+      <c r="K121" s="23"/>
+    </row>
+    <row r="122" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
       <c r="B122" s="4"/>
       <c r="C122" s="4"/>
       <c r="D122" s="4"/>
       <c r="E122" s="4"/>
       <c r="F122" s="4"/>
       <c r="G122" s="4"/>
       <c r="H122" s="4"/>
-      <c r="I122" s="5"/>
-[...2 lines deleted...]
-    <row r="123" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I122" s="4"/>
+      <c r="J122" s="5"/>
+      <c r="K122" s="4"/>
+    </row>
+    <row r="123" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4"/>
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
-      <c r="I123" s="5"/>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I123" s="4"/>
+      <c r="J123" s="5"/>
+      <c r="K123" s="4"/>
+    </row>
+    <row r="124" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="4"/>
       <c r="F124" s="4"/>
       <c r="G124" s="4"/>
       <c r="H124" s="4"/>
-      <c r="I124" s="5"/>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I124" s="4"/>
+      <c r="J124" s="5"/>
+      <c r="K124" s="4"/>
+    </row>
+    <row r="125" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="4"/>
       <c r="F125" s="4"/>
       <c r="G125" s="4"/>
       <c r="H125" s="4"/>
-      <c r="I125" s="5"/>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I125" s="4"/>
+      <c r="J125" s="5"/>
+      <c r="K125" s="4"/>
+    </row>
+    <row r="126" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="4"/>
       <c r="F126" s="4"/>
       <c r="G126" s="4"/>
       <c r="H126" s="4"/>
-      <c r="I126" s="5"/>
-[...2 lines deleted...]
-    <row r="127" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I126" s="4"/>
+      <c r="J126" s="5"/>
+      <c r="K126" s="4"/>
+    </row>
+    <row r="127" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="4"/>
       <c r="F127" s="4"/>
       <c r="G127" s="4"/>
       <c r="H127" s="4"/>
-      <c r="I127" s="5"/>
-[...2 lines deleted...]
-    <row r="128" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I127" s="4"/>
+      <c r="J127" s="5"/>
+      <c r="K127" s="4"/>
+    </row>
+    <row r="128" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="4"/>
       <c r="F128" s="4"/>
       <c r="G128" s="4"/>
       <c r="H128" s="4"/>
-      <c r="I128" s="5"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I128" s="4"/>
+      <c r="J128" s="5"/>
+      <c r="K128" s="4"/>
+    </row>
+    <row r="129" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="4"/>
       <c r="F129" s="4"/>
       <c r="G129" s="4"/>
       <c r="H129" s="4"/>
-      <c r="I129" s="5"/>
-[...2 lines deleted...]
-    <row r="130" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I129" s="4"/>
+      <c r="J129" s="5"/>
+      <c r="K129" s="4"/>
+    </row>
+    <row r="130" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="4"/>
       <c r="F130" s="4"/>
       <c r="G130" s="4"/>
       <c r="H130" s="4"/>
-      <c r="I130" s="5"/>
-[...2 lines deleted...]
-    <row r="131" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I130" s="4"/>
+      <c r="J130" s="5"/>
+      <c r="K130" s="4"/>
+    </row>
+    <row r="131" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A131" s="4"/>
       <c r="B131" s="4"/>
       <c r="C131" s="4"/>
       <c r="D131" s="4"/>
       <c r="E131" s="4"/>
       <c r="F131" s="4"/>
       <c r="G131" s="4"/>
       <c r="H131" s="4"/>
-      <c r="I131" s="5"/>
-[...2 lines deleted...]
-    <row r="132" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I131" s="4"/>
+      <c r="J131" s="5"/>
+      <c r="K131" s="4"/>
+    </row>
+    <row r="132" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A132" s="4"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="4"/>
       <c r="F132" s="4"/>
       <c r="G132" s="4"/>
       <c r="H132" s="4"/>
-      <c r="I132" s="5"/>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I132" s="4"/>
+      <c r="J132" s="5"/>
+      <c r="K132" s="4"/>
+    </row>
+    <row r="133" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="4"/>
       <c r="F133" s="4"/>
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
-      <c r="I133" s="5"/>
-[...2 lines deleted...]
-    <row r="134" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I133" s="4"/>
+      <c r="J133" s="5"/>
+      <c r="K133" s="4"/>
+    </row>
+    <row r="134" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="4"/>
       <c r="F134" s="4"/>
       <c r="G134" s="4"/>
       <c r="H134" s="4"/>
-      <c r="I134" s="5"/>
-[...2 lines deleted...]
-    <row r="135" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I134" s="4"/>
+      <c r="J134" s="5"/>
+      <c r="K134" s="4"/>
+    </row>
+    <row r="135" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A135" s="4"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="4"/>
       <c r="F135" s="4"/>
       <c r="G135" s="4"/>
       <c r="H135" s="4"/>
-      <c r="I135" s="5"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I135" s="4"/>
+      <c r="J135" s="5"/>
+      <c r="K135" s="4"/>
+    </row>
+    <row r="136" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A136" s="4"/>
       <c r="B136" s="4"/>
       <c r="C136" s="4"/>
       <c r="D136" s="4"/>
       <c r="E136" s="4"/>
       <c r="F136" s="4"/>
       <c r="G136" s="4"/>
       <c r="H136" s="4"/>
-      <c r="I136" s="5"/>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I136" s="4"/>
+      <c r="J136" s="5"/>
+      <c r="K136" s="4"/>
+    </row>
+    <row r="137" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A137" s="4"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="4"/>
       <c r="F137" s="4"/>
       <c r="G137" s="4"/>
       <c r="H137" s="4"/>
-      <c r="I137" s="5"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I137" s="4"/>
+      <c r="J137" s="5"/>
+      <c r="K137" s="4"/>
+    </row>
+    <row r="138" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A138" s="4"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="4"/>
       <c r="F138" s="4"/>
       <c r="G138" s="4"/>
       <c r="H138" s="4"/>
-      <c r="I138" s="5"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I138" s="4"/>
+      <c r="J138" s="5"/>
+      <c r="K138" s="4"/>
+    </row>
+    <row r="139" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A139" s="4"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="4"/>
       <c r="F139" s="4"/>
       <c r="G139" s="4"/>
       <c r="H139" s="4"/>
-      <c r="I139" s="5"/>
-[...2 lines deleted...]
-    <row r="140" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I139" s="4"/>
+      <c r="J139" s="5"/>
+      <c r="K139" s="4"/>
+    </row>
+    <row r="140" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A140" s="4"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="4"/>
       <c r="F140" s="4"/>
       <c r="G140" s="4"/>
       <c r="H140" s="4"/>
-      <c r="I140" s="5"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I140" s="4"/>
+      <c r="J140" s="5"/>
+      <c r="K140" s="4"/>
+    </row>
+    <row r="141" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A141" s="4"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="4"/>
       <c r="F141" s="4"/>
       <c r="G141" s="4"/>
       <c r="H141" s="4"/>
-      <c r="I141" s="5"/>
-[...2 lines deleted...]
-    <row r="142" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I141" s="4"/>
+      <c r="J141" s="5"/>
+      <c r="K141" s="4"/>
+    </row>
+    <row r="142" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A142" s="4"/>
       <c r="B142" s="4"/>
       <c r="C142" s="4"/>
       <c r="D142" s="4"/>
       <c r="E142" s="4"/>
       <c r="F142" s="4"/>
       <c r="G142" s="4"/>
       <c r="H142" s="4"/>
-      <c r="I142" s="5"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I142" s="4"/>
+      <c r="J142" s="5"/>
+      <c r="K142" s="4"/>
+    </row>
+    <row r="143" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A143" s="4"/>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="4"/>
       <c r="F143" s="4"/>
       <c r="G143" s="4"/>
       <c r="H143" s="4"/>
-      <c r="I143" s="5"/>
-[...2 lines deleted...]
-    <row r="144" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I143" s="4"/>
+      <c r="J143" s="5"/>
+      <c r="K143" s="4"/>
+    </row>
+    <row r="144" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A144" s="4"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="4"/>
       <c r="F144" s="4"/>
       <c r="G144" s="4"/>
       <c r="H144" s="4"/>
-      <c r="I144" s="5"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I144" s="4"/>
+      <c r="J144" s="5"/>
+      <c r="K144" s="4"/>
+    </row>
+    <row r="145" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A145" s="4"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="4"/>
       <c r="F145" s="4"/>
       <c r="G145" s="4"/>
       <c r="H145" s="4"/>
-      <c r="I145" s="5"/>
-[...2 lines deleted...]
-    <row r="146" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I145" s="4"/>
+      <c r="J145" s="5"/>
+      <c r="K145" s="4"/>
+    </row>
+    <row r="146" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A146" s="4"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="4"/>
       <c r="F146" s="4"/>
       <c r="G146" s="4"/>
       <c r="H146" s="4"/>
-      <c r="I146" s="5"/>
-[...2 lines deleted...]
-    <row r="147" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I146" s="4"/>
+      <c r="J146" s="5"/>
+      <c r="K146" s="4"/>
+    </row>
+    <row r="147" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A147" s="4"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="4"/>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4"/>
-      <c r="I147" s="5"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I147" s="4"/>
+      <c r="J147" s="5"/>
+      <c r="K147" s="4"/>
+    </row>
+    <row r="148" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="4"/>
       <c r="F148" s="4"/>
       <c r="G148" s="4"/>
       <c r="H148" s="4"/>
-      <c r="I148" s="5"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I148" s="4"/>
+      <c r="J148" s="5"/>
+      <c r="K148" s="4"/>
+    </row>
+    <row r="149" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A149" s="4"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="4"/>
       <c r="F149" s="4"/>
       <c r="G149" s="4"/>
       <c r="H149" s="4"/>
-      <c r="I149" s="5"/>
-[...2 lines deleted...]
-    <row r="150" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I149" s="4"/>
+      <c r="J149" s="5"/>
+      <c r="K149" s="4"/>
+    </row>
+    <row r="150" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A150" s="4"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="4"/>
       <c r="F150" s="4"/>
       <c r="G150" s="4"/>
       <c r="H150" s="4"/>
-      <c r="I150" s="5"/>
-[...2 lines deleted...]
-    <row r="151" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I150" s="4"/>
+      <c r="J150" s="5"/>
+      <c r="K150" s="4"/>
+    </row>
+    <row r="151" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A151" s="4"/>
       <c r="B151" s="4"/>
       <c r="C151" s="4"/>
       <c r="D151" s="4"/>
       <c r="E151" s="4"/>
       <c r="F151" s="4"/>
       <c r="G151" s="4"/>
       <c r="H151" s="4"/>
-      <c r="I151" s="5"/>
-[...2 lines deleted...]
-    <row r="152" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I151" s="4"/>
+      <c r="J151" s="5"/>
+      <c r="K151" s="4"/>
+    </row>
+    <row r="152" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A152" s="4"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="4"/>
       <c r="F152" s="4"/>
       <c r="G152" s="4"/>
       <c r="H152" s="4"/>
-      <c r="I152" s="5"/>
-[...2 lines deleted...]
-    <row r="153" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I152" s="4"/>
+      <c r="J152" s="5"/>
+      <c r="K152" s="4"/>
+    </row>
+    <row r="153" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A153" s="4"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="4"/>
       <c r="F153" s="4"/>
       <c r="G153" s="4"/>
       <c r="H153" s="4"/>
-      <c r="I153" s="5"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I153" s="4"/>
+      <c r="J153" s="5"/>
+      <c r="K153" s="4"/>
+    </row>
+    <row r="154" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A154" s="4"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="4"/>
       <c r="F154" s="4"/>
       <c r="G154" s="4"/>
       <c r="H154" s="4"/>
-      <c r="I154" s="5"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I154" s="4"/>
+      <c r="J154" s="5"/>
+      <c r="K154" s="4"/>
+    </row>
+    <row r="155" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A155" s="4"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="4"/>
       <c r="F155" s="4"/>
       <c r="G155" s="4"/>
       <c r="H155" s="4"/>
-      <c r="I155" s="5"/>
-[...2 lines deleted...]
-    <row r="156" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I155" s="4"/>
+      <c r="J155" s="5"/>
+      <c r="K155" s="4"/>
+    </row>
+    <row r="156" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A156" s="4"/>
       <c r="B156" s="4"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
       <c r="E156" s="4"/>
       <c r="F156" s="4"/>
       <c r="G156" s="4"/>
       <c r="H156" s="4"/>
-      <c r="I156" s="5"/>
-[...2 lines deleted...]
-    <row r="157" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I156" s="4"/>
+      <c r="J156" s="5"/>
+      <c r="K156" s="4"/>
+    </row>
+    <row r="157" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A157" s="4"/>
       <c r="B157" s="4"/>
       <c r="C157" s="4"/>
       <c r="D157" s="4"/>
       <c r="E157" s="4"/>
       <c r="F157" s="4"/>
       <c r="G157" s="4"/>
       <c r="H157" s="4"/>
-      <c r="I157" s="5"/>
-[...2 lines deleted...]
-    <row r="158" spans="1:10" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="I157" s="4"/>
+      <c r="J157" s="5"/>
+      <c r="K157" s="4"/>
+    </row>
+    <row r="158" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A158" s="4"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="4"/>
       <c r="F158" s="4"/>
       <c r="G158" s="4"/>
       <c r="H158" s="4"/>
-      <c r="I158" s="5"/>
-      <c r="J158" s="4"/>
+      <c r="I158" s="4"/>
+      <c r="J158" s="5"/>
+      <c r="K158" s="4"/>
+    </row>
+    <row r="159" spans="1:11" s="3" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
+      <c r="A159" s="4"/>
+      <c r="B159" s="4"/>
+      <c r="C159" s="4"/>
+      <c r="D159" s="4"/>
+      <c r="E159" s="4"/>
+      <c r="F159" s="4"/>
+      <c r="G159" s="4"/>
+      <c r="H159" s="4"/>
+      <c r="I159" s="4"/>
+      <c r="J159" s="5"/>
+      <c r="K159" s="4"/>
     </row>
   </sheetData>
-  <autoFilter ref="A9:J120" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A9:K121" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="29" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G88 G90:G120" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H11:H89 H91:H121" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C90:C1048576 C11:C88 E11:E88 E90:E1048576" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D91:D1048576 D11:D89 F11:F89 F91:F1048576" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="34" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
-    <brk id="4" max="1048575" man="1"/>
+    <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ee1930f-003b-4c79-bb18-414e791589f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1f338ac-e338-414f-952c-f74dcc6d59e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F969370C-C129-4D21-A7A3-5BDE4E35F5B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D3F0BE5-1AC3-4C51-BD81-6017FED3ABF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD0BBD68-E2F5-4704-883D-823857CCE9D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Assessment_and_care_3</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Principles_of_careCommunication</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Ref535912076</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc60823303</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG194 Baseline assessment tool 09/09/2025</dc:title>
+  <dc:title>NG194 Postnatal care: Baseline assessment tool 09/06/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2025-09-09T17:48:43Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>448dcd3b-3072-451c-a278-e8a045a745ea</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
+  </property>
 </Properties>
 </file>