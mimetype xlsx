--- v0 (2025-12-05)
+++ v1 (2026-05-03)
@@ -11,55 +11,55 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DB1112A8-62D3-4F65-A327-B09ADFB06174}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{940566AE-12F3-421F-96C6-2530A9B05389}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="0" windowWidth="22980" windowHeight="17385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="9" r:id="rId1"/>
     <sheet name="Introduction" sheetId="1" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="2" r:id="rId3"/>
     <sheet name="Table 1" sheetId="10" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
@@ -262,51 +262,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="186">
   <si>
     <t>Recommendation met?</t>
   </si>
   <si>
     <t>Actions needed to implement recommendation</t>
   </si>
   <si>
     <t>Is there a cost or saving?</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Current activity/evidence</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
@@ -789,53 +789,50 @@
       <t>If a person’s acne-related scarring is severe and persists a year after their acne has cleared:
 •	refer the person to a consultant dermatologist-led team with expertise in scarring management
 •	in a consultant dermatologist-led team setting, consider CO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> laser treatment (alone or after a session of punch elevation) or glycolic acid peel.</t>
     </r>
   </si>
   <si>
-    <t>Table 1 Treatment choices for mild to moderate and moderate to severe acne vulgaris</t>
-[...1 lines deleted...]
-  <si>
     <t>Acne severity</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Advantages</t>
   </si>
   <si>
     <t>Disadvantages</t>
   </si>
   <si>
     <t>Any severity</t>
   </si>
   <si>
     <t>Fixed combination of topical adapalene with topical benzoyl peroxide, applied once daily in the evening</t>
   </si>
   <si>
     <t>Fixed combination of topical tretinoin with topical clindamycin, applied once daily in the evening</t>
   </si>
   <si>
     <t>Mild to moderate</t>
   </si>
   <si>
     <t>Fixed combination of topical benzoyl peroxide with topical clindamycin, applied once daily in the evening</t>
@@ -980,272 +977,276 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">It should be used in conjunction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>acne vulgaris: management</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (NICE guideline NG198).</t>
     </r>
   </si>
   <si>
+    <t>Give people with acne clear information tailored to their needs and concerns. Topics to cover include:
+•the possible reasons for their acne
+•treatment options, including over the counter treatments if appropriate
+•the benefits and drawbacks associated with treatments
+•the potential impact of acne
+•the importance of adhering to treatment (see also the section on providing information in the NICE guideline on medicines adherence)
+•relapses during or after treatment, including:
+  -when and how to obtain further advice
+  -treatment options should a relapse occur.
+See also the NICE guideline on patient experience in adult NHS services (particularly recommendations 1.5.11 to 1.5.19) for advice on how to tailor information and communication based on the person's needs.</t>
+  </si>
+  <si>
+    <t>Consider referring people to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist -agreed pathway if they have:
+•	mild to moderate acne that has not responded to 2 completed courses of treatment (see table 1)
+•	moderate to severe acne which has not responded to previous treatment that contains an oral antibiotic (see table 1)
+•	acne with that is leading to scarring
+•	acne with persistent pigmentary changes.</t>
+  </si>
+  <si>
+    <t>Consider referring people to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist -agreed pathway if their acne of any severity, is causing or contributing to persistent psychological distress or a mental health disorder.</t>
+  </si>
+  <si>
+    <t>If mild to moderate acne fails to respond adequately to 2 different 12 week courses of treatment options, consider referral to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist agreed pathway.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If a person for whom oral isotretinoin treatment is being considered has the potential to become pregnant:
+•	explain that isotretinoin can cause serious harm to a developing baby if taken during pregnancy </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+•	inform them that they will need to follow the  MHRA pregnancy prevention programme as detailed on the isotretinoin acknowledgement of risk form.</t>
+    </r>
+  </si>
+  <si>
+    <t>Consider treating severe inflammatory cysts with intralesional injection of triamcinolone acetonide (0.1 ml of triamcinolone acetonide per cm of cyst diameter, at 0.6 mg/ml diluted in 0.9% sodium chloride). This should be done by a member of a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist -agreed pathway.
+In June 2021 this was an off-label use for triamcinolone acetonide. See NICE's information on prescribing medicines for more information.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If acne relapses after an adequate response to oral isotretinoin and is currently moderate to severe, offer either:
+•	a 12-week course of an appropriate treatment option (see table 1), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+•	re-referral, if the person is no longer under the care of the consultant dermatologist-led team or the nationally accredited GPwER working within a consultant dermatologist -agreed pathway.</t>
+    </r>
+  </si>
+  <si>
+    <t>If acne relapses after a second course of oral isotretinoin and is currently moderate to severe, further care should be decided by the consultant dermatologist-led team or the nationally accredited GPwER working within a consultant dermatologist -agreed pathway. If the person is no longer under their care, offer re-referral.</t>
+  </si>
+  <si>
+    <t>Refer people to a consultant dermatologist-led team or a nationally accredited GP with an Extended Role (GPwER) working within a consultant dermatologist -agreed pathway if any of the following apply: 
+•	there is diagnostic uncertainty about their acne
+•	they have acne conglobata
+•	they have nodulo-cystic acne.</t>
+  </si>
+  <si>
+    <t>If acne fails to respond adequately to a 12 week course of a first-line treatment option and at review the severity is:
+•	mild to moderate: offer another option from the table of treatment choices (see table 1)
+•	moderate to severe, and the treatment did not include an oral antibiotic: offer another option which includes an oral antibiotic from the table of treatment choices (see table 1)
+•	moderate to severe, and the treatment included an oral antibiotic: consider referral to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist -agreed pathway.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
-Level 1A, City Tower, Piccadilly Plaza, Manchester M1 4BT; www.nice.org.uk
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2023. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Updated: 07 December 2023 </t>
-[...21 lines deleted...]
-    <t>Consider referring people to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist -agreed pathway if their acne of any severity, is causing or contributing to persistent psychological distress or a mental health disorder.</t>
+    <t>Table 1: Treatment choices for mild to moderate and moderate to severe acne vulgaris</t>
   </si>
   <si>
     <t>•	Oral component may be effective in treating affected areas that are difficult to reach with topical treatment (such as the back)
-•Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is a Medicines and Healthcare products Regulatory Agency (MHRA) requirement for subsequent oral isotretinoin, which is only recommended for severe acne (see recommendation 1.5.10 and the MHRA guidance on new safety measures for isotretinoin.</t>
+•	Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is a Medicines and Healthcare products Regulatory Agency (MHRA) requirement for subsequent oral isotretinoin, which is only recommended for severe acne (see recommendation 1.5.10 and the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If a person with acne is likely to benefit from oral isotretinoin treatment:
+•	Follow the MHRA guidance on new safety measures for isotretinoin. This includes:
+-	guidance on roles and responsibilities of referrers (usually the primary care clinician) and prescribers initiating, continuing and monitoring isotretinoin treatment 
+-	requirements for counselling people about potential mental health and sexual function side effects
+-	requirements for assessing and monitoring mental health and sexual function
+-	use of compulsory regulatory documents to minimise risk. 
+See the Commission on Human Medicines Isotretinoin Implementation Advisory Expert Working Group report for more detail. </t>
+  </si>
+  <si>
+    <t>2023, amended 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When making a referral to the consultant- dermatologist-led team or the nationally accredited GPwER working within a consultant dermatologist -agreed pathway for the consideration of isotretinoin treatment:
+•	fully inform the person (and their family and carers, as appropriate) about the potential risks of isotretinoin treatment as well as the expected benefits 
+•	provide details of the person's current and past medical history (including all current and previous mental health issues), and any relevant social and family history. </t>
+  </si>
+  <si>
+    <t>When considering oral isotretinoin for acne take into account the person’s psychological wellbeing (see recommendation 1.4.5), and refer them to mental health services before starting treatment if appropriate. See also MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin.</t>
   </si>
   <si>
     <t>•	Oral component may be effective in treating affected areas that are difficult to reach with topical treatment (such as the back)
-•	Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is an MHRA requirement for subsequent oral isotretinoin (see recommendation 1.5.8 and the MHRA guidance on new safety measures for isotretinoin.</t>
+•	Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is an MHRA requirement for subsequent oral isotretinoin, which is only recommended for severe acne (see recommendation 1.5.10 and the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin)</t>
   </si>
   <si>
     <r>
       <t>If clinical judgement indicates a person may need treatment with oral isotretinoin for their acne in future:
-•	be aware that oral isotretinoin should not be used unless adequate courses of standard therapy with systemic antibiotics and topical therapy have been tried, in line with the Medicines and Healthcare products Regulatory Agency (MHRA) guidance on new safety measures for isotretinoin</t>
+•be aware that oral isotretinoin should not be used unless adequate courses of standard therapy with systemic antibiotics and topical therapy have been tried, in line with the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-•	take this into account when choosing any initial treatment option.</t>
+•take this into account when choosing any initial treatment option.</t>
     </r>
   </si>
   <si>
-    <t>If mild to moderate acne fails to respond adequately to 2 different 12 week courses of treatment options, consider referral to a consultant dermatologist-led team or a nationally accredited GPwER working within a consultant dermatologist agreed pathway.</t>
-[...89 lines deleted...]
-See the Commission on Human Medicines Isotretinoin Implementation Advisory Expert Working Group report for more detail. </t>
+    <t>Updated: 30 April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
@@ -2379,1924 +2380,1943 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng198" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng198/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A62DB1-1EE9-4212-BE24-3103DFEEC4F2}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A50" sqref="A50"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.640625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.2109375" style="7"/>
+    <col min="1" max="1" width="13.6640625" style="7" customWidth="1"/>
+    <col min="2" max="6" width="9.21875" style="7"/>
+    <col min="7" max="7" width="5.109375" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="9.21875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="16"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G2" s="6"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="6"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G6" s="6"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="6"/>
     </row>
-    <row r="9" spans="1:7" ht="40" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="54"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="6"/>
     </row>
-    <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A10" s="55" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="6"/>
     </row>
-    <row r="11" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.2">
       <c r="A11" s="55" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B11" s="56"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="13"/>
     </row>
-    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15"/>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="13"/>
     </row>
-    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="12"/>
     </row>
-    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A14" s="35" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="9"/>
     </row>
-    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
-        <v>168</v>
+        <v>185</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="9"/>
     </row>
-    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A16" s="11"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="9"/>
     </row>
-    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="9"/>
     </row>
-    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.2">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
       <c r="G19" s="6"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
       <c r="G21" s="6"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="74.85546875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="74.88671875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="53" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="53.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="53.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="52" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:1" s="52" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="69" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="19"/>
     </row>
-    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26"/>
     </row>
-    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="38.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="51" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="57" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="121" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:1" ht="120.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with acne vulgaris: management (NICE clinical guideline NG198)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A13" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K84"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="72.140625" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9.2109375" style="1"/>
+    <col min="1" max="1" width="72.109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.88671875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.44140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="55.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.21875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.33203125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.88671875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="22.109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="49.33203125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="31" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for acne vulgaris: management (NICE guideline NG198)</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
     </row>
-    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A3" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="36" cm="1">
         <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D10:D84,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
       <c r="C3" s="67"/>
       <c r="D3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
     </row>
-    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A4" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="36">
         <f>COUNTIF(F10:F84,"Yes")</f>
         <v>0</v>
       </c>
       <c r="C4" s="67"/>
       <c r="D4" s="19"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
     </row>
-    <row r="5" spans="1:11" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="37">
         <f>COUNTIF(F10:F84,"Partial")</f>
         <v>0</v>
       </c>
       <c r="C5" s="67"/>
       <c r="D5" s="19"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
     </row>
-    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="38" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
       <c r="C6" s="68"/>
       <c r="D6" s="19"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
     </row>
-    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="39" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
       <c r="C7" s="68"/>
       <c r="D7" s="19"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
     </row>
-    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
     </row>
-    <row r="9" spans="1:11" s="30" customFormat="1" ht="49.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:11" s="30" customFormat="1" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="45" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="45" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="45" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="48"/>
     </row>
-    <row r="11" spans="1:11" s="3" customFormat="1" ht="286" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.2">
       <c r="A11" s="58" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="22"/>
       <c r="K11" s="21"/>
     </row>
-    <row r="12" spans="1:11" s="3" customFormat="1" ht="36.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="22"/>
       <c r="K12" s="21"/>
     </row>
-    <row r="13" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="48"/>
     </row>
-    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A14" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="21"/>
     </row>
-    <row r="15" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A15" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="22"/>
       <c r="K15" s="21"/>
     </row>
-    <row r="16" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A16" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="22"/>
       <c r="K16" s="21"/>
     </row>
-    <row r="17" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="22"/>
       <c r="K17" s="21"/>
     </row>
-    <row r="18" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="48"/>
     </row>
-    <row r="19" spans="1:11" s="3" customFormat="1" ht="80" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:11" s="3" customFormat="1" ht="65.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="58" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="22"/>
       <c r="K19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="48"/>
     </row>
-    <row r="21" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="22"/>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
       <c r="A22" s="58" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="22"/>
       <c r="K22" s="21"/>
     </row>
-    <row r="23" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.2">
       <c r="A23" s="58" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="22"/>
       <c r="K23" s="21"/>
     </row>
-    <row r="24" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A24" s="58" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="22"/>
       <c r="K24" s="21"/>
     </row>
-    <row r="25" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="22"/>
       <c r="K25" s="21"/>
     </row>
-    <row r="26" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="22"/>
       <c r="K26" s="21"/>
     </row>
-    <row r="27" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="47"/>
       <c r="E27" s="47"/>
       <c r="F27" s="47"/>
       <c r="G27" s="47"/>
       <c r="H27" s="47"/>
       <c r="I27" s="47"/>
       <c r="J27" s="47"/>
       <c r="K27" s="48"/>
     </row>
-    <row r="28" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A28" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="62"/>
       <c r="C28" s="62"/>
       <c r="D28" s="62"/>
       <c r="E28" s="62"/>
       <c r="F28" s="62"/>
       <c r="G28" s="62"/>
       <c r="H28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="63"/>
       <c r="K28" s="62"/>
     </row>
-    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A29" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="H29" s="49"/>
       <c r="I29" s="49"/>
       <c r="J29" s="49"/>
       <c r="K29" s="50"/>
     </row>
-    <row r="30" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.2">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="22"/>
       <c r="K30" s="21"/>
     </row>
-    <row r="31" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A31" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="22"/>
       <c r="K31" s="21"/>
     </row>
-    <row r="32" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A32" s="58" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="22"/>
       <c r="K32" s="21"/>
     </row>
-    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A33" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="49"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="49"/>
       <c r="F33" s="49"/>
       <c r="G33" s="49"/>
       <c r="H33" s="49"/>
       <c r="I33" s="49"/>
       <c r="J33" s="49"/>
       <c r="K33" s="50"/>
     </row>
-    <row r="34" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A34" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="22"/>
       <c r="K34" s="21"/>
     </row>
-    <row r="35" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A35" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="21"/>
     </row>
-    <row r="36" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A36" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="49"/>
       <c r="K36" s="50"/>
     </row>
-    <row r="37" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A37" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="22"/>
       <c r="K37" s="21"/>
     </row>
-    <row r="38" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A38" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="22"/>
       <c r="K38" s="21"/>
     </row>
-    <row r="39" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
       <c r="A39" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="22"/>
       <c r="K39" s="21"/>
     </row>
-    <row r="40" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A40" s="23" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="21"/>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="22"/>
       <c r="K40" s="21"/>
     </row>
-    <row r="41" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="22"/>
       <c r="K41" s="21"/>
     </row>
-    <row r="42" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A42" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="21"/>
     </row>
-    <row r="43" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A43" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="49"/>
       <c r="C43" s="49"/>
       <c r="D43" s="49"/>
       <c r="E43" s="49"/>
       <c r="F43" s="49"/>
       <c r="G43" s="49"/>
       <c r="H43" s="49"/>
       <c r="I43" s="49"/>
       <c r="J43" s="49"/>
       <c r="K43" s="50"/>
     </row>
-    <row r="44" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A44" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="22"/>
       <c r="K44" s="21"/>
     </row>
-    <row r="45" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A45" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="22"/>
       <c r="K45" s="21"/>
     </row>
-    <row r="46" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A46" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="22"/>
       <c r="K46" s="21"/>
     </row>
-    <row r="47" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A47" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="21"/>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="22"/>
       <c r="K47" s="21"/>
     </row>
-    <row r="48" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
       <c r="A48" s="58" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="21"/>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="22"/>
       <c r="K48" s="21"/>
     </row>
-    <row r="49" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A49" s="58" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="22"/>
       <c r="K49" s="21"/>
     </row>
-    <row r="50" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A50" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="49"/>
       <c r="C50" s="49"/>
       <c r="D50" s="49"/>
       <c r="E50" s="49"/>
       <c r="F50" s="49"/>
       <c r="G50" s="49"/>
       <c r="H50" s="49"/>
       <c r="I50" s="49"/>
       <c r="J50" s="49"/>
       <c r="K50" s="50"/>
     </row>
-    <row r="51" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A51" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="22"/>
       <c r="K51" s="21"/>
     </row>
-    <row r="52" spans="1:11" s="3" customFormat="1" ht="301.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
       <c r="A52" s="58" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>66</v>
       </c>
-      <c r="C52" s="21">
-        <v>2023</v>
+      <c r="C52" s="21" t="s">
+        <v>180</v>
       </c>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="22"/>
       <c r="K52" s="21"/>
     </row>
-    <row r="53" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A53" s="58" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="C53" s="21">
-        <v>2023</v>
+      <c r="C53" s="21" t="s">
+        <v>180</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="22"/>
       <c r="K53" s="21"/>
     </row>
-    <row r="54" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A54" s="58" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="22"/>
       <c r="K54" s="21"/>
     </row>
-    <row r="55" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
       <c r="A55" s="58" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="22"/>
       <c r="K55" s="21"/>
     </row>
-    <row r="56" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A56" s="23" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="22"/>
       <c r="K56" s="21"/>
     </row>
-    <row r="57" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A57" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="22"/>
       <c r="K57" s="21"/>
     </row>
-    <row r="58" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A58" s="58" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>73</v>
       </c>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="22"/>
       <c r="K58" s="21"/>
     </row>
-    <row r="59" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
       <c r="A59" s="23" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="21">
         <v>2023</v>
       </c>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="22"/>
       <c r="K59" s="21"/>
     </row>
-    <row r="60" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A60" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="49"/>
       <c r="C60" s="49"/>
       <c r="D60" s="49"/>
       <c r="E60" s="49"/>
       <c r="F60" s="49"/>
       <c r="G60" s="49"/>
       <c r="H60" s="49"/>
       <c r="I60" s="49"/>
       <c r="J60" s="49"/>
       <c r="K60" s="50"/>
     </row>
-    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A61" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="22"/>
       <c r="K61" s="21"/>
     </row>
-    <row r="62" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A62" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>79</v>
       </c>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="22"/>
       <c r="K62" s="21"/>
     </row>
-    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A63" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="49"/>
       <c r="C63" s="49"/>
       <c r="D63" s="49"/>
       <c r="E63" s="49"/>
       <c r="F63" s="49"/>
       <c r="G63" s="49"/>
       <c r="H63" s="49"/>
       <c r="I63" s="49"/>
       <c r="J63" s="49"/>
       <c r="K63" s="50"/>
     </row>
-    <row r="64" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A64" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>80</v>
       </c>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="22"/>
       <c r="K64" s="21"/>
     </row>
-    <row r="65" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A65" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="49"/>
       <c r="C65" s="49"/>
       <c r="D65" s="49"/>
       <c r="E65" s="49"/>
       <c r="F65" s="49"/>
       <c r="G65" s="49"/>
       <c r="H65" s="49"/>
       <c r="I65" s="49"/>
       <c r="J65" s="49"/>
       <c r="K65" s="50"/>
     </row>
-    <row r="66" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
       <c r="A66" s="58" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>82</v>
       </c>
       <c r="C66" s="21"/>
       <c r="D66" s="21"/>
       <c r="E66" s="21"/>
       <c r="F66" s="21"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="22"/>
       <c r="K66" s="21"/>
     </row>
-    <row r="67" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A67" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="49"/>
       <c r="C67" s="49"/>
       <c r="D67" s="49"/>
       <c r="E67" s="49"/>
       <c r="F67" s="49"/>
       <c r="G67" s="49"/>
       <c r="H67" s="49"/>
       <c r="I67" s="49"/>
       <c r="J67" s="49"/>
       <c r="K67" s="50"/>
     </row>
-    <row r="68" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
       <c r="A68" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B68" s="21" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C68" s="21"/>
       <c r="D68" s="21"/>
       <c r="E68" s="21"/>
       <c r="F68" s="21"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="22"/>
       <c r="K68" s="21"/>
     </row>
-    <row r="69" spans="1:11" s="3" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:11" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B69" s="21" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C69" s="21"/>
       <c r="D69" s="21"/>
       <c r="E69" s="21"/>
       <c r="F69" s="21"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="22"/>
       <c r="K69" s="21"/>
     </row>
-    <row r="70" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A70" s="46" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="47"/>
       <c r="C70" s="47"/>
       <c r="D70" s="47"/>
       <c r="E70" s="47"/>
       <c r="F70" s="47"/>
       <c r="G70" s="47"/>
       <c r="H70" s="47"/>
       <c r="I70" s="47"/>
       <c r="J70" s="47"/>
       <c r="K70" s="48"/>
     </row>
-    <row r="71" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A71" s="58" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="21"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="22"/>
       <c r="K71" s="21"/>
     </row>
-    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A72" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>84</v>
       </c>
       <c r="C72" s="21"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="22"/>
       <c r="K72" s="21"/>
     </row>
-    <row r="73" spans="1:11" s="3" customFormat="1" ht="116.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:11" s="3" customFormat="1" ht="116.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="58" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="B73" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="22"/>
       <c r="K73" s="21"/>
     </row>
-    <row r="74" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A74" s="58" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B74" s="21" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="21"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="21"/>
       <c r="I74" s="21"/>
       <c r="J74" s="22"/>
       <c r="K74" s="21"/>
     </row>
-    <row r="75" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A75" s="46" t="s">
         <v>87</v>
       </c>
       <c r="B75" s="47"/>
       <c r="C75" s="47"/>
       <c r="D75" s="47"/>
       <c r="E75" s="47"/>
       <c r="F75" s="47"/>
       <c r="G75" s="47"/>
       <c r="H75" s="47"/>
       <c r="I75" s="47"/>
       <c r="J75" s="47"/>
       <c r="K75" s="48"/>
     </row>
-    <row r="76" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A76" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="21"/>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="22"/>
       <c r="K76" s="21"/>
     </row>
-    <row r="77" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A77" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>89</v>
       </c>
       <c r="C77" s="21"/>
       <c r="D77" s="21"/>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="22"/>
       <c r="K77" s="21"/>
     </row>
-    <row r="78" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A78" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="22"/>
       <c r="K78" s="21"/>
     </row>
-    <row r="79" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
       <c r="A79" s="23" t="s">
         <v>127</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C79" s="21"/>
       <c r="D79" s="21"/>
       <c r="E79" s="21"/>
       <c r="F79" s="21"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="22"/>
       <c r="K79" s="21"/>
     </row>
-    <row r="80" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="A80" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="21"/>
       <c r="D80" s="21"/>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="22"/>
       <c r="K80" s="21"/>
     </row>
-    <row r="81" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A81" s="46" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="47"/>
       <c r="C81" s="47"/>
       <c r="D81" s="47"/>
       <c r="E81" s="47"/>
       <c r="F81" s="47"/>
       <c r="G81" s="47"/>
       <c r="H81" s="47"/>
       <c r="I81" s="47"/>
       <c r="J81" s="47"/>
       <c r="K81" s="48"/>
     </row>
-    <row r="82" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
       <c r="A82" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>94</v>
       </c>
       <c r="C82" s="21"/>
       <c r="D82" s="21"/>
       <c r="E82" s="21"/>
       <c r="F82" s="21"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="22"/>
       <c r="K82" s="21"/>
     </row>
-    <row r="83" spans="1:11" s="3" customFormat="1" ht="77" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.2">
       <c r="A83" s="58" t="s">
         <v>130</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C83" s="21"/>
       <c r="D83" s="21"/>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="22"/>
       <c r="K83" s="21"/>
     </row>
-    <row r="84" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A84" s="59"/>
       <c r="B84" s="19"/>
       <c r="C84" s="19"/>
       <c r="D84" s="19"/>
       <c r="E84" s="19"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="19"/>
       <c r="J84" s="60"/>
       <c r="K84" s="19"/>
     </row>
   </sheetData>
   <autoFilter ref="A9:K84" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="31" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H84" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F1048576 D10:D1048576" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE8E4F8B-EDAA-4842-A96E-82867189D056}">
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="18.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="31.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.5546875" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="44" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="45" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="45" t="s">
+      <c r="B2" s="45" t="s">
         <v>132</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="C2" s="45" t="s">
         <v>133</v>
       </c>
-      <c r="C2" s="45" t="s">
+      <c r="D2" s="45" t="s">
         <v>134</v>
       </c>
-      <c r="D2" s="45" t="s">
+    </row>
+    <row r="3" spans="1:4" ht="134.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="58" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="58" t="s">
+      <c r="B3" s="64" t="s">
         <v>136</v>
       </c>
-      <c r="B3" s="64" t="s">
+      <c r="C3" s="58" t="s">
+        <v>143</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
+        <v>135</v>
+      </c>
+      <c r="B4" s="58" t="s">
         <v>137</v>
       </c>
-      <c r="C3" s="58" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="65" t="s">
+      <c r="C4" s="66" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="58" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="123.65" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B4" s="58" t="s">
+    <row r="5" spans="1:4" ht="60" x14ac:dyDescent="0.2">
+      <c r="A5" s="66" t="s">
         <v>138</v>
       </c>
-      <c r="C4" s="66" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="58" t="s">
+      <c r="B5" s="58" t="s">
+        <v>139</v>
+      </c>
+      <c r="C5" s="58" t="s">
         <v>146</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="58" t="s">
+      <c r="D5" s="58" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="285" x14ac:dyDescent="0.2">
+      <c r="A6" s="66" t="s">
         <v>140</v>
       </c>
-      <c r="C5" s="58" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="58" t="s">
+      <c r="B6" s="58" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="58" t="s">
+        <v>178</v>
+      </c>
+      <c r="D6" s="58" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="225" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B6" s="58" t="s">
+    <row r="7" spans="1:4" ht="235.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="66" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7" s="58" t="s">
         <v>142</v>
       </c>
-      <c r="C6" s="58" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="58" t="s">
+      <c r="C7" s="58" t="s">
+        <v>183</v>
+      </c>
+      <c r="D7" s="58" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="235.5" customHeight="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="00fcd7c5484bdd1f19f2634def3b9062" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -4304,50 +4324,69 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -4450,162 +4489,159 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C764C62-BFE9-40D6-A255-CBA616F61AE7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8124ED47-91F1-4835-823E-9E2E62103C42}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85F092DF-67C4-4949-870F-D32F5A0197C4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C764C62-BFE9-40D6-A255-CBA616F61AE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613A0373-20C8-46C5-9CD8-21C97F5EC0EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Table 1</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG198 Acne vulgaris: management: Baseline assessment tool 07/12/2023</dc:title>
+  <dc:title>NG198 Acne vulgaris: management: Baseline assessment tool 30/04/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2023-05-18T13:59:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>c798bdfa-e5ae-4337-be80-4e7fcc148ddf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Display Status">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>