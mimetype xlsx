--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{940566AE-12F3-421F-96C6-2530A9B05389}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E3BEC831-430F-4F9A-95DF-F6FACAF50B9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="0" windowWidth="22980" windowHeight="17385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-5505" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="9" r:id="rId1"/>
     <sheet name="Introduction" sheetId="1" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="2" r:id="rId3"/>
     <sheet name="Table 1" sheetId="10" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
@@ -1152,101 +1152,101 @@
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Table 1: Treatment choices for mild to moderate and moderate to severe acne vulgaris</t>
   </si>
   <si>
     <t>•	Oral component may be effective in treating affected areas that are difficult to reach with topical treatment (such as the back)
 •	Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is a Medicines and Healthcare products Regulatory Agency (MHRA) requirement for subsequent oral isotretinoin, which is only recommended for severe acne (see recommendation 1.5.10 and the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin)</t>
   </si>
   <si>
-    <t xml:space="preserve">If a person with acne is likely to benefit from oral isotretinoin treatment:
-[...7 lines deleted...]
-  <si>
     <t>2023, amended 2026</t>
   </si>
   <si>
     <t xml:space="preserve">When making a referral to the consultant- dermatologist-led team or the nationally accredited GPwER working within a consultant dermatologist -agreed pathway for the consideration of isotretinoin treatment:
 •	fully inform the person (and their family and carers, as appropriate) about the potential risks of isotretinoin treatment as well as the expected benefits 
 •	provide details of the person's current and past medical history (including all current and previous mental health issues), and any relevant social and family history. </t>
   </si>
   <si>
     <t>When considering oral isotretinoin for acne take into account the person’s psychological wellbeing (see recommendation 1.4.5), and refer them to mental health services before starting treatment if appropriate. See also MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin.</t>
   </si>
   <si>
     <t>•	Oral component may be effective in treating affected areas that are difficult to reach with topical treatment (such as the back)
 •	Treatment with adequate courses of standard therapy with systemic antibiotics and topical therapy is an MHRA requirement for subsequent oral isotretinoin, which is only recommended for severe acne (see recommendation 1.5.10 and the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin)</t>
   </si>
   <si>
     <r>
       <t>If clinical judgement indicates a person may need treatment with oral isotretinoin for their acne in future:
 •be aware that oral isotretinoin should not be used unless adequate courses of standard therapy with systemic antibiotics and topical therapy have been tried, in line with the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •take this into account when choosing any initial treatment option.</t>
     </r>
   </si>
   <si>
     <t>Updated: 30 April 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If a person with acne is likely to benefit from oral isotretinoin treatment:
+•	Follow the MHRA guidance on changes to prescribing guidance and additional risk minimisation measures for isotretinoin. This includes:
+-	guidance on roles and responsibilities of referrers (usually the primary care clinician) and prescribers initiating, continuing and monitoring isotretinoin treatment 
+-	requirements for counselling people about potential mental health and sexual function side effects
+-	requirements for assessing and monitoring mental health and sexual function
+-	use of compulsory regulatory documents to minimise risk. 
+See the Commission on Human Medicines Isotretinoin Implementation Advisory Expert Working Group report for more detail. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
@@ -2380,1918 +2380,1893 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng198" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng198/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A62DB1-1EE9-4212-BE24-3103DFEEC4F2}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.21875" style="7"/>
+    <col min="1" max="1" width="13.640625" style="7" customWidth="1"/>
+    <col min="2" max="6" width="9.2109375" style="7"/>
+    <col min="7" max="7" width="5.140625" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="9.2109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="16"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G2" s="6"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G3" s="6"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G4" s="6"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G6" s="6"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G7" s="6"/>
     </row>
-    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A8" s="14"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="6"/>
     </row>
-    <row r="9" spans="1:7" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="40" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="54"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="6"/>
     </row>
-    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A10" s="55" t="s">
         <v>151</v>
       </c>
       <c r="B10" s="56"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="6"/>
     </row>
-    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A11" s="55" t="s">
         <v>152</v>
       </c>
       <c r="B11" s="56"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="13"/>
     </row>
-    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="15"/>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="13"/>
     </row>
-    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="33"/>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="12"/>
     </row>
-    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A14" s="35" t="s">
         <v>161</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="9"/>
     </row>
-    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A15" s="35" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="9"/>
     </row>
-    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A16" s="11"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="9"/>
     </row>
-    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A17" s="11"/>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="9"/>
     </row>
-    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A18" s="11"/>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="9"/>
     </row>
-    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8"/>
       <c r="G19" s="6"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G21" s="6"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:A13"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="74.88671875" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="74.85546875" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="53" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" ht="53.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" ht="53.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="52" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:1" s="52" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="69" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="19"/>
     </row>
-    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="25" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="26"/>
     </row>
-    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="27" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:1" ht="24.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="27" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:1" ht="38.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="51" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:1" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="57" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="120.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:1" ht="121" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with acne vulgaris: management (NICE clinical guideline NG198)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A13" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="9" topLeftCell="A51" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="72.109375" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="9.21875" style="1"/>
+    <col min="1" max="1" width="72.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="55.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="21.2109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="55.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.35546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.35546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="22.140625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="49.35546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.2109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="31" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for acne vulgaris: management (NICE guideline NG198)</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
     </row>
-    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="36" cm="1">
         <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D10:D84,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
       <c r="C3" s="67"/>
       <c r="D3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
     </row>
-    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="41" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="36">
         <f>COUNTIF(F10:F84,"Yes")</f>
         <v>0</v>
       </c>
       <c r="C4" s="67"/>
       <c r="D4" s="19"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
     </row>
-    <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="37">
         <f>COUNTIF(F10:F84,"Partial")</f>
         <v>0</v>
       </c>
       <c r="C5" s="67"/>
       <c r="D5" s="19"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
     </row>
-    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="38" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
       <c r="C6" s="68"/>
       <c r="D6" s="19"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="19"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
     </row>
-    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="39" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
       <c r="C7" s="68"/>
       <c r="D7" s="19"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="19"/>
       <c r="K7" s="19"/>
     </row>
-    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="19"/>
       <c r="B8" s="19"/>
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
     </row>
-    <row r="9" spans="1:11" s="30" customFormat="1" ht="49.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" s="30" customFormat="1" ht="49.5" x14ac:dyDescent="0.35">
       <c r="A9" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="45" t="s">
         <v>158</v>
       </c>
       <c r="D9" s="45" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="45" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="45" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="45" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="45" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="J9" s="45" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="48"/>
     </row>
-    <row r="11" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="225" x14ac:dyDescent="0.3">
       <c r="A11" s="58" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="22"/>
       <c r="K11" s="21"/>
     </row>
-    <row r="12" spans="1:11" s="3" customFormat="1" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="36.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="21"/>
       <c r="D12" s="21"/>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="22"/>
       <c r="K12" s="21"/>
     </row>
-    <row r="13" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A13" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="47"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="47"/>
       <c r="I13" s="47"/>
       <c r="J13" s="47"/>
       <c r="K13" s="48"/>
     </row>
-    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="22"/>
       <c r="K14" s="21"/>
     </row>
-    <row r="15" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="22"/>
       <c r="K15" s="21"/>
     </row>
-    <row r="16" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="22"/>
       <c r="K16" s="21"/>
     </row>
-    <row r="17" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="22"/>
       <c r="K17" s="21"/>
     </row>
-    <row r="18" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A18" s="46" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="48"/>
     </row>
-    <row r="19" spans="1:11" s="3" customFormat="1" ht="65.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" s="3" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="58" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="21"/>
       <c r="D19" s="21"/>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="22"/>
       <c r="K19" s="21"/>
     </row>
-    <row r="20" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A20" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="48"/>
     </row>
-    <row r="21" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A21" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="21"/>
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="22"/>
       <c r="K21" s="21"/>
     </row>
-    <row r="22" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A22" s="58" t="s">
         <v>174</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="21"/>
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
       <c r="H22" s="21"/>
       <c r="I22" s="21"/>
       <c r="J22" s="22"/>
       <c r="K22" s="21"/>
     </row>
-    <row r="23" spans="1:11" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A23" s="58" t="s">
         <v>167</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="22"/>
       <c r="K23" s="21"/>
     </row>
-    <row r="24" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A24" s="58" t="s">
         <v>168</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="21"/>
       <c r="I24" s="21"/>
       <c r="J24" s="22"/>
       <c r="K24" s="21"/>
     </row>
-    <row r="25" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="22"/>
       <c r="K25" s="21"/>
     </row>
-    <row r="26" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="21"/>
       <c r="J26" s="22"/>
       <c r="K26" s="21"/>
     </row>
-    <row r="27" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A27" s="46" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="47"/>
       <c r="E27" s="47"/>
       <c r="F27" s="47"/>
       <c r="G27" s="47"/>
       <c r="H27" s="47"/>
       <c r="I27" s="47"/>
       <c r="J27" s="47"/>
       <c r="K27" s="48"/>
     </row>
-    <row r="28" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A28" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="62"/>
       <c r="C28" s="62"/>
       <c r="D28" s="62"/>
       <c r="E28" s="62"/>
       <c r="F28" s="62"/>
       <c r="G28" s="62"/>
       <c r="H28" s="62"/>
       <c r="I28" s="62"/>
       <c r="J28" s="63"/>
       <c r="K28" s="62"/>
     </row>
-    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="20" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="49"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="49"/>
       <c r="F29" s="49"/>
       <c r="G29" s="49"/>
       <c r="H29" s="49"/>
       <c r="I29" s="49"/>
       <c r="J29" s="49"/>
       <c r="K29" s="50"/>
     </row>
-    <row r="30" spans="1:11" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.3">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="21"/>
       <c r="D30" s="21"/>
       <c r="E30" s="21"/>
       <c r="F30" s="21"/>
       <c r="G30" s="21"/>
       <c r="H30" s="21"/>
       <c r="I30" s="21"/>
       <c r="J30" s="22"/>
       <c r="K30" s="21"/>
     </row>
-    <row r="31" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A31" s="58" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="22"/>
       <c r="K31" s="21"/>
     </row>
-    <row r="32" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A32" s="58" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="21"/>
       <c r="D32" s="21"/>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="22"/>
       <c r="K32" s="21"/>
     </row>
-    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A33" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="49"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="49"/>
       <c r="F33" s="49"/>
       <c r="G33" s="49"/>
       <c r="H33" s="49"/>
       <c r="I33" s="49"/>
       <c r="J33" s="49"/>
       <c r="K33" s="50"/>
     </row>
-    <row r="34" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A34" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="22"/>
       <c r="K34" s="21"/>
     </row>
-    <row r="35" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>49</v>
       </c>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="22"/>
       <c r="K35" s="21"/>
     </row>
-    <row r="36" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A36" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B36" s="49"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="49"/>
       <c r="F36" s="49"/>
       <c r="G36" s="49"/>
       <c r="H36" s="49"/>
       <c r="I36" s="49"/>
       <c r="J36" s="49"/>
       <c r="K36" s="50"/>
     </row>
-    <row r="37" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="22"/>
       <c r="K37" s="21"/>
     </row>
-    <row r="38" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="22"/>
       <c r="K38" s="21"/>
     </row>
-    <row r="39" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A39" s="58" t="s">
         <v>110</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="22"/>
       <c r="K39" s="21"/>
     </row>
-    <row r="40" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>163</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="21"/>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="22"/>
       <c r="K40" s="21"/>
     </row>
-    <row r="41" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A41" s="58" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="22"/>
       <c r="K41" s="21"/>
     </row>
-    <row r="42" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A42" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="21"/>
       <c r="D42" s="21"/>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="22"/>
       <c r="K42" s="21"/>
     </row>
-    <row r="43" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A43" s="20" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="49"/>
       <c r="C43" s="49"/>
       <c r="D43" s="49"/>
       <c r="E43" s="49"/>
       <c r="F43" s="49"/>
       <c r="G43" s="49"/>
       <c r="H43" s="49"/>
       <c r="I43" s="49"/>
       <c r="J43" s="49"/>
       <c r="K43" s="50"/>
     </row>
-    <row r="44" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B44" s="21" t="s">
         <v>58</v>
       </c>
       <c r="C44" s="21"/>
       <c r="D44" s="21"/>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="22"/>
       <c r="K44" s="21"/>
     </row>
-    <row r="45" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="21" t="s">
         <v>59</v>
       </c>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="21"/>
       <c r="H45" s="21"/>
       <c r="I45" s="21"/>
       <c r="J45" s="22"/>
       <c r="K45" s="21"/>
     </row>
-    <row r="46" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B46" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="21"/>
       <c r="I46" s="21"/>
       <c r="J46" s="22"/>
       <c r="K46" s="21"/>
     </row>
-    <row r="47" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B47" s="21" t="s">
         <v>61</v>
       </c>
       <c r="C47" s="21"/>
       <c r="D47" s="21"/>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="22"/>
       <c r="K47" s="21"/>
     </row>
-    <row r="48" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A48" s="58" t="s">
         <v>175</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="21"/>
       <c r="D48" s="21"/>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="22"/>
       <c r="K48" s="21"/>
     </row>
-    <row r="49" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A49" s="58" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="22"/>
       <c r="K49" s="21"/>
     </row>
-    <row r="50" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A50" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="49"/>
       <c r="C50" s="49"/>
       <c r="D50" s="49"/>
       <c r="E50" s="49"/>
       <c r="F50" s="49"/>
       <c r="G50" s="49"/>
       <c r="H50" s="49"/>
       <c r="I50" s="49"/>
       <c r="J50" s="49"/>
       <c r="K50" s="50"/>
     </row>
-    <row r="51" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A51" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>65</v>
       </c>
       <c r="C51" s="21"/>
       <c r="D51" s="21"/>
       <c r="E51" s="21"/>
       <c r="F51" s="21"/>
       <c r="G51" s="21"/>
       <c r="H51" s="21"/>
       <c r="I51" s="21"/>
       <c r="J51" s="22"/>
       <c r="K51" s="21"/>
     </row>
-    <row r="52" spans="1:11" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.3">
       <c r="A52" s="58" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="21" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="21"/>
       <c r="H52" s="21"/>
       <c r="I52" s="21"/>
       <c r="J52" s="22"/>
       <c r="K52" s="21"/>
     </row>
-    <row r="53" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A53" s="58" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>67</v>
       </c>
       <c r="C53" s="21" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="22"/>
       <c r="K53" s="21"/>
     </row>
-    <row r="54" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A54" s="58" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B54" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="22"/>
       <c r="K54" s="21"/>
     </row>
-    <row r="55" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A55" s="58" t="s">
         <v>170</v>
       </c>
       <c r="B55" s="21" t="s">
         <v>69</v>
       </c>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="22"/>
       <c r="K55" s="21"/>
     </row>
-    <row r="56" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="22"/>
       <c r="K56" s="21"/>
     </row>
-    <row r="57" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B57" s="21" t="s">
         <v>71</v>
       </c>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="22"/>
       <c r="K57" s="21"/>
     </row>
-    <row r="58" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A58" s="58" t="s">
         <v>154</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>73</v>
       </c>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="22"/>
       <c r="K58" s="21"/>
     </row>
-    <row r="59" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A59" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>74</v>
       </c>
       <c r="C59" s="21">
         <v>2023</v>
       </c>
       <c r="D59" s="21"/>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="22"/>
       <c r="K59" s="21"/>
     </row>
-    <row r="60" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A60" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="49"/>
       <c r="C60" s="49"/>
       <c r="D60" s="49"/>
       <c r="E60" s="49"/>
       <c r="F60" s="49"/>
       <c r="G60" s="49"/>
       <c r="H60" s="49"/>
       <c r="I60" s="49"/>
       <c r="J60" s="49"/>
       <c r="K60" s="50"/>
     </row>
-    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>76</v>
       </c>
       <c r="C61" s="21"/>
       <c r="D61" s="21"/>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="22"/>
       <c r="K61" s="21"/>
     </row>
-    <row r="62" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B62" s="21" t="s">
         <v>79</v>
       </c>
       <c r="C62" s="21"/>
       <c r="D62" s="21"/>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="22"/>
       <c r="K62" s="21"/>
     </row>
-    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A63" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="49"/>
       <c r="C63" s="49"/>
       <c r="D63" s="49"/>
       <c r="E63" s="49"/>
       <c r="F63" s="49"/>
       <c r="G63" s="49"/>
       <c r="H63" s="49"/>
       <c r="I63" s="49"/>
       <c r="J63" s="49"/>
       <c r="K63" s="50"/>
     </row>
-    <row r="64" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>80</v>
       </c>
       <c r="C64" s="21"/>
       <c r="D64" s="21"/>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="22"/>
       <c r="K64" s="21"/>
     </row>
-    <row r="65" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A65" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="49"/>
       <c r="C65" s="49"/>
       <c r="D65" s="49"/>
       <c r="E65" s="49"/>
       <c r="F65" s="49"/>
       <c r="G65" s="49"/>
       <c r="H65" s="49"/>
       <c r="I65" s="49"/>
       <c r="J65" s="49"/>
       <c r="K65" s="50"/>
     </row>
-    <row r="66" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A66" s="58" t="s">
         <v>171</v>
       </c>
       <c r="B66" s="21" t="s">
         <v>82</v>
       </c>
       <c r="C66" s="21"/>
       <c r="D66" s="21"/>
       <c r="E66" s="21"/>
       <c r="F66" s="21"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="22"/>
       <c r="K66" s="21"/>
     </row>
-    <row r="67" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A67" s="20" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="49"/>
       <c r="C67" s="49"/>
       <c r="D67" s="49"/>
       <c r="E67" s="49"/>
       <c r="F67" s="49"/>
       <c r="G67" s="49"/>
       <c r="H67" s="49"/>
       <c r="I67" s="49"/>
       <c r="J67" s="49"/>
       <c r="K67" s="50"/>
     </row>
-    <row r="68" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.3">
       <c r="A68" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B68" s="21" t="s">
         <v>155</v>
       </c>
       <c r="C68" s="21"/>
       <c r="D68" s="21"/>
       <c r="E68" s="21"/>
       <c r="F68" s="21"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="22"/>
       <c r="K68" s="21"/>
     </row>
-    <row r="69" spans="1:11" s="3" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:11" s="3" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B69" s="21" t="s">
         <v>156</v>
       </c>
       <c r="C69" s="21"/>
       <c r="D69" s="21"/>
       <c r="E69" s="21"/>
       <c r="F69" s="21"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="22"/>
       <c r="K69" s="21"/>
     </row>
-    <row r="70" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A70" s="46" t="s">
         <v>81</v>
       </c>
       <c r="B70" s="47"/>
       <c r="C70" s="47"/>
       <c r="D70" s="47"/>
       <c r="E70" s="47"/>
       <c r="F70" s="47"/>
       <c r="G70" s="47"/>
       <c r="H70" s="47"/>
       <c r="I70" s="47"/>
       <c r="J70" s="47"/>
       <c r="K70" s="48"/>
     </row>
-    <row r="71" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A71" s="58" t="s">
         <v>157</v>
       </c>
       <c r="B71" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="21"/>
       <c r="D71" s="21"/>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="22"/>
       <c r="K71" s="21"/>
     </row>
-    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="21" t="s">
         <v>84</v>
       </c>
       <c r="C72" s="21"/>
       <c r="D72" s="21"/>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="22"/>
       <c r="K72" s="21"/>
     </row>
-    <row r="73" spans="1:11" s="3" customFormat="1" ht="116.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:11" s="3" customFormat="1" ht="116.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="58" t="s">
         <v>172</v>
       </c>
       <c r="B73" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C73" s="21"/>
       <c r="D73" s="21"/>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="22"/>
       <c r="K73" s="21"/>
     </row>
-    <row r="74" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A74" s="58" t="s">
         <v>173</v>
       </c>
       <c r="B74" s="21" t="s">
         <v>86</v>
       </c>
       <c r="C74" s="21"/>
       <c r="D74" s="21"/>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="21"/>
       <c r="I74" s="21"/>
       <c r="J74" s="22"/>
       <c r="K74" s="21"/>
     </row>
-    <row r="75" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A75" s="46" t="s">
         <v>87</v>
       </c>
       <c r="B75" s="47"/>
       <c r="C75" s="47"/>
       <c r="D75" s="47"/>
       <c r="E75" s="47"/>
       <c r="F75" s="47"/>
       <c r="G75" s="47"/>
       <c r="H75" s="47"/>
       <c r="I75" s="47"/>
       <c r="J75" s="47"/>
       <c r="K75" s="48"/>
     </row>
-    <row r="76" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B76" s="21" t="s">
         <v>88</v>
       </c>
       <c r="C76" s="21"/>
       <c r="D76" s="21"/>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="22"/>
       <c r="K76" s="21"/>
     </row>
-    <row r="77" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B77" s="21" t="s">
         <v>89</v>
       </c>
       <c r="C77" s="21"/>
       <c r="D77" s="21"/>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="22"/>
       <c r="K77" s="21"/>
     </row>
-    <row r="78" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B78" s="21" t="s">
         <v>90</v>
       </c>
       <c r="C78" s="21"/>
       <c r="D78" s="21"/>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="22"/>
       <c r="K78" s="21"/>
     </row>
-    <row r="79" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:11" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>127</v>
       </c>
       <c r="B79" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C79" s="21"/>
       <c r="D79" s="21"/>
       <c r="E79" s="21"/>
       <c r="F79" s="21"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="22"/>
       <c r="K79" s="21"/>
     </row>
-    <row r="80" spans="1:11" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B80" s="21" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="21"/>
       <c r="D80" s="21"/>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="22"/>
       <c r="K80" s="21"/>
     </row>
-    <row r="81" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:11" s="29" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A81" s="46" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="47"/>
       <c r="C81" s="47"/>
       <c r="D81" s="47"/>
       <c r="E81" s="47"/>
       <c r="F81" s="47"/>
       <c r="G81" s="47"/>
       <c r="H81" s="47"/>
       <c r="I81" s="47"/>
       <c r="J81" s="47"/>
       <c r="K81" s="48"/>
     </row>
-    <row r="82" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:11" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B82" s="21" t="s">
         <v>94</v>
       </c>
       <c r="C82" s="21"/>
       <c r="D82" s="21"/>
       <c r="E82" s="21"/>
       <c r="F82" s="21"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="22"/>
       <c r="K82" s="21"/>
     </row>
-    <row r="83" spans="1:11" s="3" customFormat="1" ht="93" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:11" s="3" customFormat="1" ht="77" x14ac:dyDescent="0.3">
       <c r="A83" s="58" t="s">
         <v>130</v>
       </c>
       <c r="B83" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C83" s="21"/>
       <c r="D83" s="21"/>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="22"/>
       <c r="K83" s="21"/>
     </row>
-    <row r="84" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:11" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A84" s="59"/>
       <c r="B84" s="19"/>
       <c r="C84" s="19"/>
       <c r="D84" s="19"/>
       <c r="E84" s="19"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="19"/>
       <c r="J84" s="60"/>
       <c r="K84" s="19"/>
     </row>
   </sheetData>
   <autoFilter ref="A9:K84" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="31" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H84" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F1048576 D10:D1048576" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE8E4F8B-EDAA-4842-A96E-82867189D056}">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.44140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="18.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="31.2109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.5703125" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="44" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A2" s="45" t="s">
         <v>131</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>132</v>
       </c>
       <c r="C2" s="45" t="s">
         <v>133</v>
       </c>
       <c r="D2" s="45" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="134.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="134.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="58" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="64" t="s">
         <v>136</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>143</v>
       </c>
       <c r="D3" s="65" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="123.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="58" t="s">
         <v>135</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>137</v>
       </c>
       <c r="C4" s="66" t="s">
         <v>150</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="60" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="60" x14ac:dyDescent="0.3">
       <c r="A5" s="66" t="s">
         <v>138</v>
       </c>
       <c r="B5" s="58" t="s">
         <v>139</v>
       </c>
       <c r="C5" s="58" t="s">
         <v>146</v>
       </c>
       <c r="D5" s="58" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="285" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="255" x14ac:dyDescent="0.3">
       <c r="A6" s="66" t="s">
         <v>140</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>141</v>
       </c>
       <c r="C6" s="58" t="s">
         <v>178</v>
       </c>
       <c r="D6" s="58" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="235.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" ht="235.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="66" t="s">
         <v>140</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>142</v>
       </c>
       <c r="C7" s="58" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D7" s="58" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
-[...8 lines deleted...]
-    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.3">
       <c r="A21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -4489,92 +4464,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613A0373-20C8-46C5-9CD8-21C97F5EC0EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8124ED47-91F1-4835-823E-9E2E62103C42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C764C62-BFE9-40D6-A255-CBA616F61AE7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>