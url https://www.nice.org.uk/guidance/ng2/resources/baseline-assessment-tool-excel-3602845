--- v1 (2026-01-23)
+++ v2 (2026-05-01)
@@ -9,65 +9,65 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E06B14E7-6CD4-4379-B8E1-A188E55B9C5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79EE389A-B70B-474C-99AE-73AB31F166F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
     <sheet name="Update information" sheetId="29" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$L$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$I$123</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$I$125</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27" a="1"/>
   <c r="B1" i="27" s="1"/>
   <c r="A1" i="26" l="1"/>
@@ -77,51 +77,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="240">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -184,78 +184,50 @@
   <si>
     <t>Old recommendation date</t>
   </si>
   <si>
     <t>New recommnendation number</t>
   </si>
   <si>
     <t>Date of change</t>
   </si>
   <si>
     <t>1.1.2 - 1.1.3</t>
   </si>
   <si>
     <t>Deleted</t>
   </si>
   <si>
     <t>March 2024</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>1.1 Information and support for adults with bladder cancer</t>
   </si>
   <si>
     <t>Offer clinical nurse specialist support to adults with bladder cancer and give them the clinical nurse specialist’s contact details.</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>Ensure that the clinical nurse specialist:
 • acts as the key worker to address the person’s information and care needs
 • has experience and training in bladder cancer care.</t>
   </si>
   <si>
     <t>Use a holistic needs assessment to identify an individualised package of information and support for adults with bladder cancer and, if they wish, their partners, families or carers, at key points in their care such as:
 • when they are first diagnosed
 • after they have had their first treatment 
 • if their bladder cancer recurs or progresses 
 • if their treatment is changed 
 • if palliative or end of life care is being discussed.</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
@@ -474,53 +446,50 @@
   <si>
     <t>1.4.7</t>
   </si>
   <si>
     <t>Consider discharging adults who have had intermediate-risk non-muscle-invasive bladder cancer to primary care after 5 years of disease-free follow-up.</t>
   </si>
   <si>
     <t>1.4.8</t>
   </si>
   <si>
     <t>1.4.9</t>
   </si>
   <si>
     <t>1.4.10</t>
   </si>
   <si>
     <t>1.5 Treating muscle-invasive bladder cancer</t>
   </si>
   <si>
     <t>Ensure that a specialist urology multidisciplinary team reviews all cases of muscle-invasive bladder cancer, including adenocarcinoma, squamous cell carcinoma and neuroendocrine carcinoma, and that the review includes histopathology, imaging and discussion of treatment options.</t>
   </si>
   <si>
     <t>1.5.1</t>
   </si>
   <si>
-    <t xml:space="preserve">Neoadjuvant chemotherapy for newly diagnosed muscle-invasive urothelial bladder cancer </t>
-[...1 lines deleted...]
-  <si>
     <t>Offer neoadjuvant chemotherapy using a cisplatin combination regimen before radical cystectomy or radical radiotherapy to adults with newly diagnosed muscle-invasive urothelial bladder cancer for whom cisplatin-based chemotherapy is suitable.</t>
   </si>
   <si>
     <t>1.5.2</t>
   </si>
   <si>
     <t>1.5.3</t>
   </si>
   <si>
     <t>Radical therapy for muscle-invasive urothelial bladder cancer</t>
   </si>
   <si>
     <t>1.5.4</t>
   </si>
   <si>
     <t>1.5.5</t>
   </si>
   <si>
     <t>1.5.6</t>
   </si>
   <si>
     <t>Offer adults who have chosen radical cystectomy a urinary stoma, or a continent urinary diversion (bladder substitution or a catheterisable reservoir) if there are no strong contraindications to continent urinary diversion such as cognitive impairment, impaired renal function or significant bowel disease.</t>
   </si>
   <si>
     <t>1.5.7</t>
@@ -580,53 +549,50 @@
     <t>1.6.3</t>
   </si>
   <si>
     <t>1.7 Managing locally advanced or metastatic muscle-invasive bladder cancer</t>
   </si>
   <si>
     <t>First-line systemic anticancer therapy</t>
   </si>
   <si>
     <t>1.7.1</t>
   </si>
   <si>
     <t>1.7.2</t>
   </si>
   <si>
     <t>1.7.3</t>
   </si>
   <si>
     <t>1.7.4</t>
   </si>
   <si>
     <t>1.7.5</t>
   </si>
   <si>
     <t>Maintenance systemic anticancer therapy after platinum-based chemotherapy</t>
-  </si>
-[...1 lines deleted...]
-    <t>Avelumab is recommended as an option in NICE technology appraisal guidance for maintenance treatment of locally advanced or metastatic urothelial cancer in adults that has not progressed after platinum-based chemotherapy, only if avelumab is stopped at 5 years of uninterrupted treatment or earlier if the disease progresses. For full details, see the guidance on avelumab (TA788, 2022).</t>
   </si>
   <si>
     <t>1.7.6</t>
   </si>
   <si>
     <t>Second-line systemic anticancer therapy</t>
   </si>
   <si>
     <t>1.7.7</t>
   </si>
   <si>
     <t>1.7.8</t>
   </si>
   <si>
     <t>1.7.9</t>
   </si>
   <si>
     <t>1.7.10</t>
   </si>
   <si>
     <t>1.7.11</t>
   </si>
   <si>
     <t>1.7.12</t>
   </si>
@@ -857,53 +823,50 @@
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>•once a year thereafter.</t>
     </r>
   </si>
   <si>
     <t>For adults who have had radical cystectomy for high‑risk non‑muscle‑invasive bladder cancer, follow recommendations 1.6.1 and 1.6.2 in the section on follow-up after treatment for muscle-invasive bladder cancer.</t>
   </si>
   <si>
     <t>Involve an oncologist who treats bladder cancer in discussions with the person about the risks and benefits of neoadjuvant chemotherapy using a cisplatin combination regimen before radical cystectomy, or radical radiotherapy.</t>
   </si>
   <si>
     <t>Offer a choice of radical cystectomy or radiotherapy with a radiosensitiser to adults with muscle‑invasive urothelial bladder cancer for whom radical therapy is suitable.</t>
   </si>
   <si>
     <t>Involve a urologist who performs radical cystectomy, a clinical oncologist and a clinical nurse specialist in discussions with the person about the choice of treatment.</t>
   </si>
   <si>
     <t>When discussing the choice of treatment, cover the:
 •	prognosis with or without treatment
 •	limited evidence about whether surgery or radiotherapy with a radiosensitiser is the most effective cancer treatment
 •	benefits and risks of surgery and radiotherapy with a radiosensitiser, including the impact on sexual and bowel function and the risk of death as a result of the treatment.</t>
   </si>
   <si>
-    <t>Nivolumab is recommended as an option in NICE technology appraisal guidance for adjuvant treatment of muscle-invasive urothelial cancer at high risk of recurrence after radical resection in adults whose tumours express PD-L1 at a level of 1% or more and for whom platinum‑based chemotherapy is unsuitable. For full details, see the guidance on nivolumab (TA817, 2022).</t>
-[...1 lines deleted...]
-  <si>
     <t>Involve an oncologist who treats bladder cancer in discussions with the person about the risks and benefits of adjuvant systemic anticancer therapy after radical cystectomy.</t>
   </si>
   <si>
     <t>Use a radiosensitiser (such as mitomycin in combination with fluorouracil [5 FU] or carbogen in combination with nicotinamide) when giving radical radiotherapy (for example, 64 Gy in 32 fractions over 6.5 weeks or 55 Gy in 20 fractions over 4 weeks) for muscle invasive urothelial bladder cancer. 
 In February 2015, this was an off-label use of mitomycin in combination with fluorouracil and carbogen in combination with nicotinamide. See NICE's information on prescribing medicines.</t>
   </si>
   <si>
     <r>
       <t>After radical cystectomy consider using a follow-up protocol that consists of:
 • monitoring of the upper tracts for hydronephrosis, stones and cancer using imaging and glomerular filtration rate (GFR) estimation at least annually</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
@@ -1016,77 +979,71 @@
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> 
 •	have adequate renal function (typically defined as a glomerular filtration rate [GFR] of 60 ml/min/1.73 m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> or more).</t>
     </r>
   </si>
   <si>
-    <t>Enfortumab vedotin with pembrolizumab is recommended as an option in NICE technology appraisal guidance for untreated unresectable or metastatic urothelial cancer in adults when platinum-based chemotherapy is suitable. For full details, see the guidance on enfortumab (TA1097, 2025). </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Offer carboplatin in combination with gemcitabine to adults with locally advanced or metastatic urothelial bladder cancer with an ECOG performance status of 0 to 2 if a cisplatin based chemotherapy regimen is unsuitable, for example, because of ECOG performance status, inadequate renal function (typically defined as a GFR of less than 60 ml/min/1.73 m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>) or comorbidity. 
 In September 2025 this was an off-label use of carboplatin in combination with gemcitabine. See NICE’s information on prescribing medicines.</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Atezolizumab is recommended as an option in NICE technology appraisal guidance for adults with untreated locally advanced or metastatic urothelial cancer whose tumours express PD‑L1 at a level of 5% or more and for whom cisplatin-containing chemotherapy is unsuitable. For full details, see the guidance on atezolizumab (TA739, 2021).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">For adults having first line systemic anticancer therapy for locally advanced or metastatic bladder cancer:
 •	carry out regular clinical and radiological monitoring </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	actively manage symptoms of disease and treatment- related toxicity</t>
     </r>
     <r>
@@ -1132,104 +1089,92 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	they are otherwise physically fit (have an ECOG performance status of 0 or 1).</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Consider second line chemotherapy with carboplatin in combination with paclitaxel or gemcitabine in combination with paclitaxel for adults with incurable locally advanced or metastatic urothelial bladder cancer for whom cisplatin based chemotherapy is not suitable, or who choose not to have it. 
 In September 2025 this was an off-label use of carboplatin in combination with gemcitabine and gemcitabine in combination with paclitaxel. See NICE’s information on prescribing medicines. </t>
   </si>
   <si>
-    <t>Atezolizumab is recommended as an option in NICE technology appraisal guidance for treating locally advanced or metastatic urothelial cancer in adults after platinum-containing chemotherapy, only if atezolizumab is stopped at 2 years of uninterrupted treatment or earlier if the disease progresses. For full details, see the guidance on atezolizumab (TA525, 2018).</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">For adults having second-line systemic anticancer therapy for locally advanced or metastatic bladder cancer:
 •	carry out regular clinical and radiological monitoring </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	actively manage symptoms of disease and treatment related toxicity </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	stop second-line systemic anticancer therapy if there is excessive toxicity or disease progression.</t>
     </r>
   </si>
   <si>
-    <t>For medicines not recommended in NICE technology appraisal guidance for treating locally advanced or metastatic urothelial cancer after platinum-containing chemotherapy, see the guidance on:
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Discuss options for people with bladder cancer and ureteric obstruction with a specialist urology multidisciplinary team, if: 
 •	facilities for percutaneous nephrostomy or retrograde stenting are not available at the local hospital, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	these procedures are unsuccessful.</t>
     </r>
   </si>
@@ -1287,51 +1232,118 @@
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF005EA5"/>
         <rFont val="Inter"/>
       </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline.</t>
     </r>
   </si>
   <si>
     <t>Baseline assessment tool for bladder cancer: diagnosis and management (NG2)</t>
   </si>
   <si>
     <t>Published: 25 February 2015</t>
   </si>
   <si>
-    <t>Larotrectinib is recommended as an option in NICE technology appraisal guidance through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see the guidance on larotrectinib (TA630, May 2020).</t>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+© NICE 2026. All rights reserved. </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF005EA5"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Neoadjuvant systemic anticancer therapy for newly diagnosed muscle-invasive urothelial bladder cancer</t>
+  </si>
+  <si>
+    <t>Durvalumab is recommended as an option with gemcitabine and cisplatin for neoadjuvant treatment, then alone for adjuvant treatment, of muscle-invasive bladder cancer in adults. For full details, see NICE’s technology appraisal guidance on durvalumab with gemcitabine and cisplatin (TA1138, 2026).</t>
+  </si>
+  <si>
+    <t>Durvalumab is recommended as an option with gemcitabine and cisplatin for neoadjuvant treatment, then alone for adjuvant treatment, of muscle-invasive bladder cancer in adults. For full details, see NICE’s technology appraisal guidance on durvalumab (TA1138, 2026).</t>
+  </si>
+  <si>
+    <t>Nivolumab is recommended as an option for adjuvant treatment of muscle-invasive urothelial cancer at high risk of recurrence after radical resection in adults whose tumours express PD-L1 at a level of 1% or more and for whom platinum-based chemotherapy is unsuitable. For full details, see NICE’s technology appraisal guidance on nivolumab (TA817, 2022)</t>
+  </si>
+  <si>
+    <t>1.5.15</t>
+  </si>
+  <si>
+    <t>1.5.16</t>
+  </si>
+  <si>
+    <t>Enfortumab vedotin with pembrolizumab is recommended as an option for untreated unresectable or metastatic urothelial cancer in adults when platinum-based chemotherapy is suitable. For full details, see NICE's technology appraisal guidance on enfortumab (TA1097, 2025).</t>
+  </si>
+  <si>
+    <t>Atezolizumab is recommended as an option for adults with untreated locally advanced or metastatic urothelial cancer whose tumours express PD‑L1 at a level of 5% or more and for whom cisplatin-containing chemotherapy is unsuitable. For full details, see NICE's technology appraisal guidance on atezolizumab (TA739, 2021).</t>
+  </si>
+  <si>
+    <t>Atezolizumab is recommended as an option for treating locally advanced or metastatic urothelial cancer in adults after platinum-containing chemotherapy, only if atezolizumab is stopped at 2 years of uninterrupted treatment or earlier if the disease progresses. For full details, see NICE's technology appraisal guidance on atezolizumab (TA525, 2018).</t>
+  </si>
+  <si>
+    <t>Erdafitinib is recommended as an option for treating unresectable or metastatic urothelial cancer with susceptible FGFR3 genetic alterations in adults after at least 1 line of treatment for unresectable or metastatic cancer that included a PD-1 or PD-L1 inhibitor. For full details, see NICE's technology appraisal guidance on erdafitinib (TA1062, 2025).</t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE's technology appraisal guidance on larotrectinib (TA630, 2020).</t>
+  </si>
+  <si>
+    <t>For medicines not recommended for treating locally advanced or metastatic urothelial cancer after platinum-containing chemotherapy, see NICE's technology appraisal guidance on:
+•	pembrolizumab (TA692, 2021)
+•	nivolumab (TA530, 2018)
+•	vinflunine (TA272, 2013).</t>
+  </si>
+  <si>
+    <t>Avelumab is recommended as an option for maintenance treatment of locally advanced or metastatic urothelial cancer in adults that has not progressed after platinum-based chemotherapy, only if avelumab is stopped at 5 years of uninterrupted treatment or earlier if the disease progresses. For full details, see NICE's technology appraisal guidance on avelumab (TA788, 2022).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1710,51 +1722,51 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="1"/>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -1831,50 +1843,56 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Header" xfId="7" xr:uid="{A871EE80-89FD-4DE3-BAD8-5728E4243900}"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Main header" xfId="6" xr:uid="{3837F553-1A6E-425A-8276-8F261E1DC6E4}"/>
     <cellStyle name="NICE normal" xfId="5" xr:uid="{AFB9A749-0CEB-4768-B6A5-163499E91586}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="14" xr:uid="{BF4C52DC-DB8B-4727-A7C4-A8D369A5052E}"/>
     <cellStyle name="Normal 3" xfId="15" xr:uid="{64FE0865-5A68-4A51-933E-09159C2CDB62}"/>
     <cellStyle name="Normal 4" xfId="16" xr:uid="{5298CEF5-E98B-4C4A-B93A-CD8229B760D9}"/>
     <cellStyle name="Notes and additional information" xfId="11" xr:uid="{9BE18986-78C4-4516-91FB-5B26D4B12185}"/>
     <cellStyle name="Section heading" xfId="10" xr:uid="{D157E30A-776B-4A99-A28D-CF53B67524B4}"/>
     <cellStyle name="Section sub-heading" xfId="13" xr:uid="{282EBB96-3D5F-4093-B340-DC88AC4D84BC}"/>
     <cellStyle name="Sub header" xfId="4" xr:uid="{9B919249-9610-4F2F-BB0E-78B5D14E760C}"/>
     <cellStyle name="Table heading" xfId="9" xr:uid="{F9844E2C-06D0-4174-9129-E6DF03197155}"/>
     <cellStyle name="Table text" xfId="12" xr:uid="{11DB1E9B-5AE2-4284-87F5-8E5C67F1AA9E}"/>
     <cellStyle name="White header" xfId="8" xr:uid="{687ACFCC-8C65-403E-98CE-97A194C92E90}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
@@ -2307,102 +2325,100 @@
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng2/resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E152"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="108.4140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="82.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="46.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="22" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="23" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="27" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A9" s="28"/>
     </row>
     <row r="10" spans="1:5" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A10" s="28"/>
     </row>
     <row r="11" spans="1:5" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A11" s="28"/>
     </row>
     <row r="12" spans="1:5" s="31" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A12" s="28"/>
     </row>
     <row r="13" spans="1:5" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:5" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:5" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A15" s="20"/>
     </row>
     <row r="16" spans="1:5" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="17" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="18" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="19" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="20" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="21" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
@@ -2532,51 +2548,51 @@
     <row r="145" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="146" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="147" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="148" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="149" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="150" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="151" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="152" s="31" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" display="This baseline assessment tool should be used in conjuction with bladder cancer: diagnosis and management (NG2). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations." xr:uid="{763EFD94-6A3A-4779-9E1F-06F758183946}"/>
     <hyperlink ref="A7" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A8" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L123"/>
+  <dimension ref="A1:L125"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="3" customWidth="1"/>
     <col min="2" max="2" width="18.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="38.33203125" style="3" customWidth="1"/>
     <col min="4" max="4" width="74.4140625" style="3" customWidth="1"/>
     <col min="5" max="5" width="36.83203125" style="3" customWidth="1"/>
     <col min="6" max="6" width="78.83203125" style="3" customWidth="1"/>
     <col min="7" max="7" width="43" style="3" customWidth="1"/>
     <col min="8" max="8" width="48.75" style="3" customWidth="1"/>
     <col min="9" max="9" width="39.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.6640625" style="3" customWidth="1"/>
     <col min="11" max="11" width="16.25" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.75" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.1640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.75">
       <c r="A1" s="30" t="str">
@@ -2613,2211 +2629,2247 @@
       </c>
       <c r="F2" s="19" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="19" t="s">
         <v>9</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
     </row>
-    <row r="4" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" s="28" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C4" s="41"/>
       <c r="D4" s="41"/>
       <c r="E4" s="41"/>
       <c r="F4" s="41"/>
       <c r="G4" s="41"/>
       <c r="H4" s="41"/>
       <c r="I4" s="41"/>
       <c r="J4" s="41"/>
       <c r="K4" s="41"/>
       <c r="L4" s="11"/>
     </row>
     <row r="5" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="41"/>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="41"/>
       <c r="G5" s="41"/>
       <c r="H5" s="41"/>
       <c r="I5" s="41"/>
       <c r="J5" s="41"/>
       <c r="K5" s="41"/>
       <c r="L5" s="11"/>
     </row>
     <row r="6" spans="1:12" s="28" customFormat="1" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="11" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C6" s="41"/>
       <c r="D6" s="41"/>
       <c r="E6" s="41"/>
       <c r="F6" s="41"/>
       <c r="G6" s="41"/>
       <c r="H6" s="41"/>
       <c r="I6" s="41"/>
       <c r="J6" s="41"/>
       <c r="K6" s="41"/>
       <c r="L6" s="11"/>
     </row>
     <row r="7" spans="1:12" s="28" customFormat="1" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="41"/>
       <c r="D7" s="41"/>
       <c r="E7" s="41"/>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="11"/>
     </row>
     <row r="8" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
       <c r="E8" s="41"/>
       <c r="F8" s="41"/>
       <c r="G8" s="41"/>
       <c r="H8" s="41"/>
       <c r="I8" s="41"/>
       <c r="J8" s="41"/>
       <c r="K8" s="41"/>
       <c r="L8" s="11"/>
     </row>
     <row r="9" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C9" s="41"/>
       <c r="D9" s="41"/>
       <c r="E9" s="41"/>
       <c r="F9" s="41"/>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="41"/>
       <c r="J9" s="41"/>
       <c r="K9" s="41"/>
       <c r="L9" s="11"/>
     </row>
     <row r="10" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A10" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B10" s="29"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
     </row>
     <row r="11" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
     </row>
     <row r="12" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A12" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C12" s="41"/>
       <c r="D12" s="41"/>
       <c r="E12" s="41"/>
       <c r="F12" s="41"/>
       <c r="G12" s="41"/>
       <c r="H12" s="41"/>
       <c r="I12" s="41"/>
       <c r="J12" s="41"/>
       <c r="K12" s="41"/>
       <c r="L12" s="11"/>
     </row>
     <row r="13" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A13" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C13" s="41"/>
       <c r="D13" s="41"/>
       <c r="E13" s="41"/>
       <c r="F13" s="41"/>
       <c r="G13" s="41"/>
       <c r="H13" s="41"/>
       <c r="I13" s="41"/>
       <c r="J13" s="41"/>
       <c r="K13" s="41"/>
       <c r="L13" s="11"/>
     </row>
     <row r="14" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A14" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="11" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C14" s="41"/>
       <c r="D14" s="41"/>
       <c r="E14" s="41"/>
       <c r="F14" s="41"/>
       <c r="G14" s="41"/>
       <c r="H14" s="41"/>
       <c r="I14" s="41"/>
       <c r="J14" s="41"/>
       <c r="K14" s="41"/>
       <c r="L14" s="11"/>
     </row>
     <row r="15" spans="1:12" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="11" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C15" s="41"/>
       <c r="D15" s="41"/>
       <c r="E15" s="41"/>
       <c r="F15" s="41"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="41"/>
       <c r="J15" s="41"/>
       <c r="K15" s="41"/>
       <c r="L15" s="11"/>
     </row>
     <row r="16" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A16" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="11" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C16" s="41"/>
       <c r="D16" s="41"/>
       <c r="E16" s="41"/>
       <c r="F16" s="41"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="41"/>
       <c r="J16" s="41"/>
       <c r="K16" s="41"/>
       <c r="L16" s="11"/>
     </row>
     <row r="17" spans="1:12" s="28" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C17" s="41"/>
       <c r="D17" s="41"/>
       <c r="E17" s="41"/>
       <c r="F17" s="41"/>
       <c r="G17" s="41"/>
       <c r="H17" s="41"/>
       <c r="I17" s="41"/>
       <c r="J17" s="41"/>
       <c r="K17" s="41"/>
       <c r="L17" s="11"/>
     </row>
     <row r="18" spans="1:12" s="28" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="41"/>
       <c r="L18" s="11"/>
     </row>
     <row r="19" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="33" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
     </row>
     <row r="20" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A20" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C20" s="41"/>
       <c r="D20" s="41"/>
       <c r="E20" s="41"/>
       <c r="F20" s="41"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="41"/>
       <c r="J20" s="41"/>
       <c r="K20" s="41"/>
       <c r="L20" s="11"/>
     </row>
     <row r="21" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A21" s="11" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C21" s="41"/>
       <c r="D21" s="41"/>
       <c r="E21" s="41"/>
       <c r="F21" s="41"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="41"/>
       <c r="J21" s="41"/>
       <c r="K21" s="41"/>
       <c r="L21" s="11"/>
     </row>
     <row r="22" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A22" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="11" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C22" s="41"/>
       <c r="D22" s="41"/>
       <c r="E22" s="41"/>
       <c r="F22" s="41"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="41"/>
       <c r="J22" s="41"/>
       <c r="K22" s="41"/>
       <c r="L22" s="11"/>
     </row>
     <row r="23" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A23" s="11" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C23" s="41"/>
       <c r="D23" s="41"/>
       <c r="E23" s="41"/>
       <c r="F23" s="41"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="41"/>
       <c r="J23" s="41"/>
       <c r="K23" s="41"/>
       <c r="L23" s="11"/>
     </row>
     <row r="24" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A24" s="11" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C24" s="41"/>
       <c r="D24" s="41"/>
       <c r="E24" s="41"/>
       <c r="F24" s="41"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="41"/>
       <c r="J24" s="41"/>
       <c r="K24" s="41"/>
       <c r="L24" s="11"/>
     </row>
     <row r="25" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B26" s="34"/>
       <c r="C26" s="34"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
     </row>
     <row r="27" spans="1:12" s="28" customFormat="1" ht="187.2" x14ac:dyDescent="0.3">
       <c r="A27" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C27" s="41"/>
       <c r="D27" s="41"/>
       <c r="E27" s="41"/>
       <c r="F27" s="41"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="41"/>
       <c r="J27" s="41"/>
       <c r="K27" s="41"/>
       <c r="L27" s="11"/>
     </row>
     <row r="28" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B28" s="34"/>
       <c r="C28" s="34"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
     </row>
     <row r="29" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A29" s="11" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C29" s="41"/>
       <c r="D29" s="41"/>
       <c r="E29" s="41"/>
       <c r="F29" s="41"/>
       <c r="G29" s="41"/>
       <c r="H29" s="41"/>
       <c r="I29" s="41"/>
       <c r="J29" s="41"/>
       <c r="K29" s="41"/>
       <c r="L29" s="11"/>
     </row>
     <row r="30" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="34"/>
       <c r="D30" s="34"/>
       <c r="E30" s="34"/>
       <c r="F30" s="34"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="34"/>
       <c r="K30" s="34"/>
       <c r="L30" s="34"/>
     </row>
     <row r="31" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C31" s="41"/>
       <c r="D31" s="41"/>
       <c r="E31" s="41"/>
       <c r="F31" s="41"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="11"/>
     </row>
     <row r="32" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A32" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="11" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C32" s="41"/>
       <c r="D32" s="41"/>
       <c r="E32" s="41"/>
       <c r="F32" s="41"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="11"/>
     </row>
     <row r="33" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="33" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="34"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="34"/>
       <c r="I33" s="34"/>
       <c r="J33" s="34"/>
       <c r="K33" s="34"/>
       <c r="L33" s="34"/>
     </row>
     <row r="34" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A34" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="41"/>
       <c r="L34" s="11"/>
     </row>
     <row r="35" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A35" s="11" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="41"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="11"/>
     </row>
     <row r="36" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A36" s="11" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C36" s="41"/>
       <c r="D36" s="41"/>
       <c r="E36" s="41"/>
       <c r="F36" s="41"/>
       <c r="G36" s="41"/>
       <c r="H36" s="41"/>
       <c r="I36" s="41"/>
       <c r="J36" s="41"/>
       <c r="K36" s="41"/>
       <c r="L36" s="11"/>
     </row>
     <row r="37" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="33" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
     </row>
     <row r="38" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A38" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B38" s="11" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C38" s="41"/>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="11"/>
     </row>
     <row r="39" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A39" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C39" s="41"/>
       <c r="D39" s="41"/>
       <c r="E39" s="41"/>
       <c r="F39" s="41"/>
       <c r="G39" s="41"/>
       <c r="H39" s="41"/>
       <c r="I39" s="41"/>
       <c r="J39" s="41"/>
       <c r="K39" s="41"/>
       <c r="L39" s="11"/>
     </row>
     <row r="40" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A40" s="11" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C40" s="41"/>
       <c r="D40" s="41"/>
       <c r="E40" s="41"/>
       <c r="F40" s="41"/>
       <c r="G40" s="41"/>
       <c r="H40" s="41"/>
       <c r="I40" s="41"/>
       <c r="J40" s="41"/>
       <c r="K40" s="41"/>
       <c r="L40" s="11"/>
     </row>
     <row r="41" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="33" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B41" s="34"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="34"/>
       <c r="L41" s="34"/>
     </row>
     <row r="42" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A42" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C42" s="41"/>
       <c r="D42" s="41"/>
       <c r="E42" s="41"/>
       <c r="F42" s="41"/>
       <c r="G42" s="41"/>
       <c r="H42" s="41"/>
       <c r="I42" s="41"/>
       <c r="J42" s="41"/>
       <c r="K42" s="41"/>
       <c r="L42" s="11"/>
     </row>
     <row r="43" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A43" s="33" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B43" s="34"/>
       <c r="C43" s="34"/>
       <c r="D43" s="34"/>
       <c r="E43" s="34"/>
       <c r="F43" s="34"/>
       <c r="G43" s="34"/>
       <c r="H43" s="34"/>
       <c r="I43" s="34"/>
       <c r="J43" s="34"/>
       <c r="K43" s="34"/>
       <c r="L43" s="34"/>
     </row>
-    <row r="44" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:12" s="28" customFormat="1" ht="97.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C44" s="41"/>
       <c r="D44" s="41"/>
       <c r="E44" s="41"/>
       <c r="F44" s="41"/>
       <c r="G44" s="41"/>
       <c r="H44" s="41"/>
       <c r="I44" s="41"/>
       <c r="J44" s="41"/>
       <c r="K44" s="41"/>
       <c r="L44" s="11"/>
     </row>
     <row r="45" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A45" s="33" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B45" s="34"/>
       <c r="C45" s="34"/>
       <c r="D45" s="34"/>
       <c r="E45" s="34"/>
       <c r="F45" s="34"/>
       <c r="G45" s="34"/>
       <c r="H45" s="34"/>
       <c r="I45" s="34"/>
       <c r="J45" s="34"/>
       <c r="K45" s="34"/>
       <c r="L45" s="34"/>
     </row>
     <row r="46" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A46" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="41"/>
       <c r="J46" s="41"/>
       <c r="K46" s="41"/>
       <c r="L46" s="11"/>
     </row>
     <row r="47" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A47" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="B47" s="11" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C47" s="41"/>
       <c r="D47" s="41"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="41"/>
       <c r="J47" s="41"/>
       <c r="K47" s="41"/>
       <c r="L47" s="11"/>
     </row>
     <row r="48" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A48" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B48" s="29"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
     </row>
     <row r="49" spans="1:12" s="28" customFormat="1" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="11" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C49" s="41"/>
       <c r="D49" s="41"/>
       <c r="E49" s="41"/>
       <c r="F49" s="41"/>
       <c r="G49" s="41"/>
       <c r="H49" s="41"/>
       <c r="I49" s="41"/>
       <c r="J49" s="41"/>
       <c r="K49" s="41"/>
       <c r="L49" s="11"/>
     </row>
     <row r="50" spans="1:12" s="28" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C50" s="41"/>
       <c r="D50" s="41"/>
       <c r="E50" s="41"/>
       <c r="F50" s="41"/>
       <c r="G50" s="41"/>
       <c r="H50" s="41"/>
       <c r="I50" s="41"/>
       <c r="J50" s="41"/>
       <c r="K50" s="41"/>
       <c r="L50" s="11"/>
     </row>
     <row r="51" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A51" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B51" s="34"/>
       <c r="C51" s="34"/>
       <c r="D51" s="34"/>
       <c r="E51" s="34"/>
       <c r="F51" s="34"/>
       <c r="G51" s="34"/>
       <c r="H51" s="34"/>
       <c r="I51" s="34"/>
       <c r="J51" s="34"/>
       <c r="K51" s="34"/>
       <c r="L51" s="34"/>
     </row>
     <row r="52" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A52" s="11" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C52" s="41"/>
       <c r="D52" s="41"/>
       <c r="E52" s="41"/>
       <c r="F52" s="41"/>
       <c r="G52" s="41"/>
       <c r="H52" s="41"/>
       <c r="I52" s="41"/>
       <c r="J52" s="41"/>
       <c r="K52" s="41"/>
       <c r="L52" s="11"/>
     </row>
     <row r="53" spans="1:12" s="28" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" s="11" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C53" s="41"/>
       <c r="D53" s="41"/>
       <c r="E53" s="41"/>
       <c r="F53" s="41"/>
       <c r="G53" s="41"/>
       <c r="H53" s="41"/>
       <c r="I53" s="41"/>
       <c r="J53" s="41"/>
       <c r="K53" s="41"/>
       <c r="L53" s="11"/>
     </row>
     <row r="54" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A54" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B54" s="11" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C54" s="41"/>
       <c r="D54" s="41"/>
       <c r="E54" s="41"/>
       <c r="F54" s="41"/>
       <c r="G54" s="41"/>
       <c r="H54" s="41"/>
       <c r="I54" s="41"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
       <c r="L54" s="11"/>
     </row>
     <row r="55" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A55" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B55" s="11" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="C55" s="41"/>
       <c r="D55" s="41"/>
       <c r="E55" s="41"/>
       <c r="F55" s="41"/>
       <c r="G55" s="41"/>
       <c r="H55" s="41"/>
       <c r="I55" s="41"/>
       <c r="J55" s="41"/>
       <c r="K55" s="41"/>
       <c r="L55" s="11"/>
     </row>
     <row r="56" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A56" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B56" s="34"/>
       <c r="C56" s="34"/>
       <c r="D56" s="34"/>
       <c r="E56" s="34"/>
       <c r="F56" s="34"/>
       <c r="G56" s="34"/>
       <c r="H56" s="34"/>
       <c r="I56" s="34"/>
       <c r="J56" s="34"/>
       <c r="K56" s="34"/>
       <c r="L56" s="34"/>
     </row>
     <row r="57" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A57" s="11" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C57" s="41"/>
       <c r="D57" s="41"/>
       <c r="E57" s="41"/>
       <c r="F57" s="41"/>
       <c r="G57" s="41"/>
       <c r="H57" s="41"/>
       <c r="I57" s="41"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="11"/>
     </row>
     <row r="58" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A58" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B58" s="11" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C58" s="41"/>
       <c r="D58" s="41"/>
       <c r="E58" s="41"/>
       <c r="F58" s="41"/>
       <c r="G58" s="41"/>
       <c r="H58" s="41"/>
       <c r="I58" s="41"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
       <c r="L58" s="11"/>
     </row>
     <row r="59" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A59" s="33" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B59" s="34"/>
       <c r="C59" s="34"/>
       <c r="D59" s="34"/>
       <c r="E59" s="34"/>
       <c r="F59" s="34"/>
       <c r="G59" s="34"/>
       <c r="H59" s="34"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="34"/>
     </row>
     <row r="60" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A60" s="11" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C60" s="41"/>
       <c r="D60" s="41"/>
       <c r="E60" s="41"/>
       <c r="F60" s="41"/>
       <c r="G60" s="41"/>
       <c r="H60" s="41"/>
       <c r="I60" s="41"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="L60" s="11"/>
     </row>
     <row r="61" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A61" s="11" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C61" s="41"/>
       <c r="D61" s="41"/>
       <c r="E61" s="41"/>
       <c r="F61" s="41"/>
       <c r="G61" s="41"/>
       <c r="H61" s="41"/>
       <c r="I61" s="41"/>
       <c r="J61" s="41"/>
       <c r="K61" s="41"/>
       <c r="L61" s="11"/>
     </row>
     <row r="62" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A62" s="8" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B62" s="29"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
     </row>
     <row r="63" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A63" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="11" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C63" s="41"/>
       <c r="D63" s="41"/>
       <c r="E63" s="41"/>
       <c r="F63" s="41"/>
       <c r="G63" s="41"/>
       <c r="H63" s="41"/>
       <c r="I63" s="41"/>
       <c r="J63" s="41"/>
       <c r="K63" s="41"/>
       <c r="L63" s="11"/>
     </row>
     <row r="64" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A64" s="33" t="s">
-        <v>115</v>
+        <v>227</v>
       </c>
       <c r="B64" s="34"/>
       <c r="C64" s="34"/>
       <c r="D64" s="34"/>
       <c r="E64" s="34"/>
       <c r="F64" s="34"/>
       <c r="G64" s="34"/>
       <c r="H64" s="34"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
     </row>
     <row r="65" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A65" s="11" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B65" s="11" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C65" s="41"/>
       <c r="D65" s="41"/>
       <c r="E65" s="41"/>
       <c r="F65" s="41"/>
       <c r="G65" s="41"/>
       <c r="H65" s="41"/>
       <c r="I65" s="41"/>
       <c r="J65" s="41"/>
       <c r="K65" s="41"/>
       <c r="L65" s="11"/>
     </row>
     <row r="66" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A66" s="11" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B66" s="11" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C66" s="41"/>
       <c r="D66" s="41"/>
       <c r="E66" s="41"/>
       <c r="F66" s="41"/>
       <c r="G66" s="41"/>
       <c r="H66" s="41"/>
       <c r="I66" s="41"/>
       <c r="J66" s="41"/>
       <c r="K66" s="41"/>
       <c r="L66" s="11"/>
     </row>
-    <row r="67" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="L68" s="11"/>
+    <row r="67" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A67" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="C67" s="45"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="45"/>
+      <c r="G67" s="45"/>
+      <c r="H67" s="45"/>
+      <c r="I67" s="45"/>
+      <c r="J67" s="45"/>
+      <c r="K67" s="45"/>
+      <c r="L67" s="44"/>
+    </row>
+    <row r="68" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A68" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B68" s="34"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="34"/>
+      <c r="F68" s="34"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="L68" s="34"/>
     </row>
     <row r="69" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A69" s="11" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C69" s="41"/>
       <c r="D69" s="41"/>
       <c r="E69" s="41"/>
       <c r="F69" s="41"/>
       <c r="G69" s="41"/>
       <c r="H69" s="41"/>
       <c r="I69" s="41"/>
       <c r="J69" s="41"/>
       <c r="K69" s="41"/>
       <c r="L69" s="11"/>
     </row>
-    <row r="70" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A70" s="11" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C70" s="41"/>
       <c r="D70" s="41"/>
       <c r="E70" s="41"/>
       <c r="F70" s="41"/>
       <c r="G70" s="41"/>
       <c r="H70" s="41"/>
       <c r="I70" s="41"/>
       <c r="J70" s="41"/>
       <c r="K70" s="41"/>
       <c r="L70" s="11"/>
     </row>
-    <row r="71" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="B72" s="11" t="s">
+    <row r="71" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A71" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C71" s="41"/>
+      <c r="D71" s="41"/>
+      <c r="E71" s="41"/>
+      <c r="F71" s="41"/>
+      <c r="G71" s="41"/>
+      <c r="H71" s="41"/>
+      <c r="I71" s="41"/>
+      <c r="J71" s="41"/>
+      <c r="K71" s="41"/>
+      <c r="L71" s="11"/>
+    </row>
+    <row r="72" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B72" s="34"/>
+      <c r="C72" s="34"/>
+      <c r="D72" s="34"/>
+      <c r="E72" s="34"/>
+      <c r="F72" s="34"/>
+      <c r="G72" s="34"/>
+      <c r="H72" s="34"/>
+      <c r="I72" s="34"/>
+      <c r="J72" s="34"/>
+      <c r="K72" s="34"/>
+      <c r="L72" s="34"/>
+    </row>
+    <row r="73" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A73" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="B73" s="11" t="s">
         <v>124</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C73" s="41"/>
       <c r="D73" s="41"/>
       <c r="E73" s="41"/>
       <c r="F73" s="41"/>
       <c r="G73" s="41"/>
       <c r="H73" s="41"/>
       <c r="I73" s="41"/>
       <c r="J73" s="41"/>
       <c r="K73" s="41"/>
       <c r="L73" s="11"/>
     </row>
-    <row r="74" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A74" s="11" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B74" s="11" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C74" s="41"/>
       <c r="D74" s="41"/>
       <c r="E74" s="41"/>
       <c r="F74" s="41"/>
       <c r="G74" s="41"/>
       <c r="H74" s="41"/>
       <c r="I74" s="41"/>
       <c r="J74" s="41"/>
       <c r="K74" s="41"/>
       <c r="L74" s="11"/>
     </row>
-    <row r="75" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A75" s="33" t="s">
+    <row r="75" spans="1:12" s="28" customFormat="1" ht="48.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="B75" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="B75" s="34"/>
-[...12 lines deleted...]
-      <c r="A76" s="11" t="s">
+      <c r="C75" s="41"/>
+      <c r="D75" s="41"/>
+      <c r="E75" s="41"/>
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="I75" s="41"/>
+      <c r="J75" s="41"/>
+      <c r="K75" s="41"/>
+      <c r="L75" s="11"/>
+    </row>
+    <row r="76" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="34"/>
+      <c r="C76" s="34"/>
+      <c r="D76" s="34"/>
+      <c r="E76" s="34"/>
+      <c r="F76" s="34"/>
+      <c r="G76" s="34"/>
+      <c r="H76" s="34"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="34"/>
+    </row>
+    <row r="77" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A77" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="11" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C77" s="41"/>
       <c r="D77" s="41"/>
       <c r="E77" s="41"/>
       <c r="F77" s="41"/>
       <c r="G77" s="41"/>
       <c r="H77" s="41"/>
       <c r="I77" s="41"/>
       <c r="J77" s="41"/>
       <c r="K77" s="41"/>
       <c r="L77" s="11"/>
     </row>
-    <row r="78" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A78" s="11" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C78" s="41"/>
       <c r="D78" s="41"/>
       <c r="E78" s="41"/>
       <c r="F78" s="41"/>
       <c r="G78" s="41"/>
       <c r="H78" s="41"/>
       <c r="I78" s="41"/>
       <c r="J78" s="41"/>
       <c r="K78" s="41"/>
       <c r="L78" s="11"/>
     </row>
-    <row r="79" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="80" spans="1:12" s="28" customFormat="1" ht="140.4" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="41"/>
+      <c r="D79" s="41"/>
+      <c r="E79" s="41"/>
+      <c r="F79" s="41"/>
+      <c r="G79" s="41"/>
+      <c r="H79" s="41"/>
+      <c r="I79" s="41"/>
+      <c r="J79" s="41"/>
+      <c r="K79" s="41"/>
+      <c r="L79" s="11"/>
+    </row>
+    <row r="80" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A80" s="11" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C80" s="41"/>
       <c r="D80" s="41"/>
       <c r="E80" s="41"/>
       <c r="F80" s="41"/>
       <c r="G80" s="41"/>
       <c r="H80" s="41"/>
       <c r="I80" s="41"/>
       <c r="J80" s="41"/>
       <c r="K80" s="41"/>
       <c r="L80" s="11"/>
     </row>
     <row r="81" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A81" s="33" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B81" s="34"/>
       <c r="C81" s="34"/>
       <c r="D81" s="34"/>
       <c r="E81" s="34"/>
       <c r="F81" s="34"/>
       <c r="G81" s="34"/>
       <c r="H81" s="34"/>
       <c r="I81" s="34"/>
       <c r="J81" s="34"/>
       <c r="K81" s="34"/>
       <c r="L81" s="34"/>
     </row>
-    <row r="82" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:12" s="28" customFormat="1" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A82" s="11" t="s">
-        <v>137</v>
+        <v>208</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>138</v>
+        <v>231</v>
       </c>
       <c r="C82" s="41"/>
       <c r="D82" s="41"/>
       <c r="E82" s="41"/>
       <c r="F82" s="41"/>
       <c r="G82" s="41"/>
       <c r="H82" s="41"/>
       <c r="I82" s="41"/>
       <c r="J82" s="41"/>
       <c r="K82" s="41"/>
       <c r="L82" s="11"/>
     </row>
-    <row r="83" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="84" spans="1:12" s="28" customFormat="1" ht="225" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A83" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B83" s="34"/>
+      <c r="C83" s="34"/>
+      <c r="D83" s="34"/>
+      <c r="E83" s="34"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="34"/>
+      <c r="H83" s="34"/>
+      <c r="I83" s="34"/>
+      <c r="J83" s="34"/>
+      <c r="K83" s="34"/>
+      <c r="L83" s="34"/>
+    </row>
+    <row r="84" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A84" s="11" t="s">
-        <v>213</v>
+        <v>135</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>140</v>
+        <v>232</v>
       </c>
       <c r="C84" s="41"/>
       <c r="D84" s="41"/>
       <c r="E84" s="41"/>
       <c r="F84" s="41"/>
       <c r="G84" s="41"/>
       <c r="H84" s="41"/>
       <c r="I84" s="41"/>
       <c r="J84" s="41"/>
       <c r="K84" s="41"/>
       <c r="L84" s="11"/>
     </row>
-    <row r="85" spans="1:12" s="28" customFormat="1" ht="202.8" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="86" spans="1:12" s="28" customFormat="1" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A85" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B85" s="29"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+      <c r="I85" s="7"/>
+      <c r="J85" s="7"/>
+      <c r="K85" s="7"/>
+      <c r="L85" s="7"/>
+    </row>
+    <row r="86" spans="1:12" s="28" customFormat="1" ht="225" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="11" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B86" s="11" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C86" s="41"/>
       <c r="D86" s="41"/>
       <c r="E86" s="41"/>
       <c r="F86" s="41"/>
       <c r="G86" s="41"/>
       <c r="H86" s="41"/>
       <c r="I86" s="41"/>
       <c r="J86" s="41"/>
       <c r="K86" s="41"/>
       <c r="L86" s="11"/>
     </row>
-    <row r="87" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
-      <c r="A87" s="8" t="s">
+    <row r="87" spans="1:12" s="28" customFormat="1" ht="202.8" x14ac:dyDescent="0.3">
+      <c r="A87" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C87" s="41"/>
+      <c r="D87" s="41"/>
+      <c r="E87" s="41"/>
+      <c r="F87" s="41"/>
+      <c r="G87" s="41"/>
+      <c r="H87" s="41"/>
+      <c r="I87" s="41"/>
+      <c r="J87" s="41"/>
+      <c r="K87" s="41"/>
+      <c r="L87" s="11"/>
+    </row>
+    <row r="88" spans="1:12" s="28" customFormat="1" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C88" s="41"/>
+      <c r="D88" s="41"/>
+      <c r="E88" s="41"/>
+      <c r="F88" s="41"/>
+      <c r="G88" s="41"/>
+      <c r="H88" s="41"/>
+      <c r="I88" s="41"/>
+      <c r="J88" s="41"/>
+      <c r="K88" s="41"/>
+      <c r="L88" s="11"/>
+    </row>
+    <row r="89" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A89" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B89" s="29"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="7"/>
+      <c r="J89" s="7"/>
+      <c r="K89" s="7"/>
+      <c r="L89" s="7"/>
+    </row>
+    <row r="90" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B90" s="34"/>
+      <c r="C90" s="34"/>
+      <c r="D90" s="34"/>
+      <c r="E90" s="34"/>
+      <c r="F90" s="34"/>
+      <c r="G90" s="34"/>
+      <c r="H90" s="34"/>
+      <c r="I90" s="34"/>
+      <c r="J90" s="34"/>
+      <c r="K90" s="34"/>
+      <c r="L90" s="34"/>
+    </row>
+    <row r="91" spans="1:12" s="28" customFormat="1" ht="158.4" x14ac:dyDescent="0.3">
+      <c r="A91" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="11" t="s">
         <v>143</v>
-      </c>
-[...69 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C91" s="41"/>
       <c r="D91" s="41"/>
       <c r="E91" s="41"/>
       <c r="F91" s="41"/>
       <c r="G91" s="41"/>
       <c r="H91" s="41"/>
       <c r="I91" s="41"/>
       <c r="J91" s="41"/>
       <c r="K91" s="41"/>
       <c r="L91" s="11"/>
     </row>
-    <row r="92" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:12" s="28" customFormat="1" ht="158.4" x14ac:dyDescent="0.3">
       <c r="A92" s="11" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C92" s="41"/>
       <c r="D92" s="41"/>
       <c r="E92" s="41"/>
       <c r="F92" s="41"/>
       <c r="G92" s="41"/>
       <c r="H92" s="41"/>
       <c r="I92" s="41"/>
       <c r="J92" s="41"/>
       <c r="K92" s="41"/>
       <c r="L92" s="11"/>
     </row>
-    <row r="93" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A93" s="11" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C93" s="41"/>
       <c r="D93" s="41"/>
       <c r="E93" s="41"/>
       <c r="F93" s="41"/>
       <c r="G93" s="41"/>
       <c r="H93" s="41"/>
       <c r="I93" s="41"/>
       <c r="J93" s="41"/>
       <c r="K93" s="41"/>
       <c r="L93" s="11"/>
     </row>
-    <row r="94" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="L94" s="34"/>
+    <row r="94" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A94" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C94" s="41"/>
+      <c r="D94" s="41"/>
+      <c r="E94" s="41"/>
+      <c r="F94" s="41"/>
+      <c r="G94" s="41"/>
+      <c r="H94" s="41"/>
+      <c r="I94" s="41"/>
+      <c r="J94" s="41"/>
+      <c r="K94" s="41"/>
+      <c r="L94" s="11"/>
     </row>
     <row r="95" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A95" s="11" t="s">
-        <v>151</v>
+        <v>214</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C95" s="41"/>
       <c r="D95" s="41"/>
       <c r="E95" s="41"/>
       <c r="F95" s="41"/>
       <c r="G95" s="41"/>
       <c r="H95" s="41"/>
       <c r="I95" s="41"/>
       <c r="J95" s="41"/>
       <c r="K95" s="41"/>
       <c r="L95" s="11"/>
     </row>
     <row r="96" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A96" s="33" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="34"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
     </row>
-    <row r="97" spans="1:12" s="28" customFormat="1" ht="142.80000000000001" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A97" s="11" t="s">
-        <v>221</v>
+        <v>239</v>
       </c>
       <c r="B97" s="11" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C97" s="41"/>
       <c r="D97" s="41"/>
       <c r="E97" s="41"/>
       <c r="F97" s="41"/>
       <c r="G97" s="41"/>
       <c r="H97" s="41"/>
       <c r="I97" s="41"/>
       <c r="J97" s="41"/>
       <c r="K97" s="41"/>
       <c r="L97" s="11"/>
     </row>
-    <row r="98" spans="1:12" s="28" customFormat="1" ht="140.4" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="99" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="33" t="s">
+        <v>150</v>
+      </c>
+      <c r="B98" s="34"/>
+      <c r="C98" s="34"/>
+      <c r="D98" s="34"/>
+      <c r="E98" s="34"/>
+      <c r="F98" s="34"/>
+      <c r="G98" s="34"/>
+      <c r="H98" s="34"/>
+      <c r="I98" s="34"/>
+      <c r="J98" s="34"/>
+      <c r="K98" s="34"/>
+      <c r="L98" s="34"/>
+    </row>
+    <row r="99" spans="1:12" s="28" customFormat="1" ht="142.80000000000001" x14ac:dyDescent="0.3">
       <c r="A99" s="11" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C99" s="41"/>
       <c r="D99" s="41"/>
       <c r="E99" s="41"/>
       <c r="F99" s="41"/>
       <c r="G99" s="41"/>
       <c r="H99" s="41"/>
       <c r="I99" s="41"/>
       <c r="J99" s="41"/>
       <c r="K99" s="41"/>
       <c r="L99" s="11"/>
     </row>
-    <row r="100" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:12" s="28" customFormat="1" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A100" s="11" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C100" s="41"/>
       <c r="D100" s="41"/>
       <c r="E100" s="41"/>
       <c r="F100" s="41"/>
       <c r="G100" s="41"/>
       <c r="H100" s="41"/>
       <c r="I100" s="41"/>
       <c r="J100" s="41"/>
       <c r="K100" s="41"/>
       <c r="L100" s="11"/>
     </row>
-    <row r="101" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A101" s="11" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C101" s="41"/>
       <c r="D101" s="41"/>
       <c r="E101" s="41"/>
       <c r="F101" s="41"/>
       <c r="G101" s="41"/>
       <c r="H101" s="41"/>
       <c r="I101" s="41"/>
       <c r="J101" s="41"/>
       <c r="K101" s="41"/>
       <c r="L101" s="11"/>
     </row>
-    <row r="102" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A102" s="11" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C102" s="41"/>
       <c r="D102" s="41"/>
       <c r="E102" s="41"/>
       <c r="F102" s="41"/>
       <c r="G102" s="41"/>
       <c r="H102" s="41"/>
       <c r="I102" s="41"/>
       <c r="J102" s="41"/>
       <c r="K102" s="41"/>
       <c r="L102" s="11"/>
     </row>
-    <row r="103" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="104" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A103" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="C103" s="41"/>
+      <c r="D103" s="41"/>
+      <c r="E103" s="41"/>
+      <c r="F103" s="41"/>
+      <c r="G103" s="41"/>
+      <c r="H103" s="41"/>
+      <c r="I103" s="41"/>
+      <c r="J103" s="41"/>
+      <c r="K103" s="41"/>
+      <c r="L103" s="11"/>
+    </row>
+    <row r="104" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A104" s="11" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B104" s="11" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C104" s="41"/>
       <c r="D104" s="41"/>
       <c r="E104" s="41"/>
       <c r="F104" s="41"/>
       <c r="G104" s="41"/>
       <c r="H104" s="41"/>
       <c r="I104" s="41"/>
       <c r="J104" s="41"/>
       <c r="K104" s="41"/>
       <c r="L104" s="11"/>
     </row>
     <row r="105" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A105" s="33" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B105" s="34"/>
       <c r="C105" s="34"/>
       <c r="D105" s="34"/>
       <c r="E105" s="34"/>
       <c r="F105" s="34"/>
       <c r="G105" s="34"/>
       <c r="H105" s="34"/>
       <c r="I105" s="34"/>
       <c r="J105" s="34"/>
       <c r="K105" s="34"/>
       <c r="L105" s="34"/>
     </row>
-    <row r="106" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-      <c r="L107" s="11"/>
+    <row r="106" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A106" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="C106" s="41"/>
+      <c r="D106" s="41"/>
+      <c r="E106" s="41"/>
+      <c r="F106" s="41"/>
+      <c r="G106" s="41"/>
+      <c r="H106" s="41"/>
+      <c r="I106" s="41"/>
+      <c r="J106" s="41"/>
+      <c r="K106" s="41"/>
+      <c r="L106" s="11"/>
+    </row>
+    <row r="107" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A107" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="B107" s="34"/>
+      <c r="C107" s="34"/>
+      <c r="D107" s="34"/>
+      <c r="E107" s="34"/>
+      <c r="F107" s="34"/>
+      <c r="G107" s="34"/>
+      <c r="H107" s="34"/>
+      <c r="I107" s="34"/>
+      <c r="J107" s="34"/>
+      <c r="K107" s="34"/>
+      <c r="L107" s="34"/>
     </row>
     <row r="108" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A108" s="33" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B108" s="34"/>
       <c r="C108" s="34"/>
       <c r="D108" s="34"/>
       <c r="E108" s="34"/>
       <c r="F108" s="34"/>
       <c r="G108" s="34"/>
       <c r="H108" s="34"/>
       <c r="I108" s="34"/>
       <c r="J108" s="34"/>
       <c r="K108" s="34"/>
       <c r="L108" s="34"/>
     </row>
-    <row r="109" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:12" s="28" customFormat="1" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A109" s="11" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B109" s="11" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C109" s="41"/>
       <c r="D109" s="41"/>
       <c r="E109" s="41"/>
       <c r="F109" s="41"/>
       <c r="G109" s="41"/>
       <c r="H109" s="41"/>
       <c r="I109" s="41"/>
       <c r="J109" s="41"/>
       <c r="K109" s="41"/>
       <c r="L109" s="11"/>
     </row>
-    <row r="110" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
-[...33 lines deleted...]
-    <row r="112" spans="1:12" s="28" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A110" s="33" t="s">
+        <v>163</v>
+      </c>
+      <c r="B110" s="34"/>
+      <c r="C110" s="34"/>
+      <c r="D110" s="34"/>
+      <c r="E110" s="34"/>
+      <c r="F110" s="34"/>
+      <c r="G110" s="34"/>
+      <c r="H110" s="34"/>
+      <c r="I110" s="34"/>
+      <c r="J110" s="34"/>
+      <c r="K110" s="34"/>
+      <c r="L110" s="34"/>
+    </row>
+    <row r="111" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
+      <c r="A111" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C111" s="41"/>
+      <c r="D111" s="41"/>
+      <c r="E111" s="41"/>
+      <c r="F111" s="41"/>
+      <c r="G111" s="41"/>
+      <c r="H111" s="41"/>
+      <c r="I111" s="41"/>
+      <c r="J111" s="41"/>
+      <c r="K111" s="41"/>
+      <c r="L111" s="11"/>
+    </row>
+    <row r="112" spans="1:12" s="28" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A112" s="11" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="B112" s="11" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="C112" s="41"/>
       <c r="D112" s="41"/>
       <c r="E112" s="41"/>
       <c r="F112" s="41"/>
       <c r="G112" s="41"/>
       <c r="H112" s="41"/>
       <c r="I112" s="41"/>
       <c r="J112" s="41"/>
       <c r="K112" s="41"/>
       <c r="L112" s="11"/>
     </row>
-    <row r="113" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="114" spans="1:12" s="28" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A113" s="33" t="s">
+        <v>167</v>
+      </c>
+      <c r="B113" s="34"/>
+      <c r="C113" s="34"/>
+      <c r="D113" s="34"/>
+      <c r="E113" s="34"/>
+      <c r="F113" s="34"/>
+      <c r="G113" s="34"/>
+      <c r="H113" s="34"/>
+      <c r="I113" s="34"/>
+      <c r="J113" s="34"/>
+      <c r="K113" s="34"/>
+      <c r="L113" s="34"/>
+    </row>
+    <row r="114" spans="1:12" s="28" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="11" t="s">
-        <v>228</v>
+        <v>168</v>
       </c>
       <c r="B114" s="11" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C114" s="41"/>
       <c r="D114" s="41"/>
       <c r="E114" s="41"/>
       <c r="F114" s="41"/>
       <c r="G114" s="41"/>
       <c r="H114" s="41"/>
       <c r="I114" s="41"/>
       <c r="J114" s="41"/>
       <c r="K114" s="41"/>
       <c r="L114" s="11"/>
     </row>
-    <row r="115" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-    <row r="116" spans="1:12" s="28" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:12" s="28" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A115" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="C115" s="41"/>
+      <c r="D115" s="41"/>
+      <c r="E115" s="41"/>
+      <c r="F115" s="41"/>
+      <c r="G115" s="41"/>
+      <c r="H115" s="41"/>
+      <c r="I115" s="41"/>
+      <c r="J115" s="41"/>
+      <c r="K115" s="41"/>
+      <c r="L115" s="11"/>
+    </row>
+    <row r="116" spans="1:12" s="28" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="11" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="B116" s="11" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C116" s="41"/>
       <c r="D116" s="41"/>
       <c r="E116" s="41"/>
       <c r="F116" s="41"/>
       <c r="G116" s="41"/>
       <c r="H116" s="41"/>
       <c r="I116" s="41"/>
       <c r="J116" s="41"/>
       <c r="K116" s="41"/>
       <c r="L116" s="11"/>
     </row>
-    <row r="117" spans="1:12" s="28" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
-[...33 lines deleted...]
-    <row r="119" spans="1:12" s="28" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:12" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A117" s="33" t="s">
+        <v>173</v>
+      </c>
+      <c r="B117" s="34"/>
+      <c r="C117" s="34"/>
+      <c r="D117" s="34"/>
+      <c r="E117" s="34"/>
+      <c r="F117" s="34"/>
+      <c r="G117" s="34"/>
+      <c r="H117" s="34"/>
+      <c r="I117" s="34"/>
+      <c r="J117" s="34"/>
+      <c r="K117" s="34"/>
+      <c r="L117" s="34"/>
+    </row>
+    <row r="118" spans="1:12" s="28" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="C118" s="41"/>
+      <c r="D118" s="41"/>
+      <c r="E118" s="41"/>
+      <c r="F118" s="41"/>
+      <c r="G118" s="41"/>
+      <c r="H118" s="41"/>
+      <c r="I118" s="41"/>
+      <c r="J118" s="41"/>
+      <c r="K118" s="41"/>
+      <c r="L118" s="11"/>
+    </row>
+    <row r="119" spans="1:12" s="28" customFormat="1" ht="94.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="11" t="s">
-        <v>229</v>
+        <v>176</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C119" s="41"/>
       <c r="D119" s="41"/>
       <c r="E119" s="41"/>
       <c r="F119" s="41"/>
       <c r="G119" s="41"/>
       <c r="H119" s="41"/>
       <c r="I119" s="41"/>
       <c r="J119" s="41"/>
       <c r="K119" s="41"/>
       <c r="L119" s="11"/>
     </row>
-    <row r="120" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    <row r="121" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:12" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A120" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B120" s="29"/>
+      <c r="C120" s="6"/>
+      <c r="D120" s="6"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="6"/>
+      <c r="G120" s="7"/>
+      <c r="H120" s="7"/>
+      <c r="I120" s="7"/>
+      <c r="J120" s="7"/>
+      <c r="K120" s="7"/>
+      <c r="L120" s="7"/>
+    </row>
+    <row r="121" spans="1:12" s="28" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="B121" s="11" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C121" s="41"/>
       <c r="D121" s="41"/>
       <c r="E121" s="41"/>
       <c r="F121" s="41"/>
       <c r="G121" s="41"/>
       <c r="H121" s="41"/>
       <c r="I121" s="41"/>
       <c r="J121" s="41"/>
       <c r="K121" s="41"/>
       <c r="L121" s="11"/>
     </row>
-    <row r="122" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:12" s="28" customFormat="1" ht="48.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="11" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B122" s="11" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="C122" s="41"/>
       <c r="D122" s="41"/>
       <c r="E122" s="41"/>
       <c r="F122" s="41"/>
       <c r="G122" s="41"/>
       <c r="H122" s="41"/>
       <c r="I122" s="41"/>
       <c r="J122" s="41"/>
       <c r="K122" s="41"/>
       <c r="L122" s="11"/>
     </row>
-    <row r="123" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A123" s="11" t="s">
-        <v>230</v>
+        <v>182</v>
       </c>
       <c r="B123" s="11" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C123" s="41"/>
       <c r="D123" s="41"/>
       <c r="E123" s="41"/>
       <c r="F123" s="41"/>
       <c r="G123" s="41"/>
       <c r="H123" s="41"/>
       <c r="I123" s="41"/>
       <c r="J123" s="41"/>
       <c r="K123" s="41"/>
       <c r="L123" s="11"/>
     </row>
+    <row r="124" spans="1:12" s="28" customFormat="1" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A124" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="C124" s="41"/>
+      <c r="D124" s="41"/>
+      <c r="E124" s="41"/>
+      <c r="F124" s="41"/>
+      <c r="G124" s="41"/>
+      <c r="H124" s="41"/>
+      <c r="I124" s="41"/>
+      <c r="J124" s="41"/>
+      <c r="K124" s="41"/>
+      <c r="L124" s="11"/>
+    </row>
+    <row r="125" spans="1:12" s="28" customFormat="1" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A125" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="C125" s="41"/>
+      <c r="D125" s="41"/>
+      <c r="E125" s="41"/>
+      <c r="F125" s="41"/>
+      <c r="G125" s="41"/>
+      <c r="H125" s="41"/>
+      <c r="I125" s="41"/>
+      <c r="J125" s="41"/>
+      <c r="K125" s="41"/>
+      <c r="L125" s="11"/>
+    </row>
   </sheetData>
   <autoFilter ref="A2:L2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
   <phoneticPr fontId="16" type="noConversion"/>
-  <conditionalFormatting sqref="D4:K9 D12:K18 D20:K24 D27:K27 D29:K29 D31:K32 D34:K36 D38:K40 D42:K42 D44:K44 D46:K47 D49:K50 D52:K55 D57:K58 D60:K61 D63:K63 D65:K66 D68:K70 D72:K74 D76:K78 D80:K80 D82:K82 D84:K86 D89:K93 D95:K95 D97:K102 D104:K104 D107:K107 D109:K110 D112:K114 D116:K117 D119:K123">
+  <conditionalFormatting sqref="D4:K9 D12:K18 D20:K24 D27:K27 D29:K29 D31:K32 D34:K36 D38:K40 D42:K42 D44:K44 D46:K47 D49:K50 D52:K55 D57:K58 D60:K61 D63:K63 D65:K67 D69:K71 D73:K75 D77:K80 D82:K82 D84:K84 D86:K88 D91:K95 D97:K97 D99:K104 D106:K106 D109:K109 D111:K112 D114:K116 D118:K119 D121:K125">
     <cfRule type="expression" dxfId="1" priority="3" stopIfTrue="1">
       <formula>$C4="No"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>$C4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:C123 E3:E123" xr:uid="{BC68F320-9289-4C1E-89B8-4E3B381BB4FE}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:C125 E3:E125" xr:uid="{BC68F320-9289-4C1E-89B8-4E3B381BB4FE}">
       <formula1>"yes,no,partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E74BFAB2-BADC-45DB-BC49-1D70379F76BF}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:B546"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="49.58203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="10" cm="1">
-        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!C3:C123,{"Yes","Partial"}))</f>
+        <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!C3:C125,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="10">
-        <f>COUNTIF('Data sheet'!E3:E123,"Yes")</f>
+        <f>COUNTIF('Data sheet'!E3:E125,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="13">
-        <f>COUNTIF('Data sheet'!E3:E123,"Partial")</f>
+        <f>COUNTIF('Data sheet'!E3:E125,"Partial")</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="15" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="16" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:2" s="20" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A6" s="28"/>
       <c r="B6" s="28"/>
     </row>
@@ -5457,52 +5509,52 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c37bd64d371b53378ab3c7d697853b0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a27c068249a90173a5e7c41d8f53cde5" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5721,131 +5773,131 @@
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFBDEDA-E7CA-4DC3-991F-7EB0DFA3A11F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7A66CAA-5A2B-41B3-8EDE-E689479F1B47}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{357D4B60-7572-4702-A41B-05587B5D3FED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E421C7A-6B20-49B2-B2F9-78366946B415}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>Update information</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG2 Bladder cancer: Baseline assessment tool</dc:title>
+  <dc:title>NG2 Bladder cancer: diagnosis and management: Baseline assessment tool</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-02-07T07:20:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">