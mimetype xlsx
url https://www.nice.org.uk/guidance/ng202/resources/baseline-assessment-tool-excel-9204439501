--- v0 (2025-12-05)
+++ v1 (2026-04-12)
@@ -1,108 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B5253F0-54A8-474C-BE14-741650C74FCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{72DE9E25-5503-4655-B818-103A42AE1FD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1665" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="9" r:id="rId1"/>
     <sheet name="Introduction" sheetId="1" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$J$121</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$9:$J$123</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$23</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$121</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$123</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Data sheet'!$9:$9</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
     <definedName name="QS_118">#REF!</definedName>
     <definedName name="QS_119">#REF!</definedName>
@@ -229,213 +233,146 @@
     <definedName name="Sex">'[1]Data collection'!$D$6:$D$45</definedName>
     <definedName name="STANDARD_TITLES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="2" l="1"/>
   <c r="B3" i="2" a="1"/>
   <c r="B3" i="2" s="1"/>
   <c r="B4" i="2"/>
   <c r="B7" i="2" l="1"/>
   <c r="B6" i="2"/>
-  <c r="A1" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="345">
   <si>
     <t>Recommendation met?</t>
   </si>
   <si>
     <t>Actions needed to implement recommendation</t>
   </si>
   <si>
     <t>Is there a cost or saving?</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Current activity/evidence</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
     <t>Guideline reference</t>
   </si>
   <si>
     <t>NICE recommendation</t>
   </si>
   <si>
     <t>Is there a risk associated with not implementing this recommendation?</t>
   </si>
   <si>
     <t>The Data sheet contains the recommendations from the guideline. Information can be entered about current activity relevant to the recommendation, actions needed to meet the recommendation, deadlines and the names of the responsible leads.  Useful documents can be added as hyperlinks.</t>
   </si>
   <si>
     <t>In the first instance, consider whether the guideline is relevant and record the conclusion in the box below.</t>
   </si>
   <si>
     <t>Lead</t>
   </si>
   <si>
     <t>Is the recommendation relevant?</t>
   </si>
   <si>
-    <t>The tool can be used by individual services or organisations.  Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Is the guideline relevant</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>?</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
-        <sz val="12"/>
-[...9 lines deleted...]
-        <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...50 lines deleted...]
-      </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. </t>
     </r>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">If it would be helpful to group the recommendations, for example </t>
     </r>
     <r>
@@ -544,53 +481,50 @@
   <si>
     <t>1.5.4</t>
   </si>
   <si>
     <t>Reducing the risk of transmission of infection when using CPAP</t>
   </si>
   <si>
     <t>1.5.5</t>
   </si>
   <si>
     <t>1.5.6</t>
   </si>
   <si>
     <t>Mandibular advancement splints for mild OSAHS</t>
   </si>
   <si>
     <t>1.5.7</t>
   </si>
   <si>
     <t>1.5.8</t>
   </si>
   <si>
     <t>CPAP for moderate and severe OSAHS</t>
   </si>
   <si>
-    <t>CPAP is recommended as a treatment option for adults with moderate or severe symptomatic OSAHS in NICE's technology appraisal guidance on continuous positive airway pressure for the treatment of obstructive sleep apnoea/hypopnoea syndrome.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6  Treatments for moderate and severe OSAHS</t>
   </si>
   <si>
     <t>1.6.1</t>
   </si>
   <si>
     <t>1.6.2</t>
   </si>
   <si>
     <t>1.6.3</t>
   </si>
   <si>
     <t>1.6.4</t>
   </si>
   <si>
     <t>Mandibular advancement splints for moderate and severe OSAHS</t>
   </si>
   <si>
     <t>1.6.5</t>
   </si>
   <si>
     <t>1.6.6</t>
   </si>
   <si>
     <t xml:space="preserve">Positional modifiers for OSAHS </t>
@@ -986,97 +920,88 @@
     <t>3.8  Supporting adherence to treatment for COPD–OSAHS overlap syndrome</t>
   </si>
   <si>
     <t>3.8.1</t>
   </si>
   <si>
     <t>3.8.2</t>
   </si>
   <si>
     <t>4  Information for people with OSAHS, OHS or COPD–OSAHS overlap syndrome</t>
   </si>
   <si>
     <t>4.1.1</t>
   </si>
   <si>
     <t>4.1.2</t>
   </si>
   <si>
     <t>4.1.3</t>
   </si>
   <si>
     <t>4.1.4</t>
   </si>
   <si>
     <t>4.1.5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Obstructive sleep apnoea/hypopnoea syndrome</t>
   </si>
   <si>
     <t>Take a sleep history and assess people for OSAHS if they have 2 or more of the following features:
 •	snoring
 •	witnessed apnoeas
 •	unrefreshing sleep
 •	waking headaches
 •	unexplained excessive sleepiness, tiredness or fatigue
 •	nocturia (waking from sleep to urinate)
 •	choking during sleep
 •	sleep fragmentation or insomnia
 •	cognitive dysfunction or memory impairment.</t>
   </si>
   <si>
     <t>Be aware that there is a higher prevalence of OSAHS in people with any of the following conditions: 
 •	obesity or overweight
 •	obesity or overweight in pregnancy
 •	treatment-resistant hypertension
 •	type 2 diabetes
 •	cardiac arrythmia, particularly atrial fibrillation
 •	stroke or transient ischaemic attack 
 •	chronic heart failure
 •	moderate or severe asthma
 •	polycystic ovary syndrome 
 •	Down’s syndrome
 •	non-arteritic anterior ischaemic optic neuropathy (sudden loss of vision in 1 eye due to decreased blood flow to the optic nerve)
 •	hypothyroidism
 •	acromegaly.</t>
   </si>
   <si>
     <t>When assessing people with suspected OSAHS:
 •	Use the Epworth sleepiness scale in the preliminary assessment of sleepiness. 
 •	Consider using the STOP-Bang questionnaire as well as the Epworth sleepiness scale.</t>
   </si>
   <si>
     <t>Do not use the Epworth sleepiness scale alone to determine if referral is needed, because not all people with OSAHS have excessive sleepiness.</t>
   </si>
   <si>
-    <t>Discuss appropriate lifestyle changes with all people with OHS. Provide support and information on losing weight, stopping smoking, reducing alcohol intake and improving sleep hygiene tailored to the person’s needs and in line with the NICE guidelines on:
-[...4 lines deleted...]
-  <si>
     <t>Offer continuous positive airway pressure (CPAP) to people with OHS and severe OSAHS as first-line treatment.</t>
   </si>
   <si>
     <t>Offer non-invasive ventilation as an alternative to CPAP for people with OHS and severe OSAHS if symptoms do not improve, hypercapnia persists, apnoea–hypopnoea index (AHI) or oxygen desaturation index (ODI) are not sufficiently reduced or CPAP is poorly tolerated.</t>
   </si>
   <si>
     <t>Consider non-invasive ventilation for people with OHS and nocturnal hypoventilation who do not have OSAHS, or in whom OSAHS is not severe.</t>
   </si>
   <si>
     <t>Consider heated humidification in addition to CPAP for people with OHS and OSAHS and upper airway side effects such as nasal and mouth dryness, and CPAP-induced rhinitis.</t>
   </si>
   <si>
     <t xml:space="preserve">Offer non-invasive ventilation to people with OHS with acute ventilatory failure: 
 •	If hypercapnia persists, consider continuing and further optimising non-invasive ventilation.
 •	If hypercapnia resolves, consider stopping non-invasive ventilation and monitoring the response. </t>
   </si>
   <si>
     <t>Be aware that CPAP and non-invasive ventilation are aerosol-generating procedures and, if there is a risk of airborne infection, such as COVID 19, appropriate infection control precautions should be taken. These may include setting up the device at home by video consultation or with precautions in hospital. 
 For more information, see the UK government guidance on COVID-19: infection prevention and control and local guidance.</t>
   </si>
   <si>
     <t xml:space="preserve">Consider supplemental oxygen therapy with CPAP or non-invasive ventilation for people with OHS who remain hypoxaemic despite optimal control of nocturnal hypoventilation and AHI on CPAP or non-invasive ventilation, and address any additional underlying causes of hypoxaemia where possible. </t>
   </si>
   <si>
     <t>Assess people with nasal congestion and OHS for underlying allergic or vasomotor rhinitis.</t>
@@ -1178,53 +1103,50 @@
   </si>
   <si>
     <t>Assess the effectiveness of treatment with CPAP or non-invasive ventilation in people with OHS by reviewing the following:
 •	OHS symptoms, including the Epworth sleepiness scale and vigilance, for example, when driving
 •	severity of OSAHS, using AHI or ODI
 •	improvement in oxygenation and hypercapnia while awake and asleep
 •	adherence to therapy
 •	telemonitoring or download information from the device (if available).</t>
   </si>
   <si>
     <t>Explore with the person their understanding and experience of treatment, and review the following:
 •	mask type and fit, including checking for leaks 
 •	nasal and mouth dryness, and the need for humidification
 •	other factors affecting sleep disturbance such as insomnia, restless legs and shift work
 •	sleep hygiene
 •	cleaning and maintenance of equipment.</t>
   </si>
   <si>
     <t>For people with OHS having supplemental oxygen therapy, review whether this is still needed after treatment with non-invasive ventilation or CPAP has been optimised.</t>
   </si>
   <si>
     <t>Offer people with OHS educational or supportive interventions, or a combination of these, tailored to the person's needs and preferences, to improve adherence to CPAP and non-invasive ventilation.</t>
   </si>
   <si>
     <t>Interventions to support adherence to treatment for OHS should be given by trained specialist staff when treatment is started and as needed at follow-up.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Initial assessment for COPD–OSAHS overlap syndrome</t>
   </si>
   <si>
     <r>
       <t>Take a sleep history and assess people for COPD–OSAHS overlap syndrome if they have confirmed COPD with:
 •	features of OSAHS (see recommendation 1.1.1)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	features of nocturnal hypoventilation such as:
@@ -1240,62 +1162,50 @@
 •	Consider using the STOP-Bang questionnaire, as well as the Epworth sleepiness scale.</t>
   </si>
   <si>
     <t>Do not use the Epworth sleepiness scale alone to determine if referral is needed, because not all people with COPD–OSAHS overlap syndrome have excessive sleepiness.</t>
   </si>
   <si>
     <t>Offer spirometry to assess the severity of COPD in people with suspected COPD–OSAHS overlap syndrome (see the recommendations on spirometry in NICE’s guideline on chronic obstructive pulmonary disease in over 16s).</t>
   </si>
   <si>
     <t>Be aware that spirometry is an aerosol-generating procedure and, if there is a risk of airborne infection, such as COVID 19, appropriate infection control precautions should be taken. 
 For more information, see the UK government guidance on COVID-19: infection prevention and control and local guidance.</t>
   </si>
   <si>
     <t>When referring people with suspected COPD–OSAHS overlap syndrome to a sleep service, include the following information in the referral letter to facilitate rapid assessment:
 •	results of the person's sleepiness score
 •	how sleepiness affects the person
 •	body mass index (BMI)
 •	severity and frequency of exacerbations of COPD
 •	use of oxygen therapy at home
 •	comorbidities
 •	occupational risk
 •	oxygen saturation and blood gas values, if available
 •	any history of acute non-invasive ventilation.</t>
   </si>
   <si>
-    <t>Within the sleep service, prioritise people with suspected COPD–OSAHS overlap syndrome for rapid assessment if any of the following apply:
-[...10 lines deleted...]
-  <si>
     <t>Measure arterial or arterialised capillary blood gas when the person with suspected COPD–OSAHS overlap syndrome is awake to assess for ventilatory failure.</t>
   </si>
   <si>
     <t>Do not delay treatment for acute ventilatory failure to carry out further investigations for COPD–OSAHS overlap syndrome.</t>
   </si>
   <si>
     <t>Offer respiratory polygraphy, either in hospital or at home, to diagnose OSAHS in people with suspected COPD–OSAHS overlap syndrome.</t>
   </si>
   <si>
     <r>
       <t>Consider adding transcutaneous carbon dioxide (CO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -2009,57 +1919,50 @@
   <si>
     <t>Do not delay treatment for acute ventilatory failure to carry out further investigations for OHS.</t>
   </si>
   <si>
     <t xml:space="preserve">Offer respiratory polygraphy, either in hospital or at home, to determine the presence of OSAHS in people with suspected OHS. </t>
   </si>
   <si>
     <t>Do not use oximetry alone to determine the presence of OSAHS in people with OHS.</t>
   </si>
   <si>
     <t>If access to home respiratory polygraphy is limited, consider home oximetry for people with suspected OSAHS. Take into account that oximetry alone may be inaccurate for differentiating between OSAHS and other causes of hypoxaemia in people with heart failure or chronic lung diseases.</t>
   </si>
   <si>
     <t>Consider respiratory polygraphy or polysomnography if oximetry results are negative but the person has significant symptoms.</t>
   </si>
   <si>
     <t>Consider hospital respiratory polygraphy for people with suspected OSAHS if home respiratory polygraphy and home oximetry are impractical or additional monitoring is needed.</t>
   </si>
   <si>
     <t>Consider polysomnography if respiratory polygraphy results are negative but symptoms continue.</t>
   </si>
   <si>
     <t>Use the results of the sleep study to diagnose OSAHS and determine the severity of OSAHS (mild, moderate or severe).</t>
   </si>
   <si>
-    <t>Discuss appropriate lifestyle changes with all people with OSAHS. Provide support and information on losing weight, stopping smoking, reducing alcohol intake and improving sleep hygiene, tailored to the person’s needs and in line with the NICE guidelines on:
-[...5 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Explain to people with mild OSAHS who have no symptoms or with symptoms that do not affect usual daytime activities that:
 •	treatment is not usually needed </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">and </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	changes to lifestyle and sleep habits (see recommendation 1.4.1 on lifestyle advice) can help to prevent OSAHS worsening.</t>
     </r>
   </si>
@@ -2225,98 +2128,280 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	a trial of CPAP in people with frequent episodes of obstructive apnoea and minimal hypoventilation. 
 If the person decompensates after stopping non-invasive ventilation, offer to restart non-invasive ventilation.</t>
     </r>
   </si>
   <si>
     <t>NG202</t>
   </si>
   <si>
-    <t>Baseline assessment tool for obstructive sleep apnoea/hypopnoea syndrome and obesity hypoventilation syndrome in over 16s (NICE clinical guideline NG202)</t>
+    <t>CPAP is recommended as a treatment option for adults with moderate or severe symptomatic OSAHS in NICE's technology appraisal guidance on continuous positive airway pressure for the treatment of obstructive sleep apnoea/hypopnoea syndrome (TA139, updated 2021).</t>
+  </si>
+  <si>
+    <r>
+      <t>Obesity hypoventilation syndrome (OHS) is defined as the combination of obesity (body mass index [BMI] of 30 kg/m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> or more), raised arterial or arterialised capillary carbon dioxide (CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>) level when awake, and breathing abnormalities during sleep, which may consist of obstructive apnoeas and hypopnoeas, or hypoventilation, or a combination of both. OHS is a specific form of chronic ventilatory failure.</t>
+    </r>
+  </si>
+  <si>
+    <t>COPD–OSAHS overlap syndrome occurs in people who have both chronic obstructive pulmonary disease (COPD) and obstructive sleep apnoea/hypopnoea syndrome (OSAHS). The combined effect of these conditions on ventilatory load, gas exchange, comorbidities and quality of life is greater than either condition alone.
+Recommendations in this guideline cover assessment and treatment of OSAHS in people with COPD. For recommendations on the diagnosis and management of COPD, see the NICE guidelines on chronic obstructive pulmonary disease in over 16s and chronic obstructive pulmonary disease (acute exacerbation): antimicrobial prescribing.</t>
+  </si>
+  <si>
+    <t>3.1  Initial assessment for COPD–OSAHS overlap syndrome</t>
+  </si>
+  <si>
+    <r>
+      <t>Within the sleep service, prioritise people with suspected COPD–OSAHS overlap syndrome for rapid assessment if any of the following apply:
+•	they have severe hypercapnia (PaCO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> [partial pressure of carbon dioxide] over 7.0 kPa when awake)
+•	they have hypoxaemia (arterial oxygen saturation less than 94% on air)
+•	they have acute ventilatory failure
+•	they have a vocational driving job 
+•	they have a job for which vigilance is critical for safety
+•	they are pregnant
+•	they have unstable cardiovascular disease, for example, poorly controlled arrhythmia, nocturnal angina, heart failure or treatment-resistant hypertension
+•	they are undergoing preoperative assessment for major surgery
+•	they have non-arteritic anterior ischaemic optic neuropathy.</t>
+    </r>
+  </si>
+  <si>
+    <t>Discuss appropriate lifestyle changes with all people with OSAHS. Provide support and information on losing weight, stopping smoking, reducing alcohol intake and improving sleep hygiene, tailored to the person’s needs and in line with the NICE guidelines on:
+•	tobacco: preventing uptake, promoting quitting and treating dependence
+•	overweight and obesity management
+•	alcohol-use disorders: prevention (in particular, recommendations on screening, brief advice and extended brief interventions for adults).</t>
+  </si>
+  <si>
+    <t>Recommendation 1.5.2 updates recommendation 1.2 in NICE’s technology appraisal guidance on continuous positive airway pressure for the treatment of obstructive sleep apnoea/hypopnoea syndrome.</t>
+  </si>
+  <si>
+    <t>1.  Obstructive sleep apnoea/hypopnoea syndrome</t>
+  </si>
+  <si>
+    <t>Discuss appropriate lifestyle changes with all people with OHS. Provide support and information on losing weight, stopping smoking, reducing alcohol intake and improving sleep hygiene tailored to the person’s needs and in line with the NICE guidelines on:
+•	tobacco: preventing uptake, promoting quitting and treating dependence
+•	overweight and obesity management
+•	alcohol-use disorders: prevention (in particular, recommendations on screening, brief advice and extended brief interventions for adults).</t>
+  </si>
+  <si>
+    <t>When providing information, follow the recommendations on enabling patients to actively participate in their care in NICE’s guideline on patient experience in adult NHS services and putting shared decision making into practice in NICE’s guideline on shared decision making.</t>
+  </si>
+  <si>
+    <t>Baseline assessment tool for obstructive sleep apnoea/hypopnoea syndrome and obesity hypoventilation syndrome in over 16s (NICE guideline NG202)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>It should be used in conjunction with</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>obstructive sleep apnoea/hypopnoea syndrome and obesity hypoventilation syndrome in over 16s</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> (NICE clinical guideline NG202).</t>
-    </r>
+      <t xml:space="preserve"> (NICE guideline NG202).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+Copyright</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>© NICE 2026. All rights reserved.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2472,103 +2557,130 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="24"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.34998626667073579"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...9 lines deleted...]
-    <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA2BDC1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15434A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF18646E"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1" tint="0.24994659260841701"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="1" tint="0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2691,252 +2803,249 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="6" borderId="10">
+      <alignment vertical="top"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="1" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="1" xfId="6" applyFill="1" applyBorder="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 2 2" xfId="4" xr:uid="{D58DA762-2A9D-44EE-8629-6CF5F397EA39}"/>
     <cellStyle name="Hyperlink 3" xfId="5" xr:uid="{BA6C586C-35C3-4498-A169-D5B46CDDFE65}"/>
     <cellStyle name="Hyperlink 4" xfId="3" xr:uid="{517F0EC8-CD7C-4B08-BC75-90DCC72068D6}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
+    <cellStyle name="Notes and additional information" xfId="6" xr:uid="{F88D51BC-001D-4CBB-8CD2-FD1FA5F5F72F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 7">
           <a:extLst>
@@ -3102,226 +3211,192 @@
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:srcRect r="32163"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2" y="5762625"/>
           <a:ext cx="5553074" cy="548640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="CG%20clinical%20audit%20tool%20template%20Jan%20151" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Hidden sheet"/>
       <sheetName val="Cover page"/>
       <sheetName val="Introduction"/>
       <sheetName val="Audit standards"/>
       <sheetName val="Data collection"/>
       <sheetName val="Clinical audit report"/>
       <sheetName val="Action plan"/>
       <sheetName val="Re-audit (replace)"/>
       <sheetName val="Appendix"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3468,3651 +3543,4009 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng202/resources" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng202" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A62DB1-1EE9-4212-BE24-3103DFEEC4F2}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.6640625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.25" style="8"/>
+    <col min="1" max="1" width="13.6640625" style="7" customWidth="1"/>
+    <col min="2" max="6" width="9.25" style="7"/>
+    <col min="7" max="7" width="6.25" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="9.25" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="18"/>
-[...5 lines deleted...]
-      <c r="G1" s="17"/>
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="16"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G2" s="7"/>
+      <c r="G2" s="6"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G3" s="7"/>
+      <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G4" s="7"/>
+      <c r="G4" s="6"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G5" s="7"/>
+      <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G6" s="7"/>
+      <c r="G6" s="6"/>
     </row>
     <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G7" s="7"/>
+      <c r="G7" s="6"/>
     </row>
     <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="15"/>
-[...5 lines deleted...]
-      <c r="G8" s="7"/>
+      <c r="A8" s="14"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="14"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="6"/>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="55" t="s">
-[...7 lines deleted...]
-      <c r="G9" s="7"/>
+      <c r="A9" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="6"/>
     </row>
     <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-      <c r="A10" s="56" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="7"/>
+      <c r="A10" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="6"/>
     </row>
     <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-      <c r="A11" s="56" t="s">
+      <c r="A11" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="6"/>
+    </row>
+    <row r="12" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="53" t="s">
+        <v>330</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="13"/>
+    </row>
+    <row r="13" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="15"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="13"/>
+    </row>
+    <row r="14" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="32"/>
+      <c r="B14" s="32"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:7" s="55" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="31"/>
-[...44 lines deleted...]
-      <c r="G15" s="57"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="54"/>
     </row>
     <row r="16" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
-[...5 lines deleted...]
-      <c r="G16" s="10"/>
+      <c r="A16" s="34"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="9"/>
     </row>
     <row r="17" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A17" s="12"/>
-[...5 lines deleted...]
-      <c r="G17" s="10"/>
+      <c r="A17" s="11"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="9"/>
     </row>
     <row r="18" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A18" s="12"/>
-[...5 lines deleted...]
-      <c r="G18" s="10"/>
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="9"/>
     </row>
     <row r="19" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A19" s="12"/>
-[...5 lines deleted...]
-      <c r="G19" s="10"/>
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="9"/>
     </row>
     <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="9"/>
-      <c r="G20" s="7"/>
+      <c r="A20" s="8"/>
+      <c r="G20" s="6"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G21" s="7"/>
+      <c r="G21" s="6"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="G22" s="7"/>
+      <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A23" s="6"/>
-[...5 lines deleted...]
-      <c r="G23" s="5"/>
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:A13"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.83203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="76.08203125" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.83203125" style="2"/>
+    <col min="1" max="1" width="76.08203125" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.83203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A3" s="20" t="s">
+    <row r="1" spans="1:1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="51" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="56.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="19" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="50" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="62" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="19" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="19"/>
+    </row>
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="1"/>
-[...21 lines deleted...]
-      <c r="A7" s="27" t="s">
+    </row>
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+    </row>
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="M7" s="1"/>
-[...54 lines deleted...]
-        <v>17</v>
+    </row>
+    <row r="13" spans="1:1" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A4" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="A4" r:id="rId1" display="It should be used in conjunction with obstructive sleep apnoea/hypopnoea syndrome and obesity hypoventilation syndrome in over 16s (NICE clinical guideline NG202)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="A13" r:id="rId2" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="A12" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J210"/>
+  <dimension ref="A1:J214"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="72.1640625" style="3" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.25" style="2"/>
+    <col min="1" max="1" width="72.1640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.83203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.4140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="55.1640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="21.25" style="2" customWidth="1"/>
+    <col min="6" max="6" width="55.1640625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.33203125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="18.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="11.83203125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="22.1640625" style="2" customWidth="1"/>
+    <col min="11" max="16384" width="9.25" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="34" t="str">
-[...23 lines deleted...]
-      <c r="J2" s="70"/>
+      <c r="A1" s="31" t="s">
+        <v>341</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
     </row>
     <row r="3" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="42" t="s">
-[...3 lines deleted...]
-        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(C11:C210,{"Yes","Partial"}))</f>
+      <c r="A3" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="35" cm="1">
+        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(C11:C214,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
-      <c r="C3" s="66"/>
-[...6 lines deleted...]
-      <c r="J3" s="66"/>
+      <c r="C3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
     </row>
     <row r="4" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="38">
-        <f>COUNTIF(E11:E210,"Yes")</f>
+      <c r="B4" s="35">
+        <f>COUNTIF(E11:E214,"Yes")</f>
         <v>0</v>
       </c>
-      <c r="C4" s="66"/>
+      <c r="C4" s="19"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
-      <c r="F4" s="66"/>
-[...3 lines deleted...]
-      <c r="J4" s="66"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
     </row>
     <row r="5" spans="1:10" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="44" t="s">
-[...3 lines deleted...]
-        <f>COUNTIF(E11:E210,"Partial")</f>
+      <c r="A5" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="36">
+        <f>COUNTIF(E11:E214,"Partial")</f>
         <v>0</v>
       </c>
-      <c r="C5" s="66"/>
+      <c r="C5" s="19"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
-      <c r="F5" s="66"/>
-[...3 lines deleted...]
-      <c r="J5" s="66"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
     </row>
     <row r="6" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="40" t="str">
+      <c r="B6" s="37" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
-      <c r="C6" s="66"/>
+      <c r="C6" s="19"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
-      <c r="F6" s="66"/>
-[...3 lines deleted...]
-      <c r="J6" s="66"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
     </row>
     <row r="7" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="42" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="41" t="str">
+      <c r="A7" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="38" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
-      <c r="C7" s="66"/>
+      <c r="C7" s="19"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
-      <c r="F7" s="66"/>
-[...3 lines deleted...]
-      <c r="J7" s="66"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
     </row>
     <row r="8" spans="1:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="A8" s="66"/>
-[...11 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+    </row>
+    <row r="9" spans="1:10" s="30" customFormat="1" ht="50.4" x14ac:dyDescent="0.3">
+      <c r="A9" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="46" t="s">
+      <c r="C9" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="D9" s="46" t="s">
+      <c r="D9" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="46" t="s">
+      <c r="E9" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="46" t="s">
+      <c r="F9" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="46" t="s">
+      <c r="G9" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="46" t="s">
+      <c r="H9" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I9" s="46" t="s">
+      <c r="I9" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="J9" s="46" t="s">
+      <c r="J9" s="43" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="32" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
-      <c r="A10" s="47" t="s">
+    <row r="10" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="44" t="s">
+        <v>338</v>
+      </c>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="46"/>
+    </row>
+    <row r="11" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A11" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="46"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="48"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="169.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="21"/>
+      <c r="D13" s="21"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="21"/>
+      <c r="G13" s="21"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="21"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="240" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="21"/>
+      <c r="D14" s="21"/>
+      <c r="E14" s="21"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="21"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="21"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="47"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="48"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="21"/>
+    </row>
+    <row r="17" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="23" t="s">
         <v>210</v>
       </c>
-      <c r="B10" s="48"/>
-[...38 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="B17" s="21" t="s">
+        <v>321</v>
+      </c>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="21"/>
+    </row>
+    <row r="18" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="46"/>
+    </row>
+    <row r="19" spans="1:10" s="63" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="65"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" ht="109.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>323</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="21"/>
+    </row>
+    <row r="21" spans="1:10" s="3" customFormat="1" ht="137.55000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>322</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="21"/>
+    </row>
+    <row r="22" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="46"/>
+    </row>
+    <row r="23" spans="1:10" s="63" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="65"/>
+      <c r="C23" s="65"/>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="65"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>266</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="21"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>312</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+      <c r="G25" s="21"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="21"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
+        <v>313</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="21"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="23" t="s">
+        <v>314</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="21"/>
+    </row>
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="23" t="s">
+        <v>315</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="21"/>
+    </row>
+    <row r="29" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="23" t="s">
+        <v>316</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="21"/>
+    </row>
+    <row r="30" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" s="45"/>
+      <c r="C30" s="45"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="45"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="45"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="46"/>
+    </row>
+    <row r="31" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A31" s="23" t="s">
+        <v>336</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="21"/>
+      <c r="D31" s="21"/>
+      <c r="E31" s="21"/>
+      <c r="F31" s="21"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="22"/>
+      <c r="J31" s="21"/>
+    </row>
+    <row r="32" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A32" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="45"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="46"/>
+    </row>
+    <row r="33" spans="1:10" s="63" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+    </row>
+    <row r="34" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="48"/>
+    </row>
+    <row r="35" spans="1:10" s="3" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="57" t="s">
+        <v>317</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="21"/>
+      <c r="F35" s="21"/>
+      <c r="G35" s="21"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="22"/>
+      <c r="J35" s="21"/>
+    </row>
+    <row r="36" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="48"/>
+    </row>
+    <row r="37" spans="1:10" s="63" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A37" s="64" t="s">
+        <v>337</v>
+      </c>
+      <c r="B37" s="65"/>
+      <c r="C37" s="65"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="65"/>
+    </row>
+    <row r="38" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A38" s="57" t="s">
+        <v>318</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="21"/>
+      <c r="D38" s="21"/>
+      <c r="E38" s="21"/>
+      <c r="F38" s="21"/>
+      <c r="G38" s="21"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="21"/>
+    </row>
+    <row r="39" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A39" s="23" t="s">
+        <v>319</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="21"/>
+      <c r="D39" s="21"/>
+      <c r="E39" s="21"/>
+      <c r="F39" s="21"/>
+      <c r="G39" s="21"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="21"/>
+    </row>
+    <row r="40" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A40" s="57" t="s">
+        <v>320</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="21"/>
+    </row>
+    <row r="41" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="23" t="s">
+        <v>269</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="47"/>
+      <c r="C42" s="47"/>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="48"/>
+    </row>
+    <row r="43" spans="1:10" s="3" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="23" t="s">
+        <v>270</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="21"/>
+    </row>
+    <row r="44" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B44" s="47"/>
+      <c r="C44" s="47"/>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="47"/>
+      <c r="J44" s="48"/>
+    </row>
+    <row r="45" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A45" s="57" t="s">
+        <v>271</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="21"/>
+    </row>
+    <row r="46" spans="1:10" s="3" customFormat="1" ht="79.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="23" t="s">
+        <v>272</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="21"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="22"/>
+      <c r="J46" s="21"/>
+    </row>
+    <row r="47" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="45"/>
+      <c r="C47" s="45"/>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="46"/>
+    </row>
+    <row r="48" spans="1:10" s="63" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="B48" s="65"/>
+      <c r="C48" s="65"/>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="65"/>
+      <c r="J48" s="65"/>
+    </row>
+    <row r="49" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="48"/>
+    </row>
+    <row r="50" spans="1:10" s="63" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="64" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" s="65"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="65"/>
+      <c r="I50" s="65"/>
+      <c r="J50" s="65"/>
+    </row>
+    <row r="51" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="23" t="s">
+        <v>273</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="22"/>
+      <c r="J51" s="21"/>
+    </row>
+    <row r="52" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="23" t="s">
+        <v>274</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C52" s="21"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="21"/>
+    </row>
+    <row r="53" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A53" s="57" t="s">
+        <v>275</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="22"/>
+      <c r="J53" s="21"/>
+    </row>
+    <row r="54" spans="1:10" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="21"/>
+    </row>
+    <row r="55" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B55" s="47"/>
+      <c r="C55" s="47"/>
+      <c r="D55" s="47"/>
+      <c r="E55" s="47"/>
+      <c r="F55" s="47"/>
+      <c r="G55" s="47"/>
+      <c r="H55" s="47"/>
+      <c r="I55" s="47"/>
+      <c r="J55" s="48"/>
+    </row>
+    <row r="56" spans="1:10" s="3" customFormat="1" ht="107.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="23" t="s">
+        <v>268</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="21"/>
+    </row>
+    <row r="57" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="B57" s="47"/>
+      <c r="C57" s="47"/>
+      <c r="D57" s="47"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="47"/>
+      <c r="G57" s="47"/>
+      <c r="H57" s="47"/>
+      <c r="I57" s="47"/>
+      <c r="J57" s="48"/>
+    </row>
+    <row r="58" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A58" s="57" t="s">
+        <v>276</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="21"/>
+    </row>
+    <row r="59" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A59" s="23" t="s">
+        <v>277</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="22"/>
+      <c r="J59" s="21"/>
+    </row>
+    <row r="60" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A60" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60" s="45"/>
+      <c r="C60" s="45"/>
+      <c r="D60" s="45"/>
+      <c r="E60" s="45"/>
+      <c r="F60" s="45"/>
+      <c r="G60" s="45"/>
+      <c r="H60" s="45"/>
+      <c r="I60" s="45"/>
+      <c r="J60" s="46"/>
+    </row>
+    <row r="61" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B61" s="47"/>
+      <c r="C61" s="47"/>
+      <c r="D61" s="47"/>
+      <c r="E61" s="47"/>
+      <c r="F61" s="47"/>
+      <c r="G61" s="47"/>
+      <c r="H61" s="47"/>
+      <c r="I61" s="47"/>
+      <c r="J61" s="48"/>
+    </row>
+    <row r="62" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="23" t="s">
+        <v>278</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="22"/>
+      <c r="J62" s="21"/>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="23" t="s">
+        <v>279</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C63" s="21"/>
+      <c r="D63" s="21"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="21"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="22"/>
+      <c r="J63" s="21"/>
+    </row>
+    <row r="64" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="47"/>
+      <c r="I64" s="47"/>
+      <c r="J64" s="48"/>
+    </row>
+    <row r="65" spans="1:10" s="3" customFormat="1" ht="31.8" x14ac:dyDescent="0.25">
+      <c r="A65" s="57" t="s">
+        <v>280</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C65" s="21"/>
+      <c r="D65" s="21"/>
+      <c r="E65" s="21"/>
+      <c r="F65" s="21"/>
+      <c r="G65" s="21"/>
+      <c r="H65" s="21"/>
+      <c r="I65" s="22"/>
+      <c r="J65" s="21"/>
+    </row>
+    <row r="66" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A66" s="23" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C66" s="21"/>
+      <c r="D66" s="21"/>
+      <c r="E66" s="21"/>
+      <c r="F66" s="21"/>
+      <c r="G66" s="21"/>
+      <c r="H66" s="21"/>
+      <c r="I66" s="22"/>
+      <c r="J66" s="21"/>
+    </row>
+    <row r="67" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A67" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="B67" s="45"/>
+      <c r="C67" s="45"/>
+      <c r="D67" s="45"/>
+      <c r="E67" s="45"/>
+      <c r="F67" s="45"/>
+      <c r="G67" s="45"/>
+      <c r="H67" s="45"/>
+      <c r="I67" s="45"/>
+      <c r="J67" s="46"/>
+    </row>
+    <row r="68" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="23" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="21"/>
+      <c r="F68" s="21"/>
+      <c r="G68" s="21"/>
+      <c r="H68" s="21"/>
+      <c r="I68" s="22"/>
+      <c r="J68" s="21"/>
+    </row>
+    <row r="69" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="57" t="s">
+        <v>283</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C69" s="21"/>
+      <c r="D69" s="21"/>
+      <c r="E69" s="21"/>
+      <c r="F69" s="21"/>
+      <c r="G69" s="21"/>
+      <c r="H69" s="21"/>
+      <c r="I69" s="22"/>
+      <c r="J69" s="21"/>
+    </row>
+    <row r="70" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A70" s="57" t="s">
+        <v>284</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C70" s="21"/>
+      <c r="D70" s="21"/>
+      <c r="E70" s="21"/>
+      <c r="F70" s="21"/>
+      <c r="G70" s="21"/>
+      <c r="H70" s="21"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="21"/>
+    </row>
+    <row r="71" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A71" s="23" t="s">
+        <v>285</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C71" s="21"/>
+      <c r="D71" s="21"/>
+      <c r="E71" s="21"/>
+      <c r="F71" s="21"/>
+      <c r="G71" s="21"/>
+      <c r="H71" s="21"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="21"/>
+    </row>
+    <row r="72" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A72" s="44" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" s="45"/>
+      <c r="C72" s="45"/>
+      <c r="D72" s="45"/>
+      <c r="E72" s="45"/>
+      <c r="F72" s="45"/>
+      <c r="G72" s="45"/>
+      <c r="H72" s="45"/>
+      <c r="I72" s="45"/>
+      <c r="J72" s="46"/>
+    </row>
+    <row r="73" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A73" s="23" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C73" s="21"/>
+      <c r="D73" s="21"/>
+      <c r="E73" s="21"/>
+      <c r="F73" s="21"/>
+      <c r="G73" s="21"/>
+      <c r="H73" s="21"/>
+      <c r="I73" s="22"/>
+      <c r="J73" s="21"/>
+    </row>
+    <row r="74" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B74" s="47"/>
+      <c r="C74" s="47"/>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47"/>
+      <c r="F74" s="47"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="47"/>
+      <c r="I74" s="47"/>
+      <c r="J74" s="48"/>
+    </row>
+    <row r="75" spans="1:10" s="3" customFormat="1" ht="76.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="57" t="s">
+        <v>288</v>
+      </c>
+      <c r="B75" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C75" s="21"/>
+      <c r="D75" s="21"/>
+      <c r="E75" s="21"/>
+      <c r="F75" s="21"/>
+      <c r="G75" s="21"/>
+      <c r="H75" s="21"/>
+      <c r="I75" s="22"/>
+      <c r="J75" s="21"/>
+    </row>
+    <row r="76" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="23" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" s="21"/>
+      <c r="D76" s="21"/>
+      <c r="E76" s="21"/>
+      <c r="F76" s="21"/>
+      <c r="G76" s="21"/>
+      <c r="H76" s="21"/>
+      <c r="I76" s="22"/>
+      <c r="J76" s="21"/>
+    </row>
+    <row r="77" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="23" t="s">
+        <v>290</v>
+      </c>
+      <c r="B77" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C77" s="21"/>
+      <c r="D77" s="21"/>
+      <c r="E77" s="21"/>
+      <c r="F77" s="21"/>
+      <c r="G77" s="21"/>
+      <c r="H77" s="21"/>
+      <c r="I77" s="22"/>
+      <c r="J77" s="21"/>
+    </row>
+    <row r="78" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A78" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B78" s="47"/>
+      <c r="C78" s="47"/>
+      <c r="D78" s="47"/>
+      <c r="E78" s="47"/>
+      <c r="F78" s="47"/>
+      <c r="G78" s="47"/>
+      <c r="H78" s="47"/>
+      <c r="I78" s="47"/>
+      <c r="J78" s="48"/>
+    </row>
+    <row r="79" spans="1:10" s="3" customFormat="1" ht="107.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="57" t="s">
+        <v>291</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C79" s="21"/>
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="21"/>
+    </row>
+    <row r="80" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B80" s="47"/>
+      <c r="C80" s="47"/>
+      <c r="D80" s="47"/>
+      <c r="E80" s="47"/>
+      <c r="F80" s="47"/>
+      <c r="G80" s="47"/>
+      <c r="H80" s="47"/>
+      <c r="I80" s="47"/>
+      <c r="J80" s="48"/>
+    </row>
+    <row r="81" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A81" s="57" t="s">
+        <v>292</v>
+      </c>
+      <c r="B81" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C81" s="21"/>
+      <c r="D81" s="21"/>
+      <c r="E81" s="21"/>
+      <c r="F81" s="21"/>
+      <c r="G81" s="21"/>
+      <c r="H81" s="21"/>
+      <c r="I81" s="22"/>
+      <c r="J81" s="21"/>
+    </row>
+    <row r="82" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B82" s="47"/>
+      <c r="C82" s="47"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
+      <c r="I82" s="47"/>
+      <c r="J82" s="48"/>
+    </row>
+    <row r="83" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A83" s="57" t="s">
+        <v>293</v>
+      </c>
+      <c r="B83" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C83" s="21"/>
+      <c r="D83" s="21"/>
+      <c r="E83" s="21"/>
+      <c r="F83" s="21"/>
+      <c r="G83" s="21"/>
+      <c r="H83" s="21"/>
+      <c r="I83" s="22"/>
+      <c r="J83" s="21"/>
+    </row>
+    <row r="84" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A84" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B84" s="47"/>
+      <c r="C84" s="47"/>
+      <c r="D84" s="47"/>
+      <c r="E84" s="47"/>
+      <c r="F84" s="47"/>
+      <c r="G84" s="47"/>
+      <c r="H84" s="47"/>
+      <c r="I84" s="47"/>
+      <c r="J84" s="48"/>
+    </row>
+    <row r="85" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="B85" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C85" s="21"/>
+      <c r="D85" s="21"/>
+      <c r="E85" s="21"/>
+      <c r="F85" s="21"/>
+      <c r="G85" s="21"/>
+      <c r="H85" s="21"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="21"/>
+    </row>
+    <row r="86" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A86" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B86" s="47"/>
+      <c r="C86" s="47"/>
+      <c r="D86" s="47"/>
+      <c r="E86" s="47"/>
+      <c r="F86" s="47"/>
+      <c r="G86" s="47"/>
+      <c r="H86" s="47"/>
+      <c r="I86" s="47"/>
+      <c r="J86" s="48"/>
+    </row>
+    <row r="87" spans="1:10" s="3" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="23" t="s">
+        <v>294</v>
+      </c>
+      <c r="B87" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C87" s="21"/>
+      <c r="D87" s="21"/>
+      <c r="E87" s="21"/>
+      <c r="F87" s="21"/>
+      <c r="G87" s="21"/>
+      <c r="H87" s="21"/>
+      <c r="I87" s="22"/>
+      <c r="J87" s="21"/>
+    </row>
+    <row r="88" spans="1:10" s="3" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="23" t="s">
+        <v>295</v>
+      </c>
+      <c r="B88" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C88" s="21"/>
+      <c r="D88" s="21"/>
+      <c r="E88" s="21"/>
+      <c r="F88" s="21"/>
+      <c r="G88" s="21"/>
+      <c r="H88" s="21"/>
+      <c r="I88" s="22"/>
+      <c r="J88" s="21"/>
+    </row>
+    <row r="89" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A89" s="57" t="s">
+        <v>296</v>
+      </c>
+      <c r="B89" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C89" s="21"/>
+      <c r="D89" s="21"/>
+      <c r="E89" s="21"/>
+      <c r="F89" s="21"/>
+      <c r="G89" s="21"/>
+      <c r="H89" s="21"/>
+      <c r="I89" s="22"/>
+      <c r="J89" s="21"/>
+    </row>
+    <row r="90" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A90" s="44" t="s">
+        <v>297</v>
+      </c>
+      <c r="B90" s="45"/>
+      <c r="C90" s="45"/>
+      <c r="D90" s="45"/>
+      <c r="E90" s="45"/>
+      <c r="F90" s="45"/>
+      <c r="G90" s="45"/>
+      <c r="H90" s="45"/>
+      <c r="I90" s="45"/>
+      <c r="J90" s="46"/>
+    </row>
+    <row r="91" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="23" t="s">
+        <v>298</v>
+      </c>
+      <c r="B91" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="C91" s="21"/>
+      <c r="D91" s="21"/>
+      <c r="E91" s="21"/>
+      <c r="F91" s="21"/>
+      <c r="G91" s="21"/>
+      <c r="H91" s="21"/>
+      <c r="I91" s="22"/>
+      <c r="J91" s="21"/>
+    </row>
+    <row r="92" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="23" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C92" s="21"/>
+      <c r="D92" s="21"/>
+      <c r="E92" s="21"/>
+      <c r="F92" s="21"/>
+      <c r="G92" s="21"/>
+      <c r="H92" s="21"/>
+      <c r="I92" s="22"/>
+      <c r="J92" s="21"/>
+    </row>
+    <row r="93" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A93" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="B93" s="45"/>
+      <c r="C93" s="45"/>
+      <c r="D93" s="45"/>
+      <c r="E93" s="45"/>
+      <c r="F93" s="45"/>
+      <c r="G93" s="45"/>
+      <c r="H93" s="45"/>
+      <c r="I93" s="45"/>
+      <c r="J93" s="46"/>
+    </row>
+    <row r="94" spans="1:10" s="63" customFormat="1" ht="78.599999999999994" x14ac:dyDescent="0.25">
+      <c r="A94" s="64" t="s">
+        <v>332</v>
+      </c>
+      <c r="B94" s="65"/>
+      <c r="C94" s="65"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
+      <c r="I94" s="65"/>
+      <c r="J94" s="65"/>
+    </row>
+    <row r="95" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A95" s="44" t="s">
+        <v>300</v>
+      </c>
+      <c r="B95" s="45"/>
+      <c r="C95" s="45"/>
+      <c r="D95" s="45"/>
+      <c r="E95" s="45"/>
+      <c r="F95" s="45"/>
+      <c r="G95" s="45"/>
+      <c r="H95" s="45"/>
+      <c r="I95" s="45"/>
+      <c r="J95" s="46"/>
+    </row>
+    <row r="96" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A96" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B96" s="47"/>
+      <c r="C96" s="47"/>
+      <c r="D96" s="47"/>
+      <c r="E96" s="47"/>
+      <c r="F96" s="47"/>
+      <c r="G96" s="47"/>
+      <c r="H96" s="47"/>
+      <c r="I96" s="47"/>
+      <c r="J96" s="48"/>
+    </row>
+    <row r="97" spans="1:10" s="3" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="57" t="s">
+        <v>301</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C97" s="21"/>
+      <c r="D97" s="21"/>
+      <c r="E97" s="21"/>
+      <c r="F97" s="21"/>
+      <c r="G97" s="21"/>
+      <c r="H97" s="21"/>
+      <c r="I97" s="22"/>
+      <c r="J97" s="21"/>
+    </row>
+    <row r="98" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A98" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="B98" s="47"/>
+      <c r="C98" s="47"/>
+      <c r="D98" s="47"/>
+      <c r="E98" s="47"/>
+      <c r="F98" s="47"/>
+      <c r="G98" s="47"/>
+      <c r="H98" s="47"/>
+      <c r="I98" s="47"/>
+      <c r="J98" s="48"/>
+    </row>
+    <row r="99" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="23" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C99" s="21"/>
+      <c r="D99" s="21"/>
+      <c r="E99" s="21"/>
+      <c r="F99" s="21"/>
+      <c r="G99" s="21"/>
+      <c r="H99" s="21"/>
+      <c r="I99" s="22"/>
+      <c r="J99" s="21"/>
+    </row>
+    <row r="100" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A100" s="23" t="s">
+        <v>303</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>304</v>
+      </c>
+      <c r="C100" s="21"/>
+      <c r="D100" s="21"/>
+      <c r="E100" s="21"/>
+      <c r="F100" s="21"/>
+      <c r="G100" s="21"/>
+      <c r="H100" s="21"/>
+      <c r="I100" s="22"/>
+      <c r="J100" s="21"/>
+    </row>
+    <row r="101" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A101" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="B101" s="45"/>
+      <c r="C101" s="45"/>
+      <c r="D101" s="45"/>
+      <c r="E101" s="45"/>
+      <c r="F101" s="45"/>
+      <c r="G101" s="45"/>
+      <c r="H101" s="45"/>
+      <c r="I101" s="45"/>
+      <c r="J101" s="46"/>
+    </row>
+    <row r="102" spans="1:10" s="63" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A102" s="64" t="s">
+        <v>105</v>
+      </c>
+      <c r="B102" s="65"/>
+      <c r="C102" s="65"/>
+      <c r="D102" s="65"/>
+      <c r="E102" s="65"/>
+      <c r="F102" s="65"/>
+      <c r="G102" s="65"/>
+      <c r="H102" s="65"/>
+      <c r="I102" s="65"/>
+      <c r="J102" s="65"/>
+    </row>
+    <row r="103" spans="1:10" s="3" customFormat="1" ht="143.55000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="23" t="s">
+        <v>305</v>
+      </c>
+      <c r="B103" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C103" s="21"/>
+      <c r="D103" s="21"/>
+      <c r="E103" s="21"/>
+      <c r="F103" s="21"/>
+      <c r="G103" s="21"/>
+      <c r="H103" s="21"/>
+      <c r="I103" s="22"/>
+      <c r="J103" s="21"/>
+    </row>
+    <row r="104" spans="1:10" s="3" customFormat="1" ht="202.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="57" t="s">
+        <v>306</v>
+      </c>
+      <c r="B104" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C104" s="21"/>
+      <c r="D104" s="21"/>
+      <c r="E104" s="21"/>
+      <c r="F104" s="21"/>
+      <c r="G104" s="21"/>
+      <c r="H104" s="21"/>
+      <c r="I104" s="22"/>
+      <c r="J104" s="21"/>
+    </row>
+    <row r="105" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A105" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="B105" s="45"/>
+      <c r="C105" s="45"/>
+      <c r="D105" s="45"/>
+      <c r="E105" s="45"/>
+      <c r="F105" s="45"/>
+      <c r="G105" s="45"/>
+      <c r="H105" s="45"/>
+      <c r="I105" s="45"/>
+      <c r="J105" s="46"/>
+    </row>
+    <row r="106" spans="1:10" s="63" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A106" s="64" t="s">
+        <v>109</v>
+      </c>
+      <c r="B106" s="65"/>
+      <c r="C106" s="65"/>
+      <c r="D106" s="65"/>
+      <c r="E106" s="65"/>
+      <c r="F106" s="65"/>
+      <c r="G106" s="65"/>
+      <c r="H106" s="65"/>
+      <c r="I106" s="65"/>
+      <c r="J106" s="65"/>
+    </row>
+    <row r="107" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A107" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B107" s="47"/>
+      <c r="C107" s="47"/>
+      <c r="D107" s="47"/>
+      <c r="E107" s="47"/>
+      <c r="F107" s="47"/>
+      <c r="G107" s="47"/>
+      <c r="H107" s="47"/>
+      <c r="I107" s="47"/>
+      <c r="J107" s="48"/>
+    </row>
+    <row r="108" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A108" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>113</v>
+      </c>
+      <c r="C108" s="21"/>
+      <c r="D108" s="21"/>
+      <c r="E108" s="21"/>
+      <c r="F108" s="21"/>
+      <c r="G108" s="21"/>
+      <c r="H108" s="21"/>
+      <c r="I108" s="22"/>
+      <c r="J108" s="21"/>
+    </row>
+    <row r="109" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A109" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="C109" s="21"/>
+      <c r="D109" s="21"/>
+      <c r="E109" s="21"/>
+      <c r="F109" s="21"/>
+      <c r="G109" s="21"/>
+      <c r="H109" s="21"/>
+      <c r="I109" s="22"/>
+      <c r="J109" s="21"/>
+    </row>
+    <row r="110" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="23" t="s">
+        <v>309</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="C110" s="21"/>
+      <c r="D110" s="21"/>
+      <c r="E110" s="21"/>
+      <c r="F110" s="21"/>
+      <c r="G110" s="21"/>
+      <c r="H110" s="21"/>
+      <c r="I110" s="22"/>
+      <c r="J110" s="21"/>
+    </row>
+    <row r="111" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A111" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="B111" s="47"/>
+      <c r="C111" s="47"/>
+      <c r="D111" s="47"/>
+      <c r="E111" s="47"/>
+      <c r="F111" s="47"/>
+      <c r="G111" s="47"/>
+      <c r="H111" s="47"/>
+      <c r="I111" s="47"/>
+      <c r="J111" s="48"/>
+    </row>
+    <row r="112" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A112" s="23" t="s">
+        <v>310</v>
+      </c>
+      <c r="B112" s="61" t="s">
+        <v>325</v>
+      </c>
+      <c r="C112" s="21"/>
+      <c r="D112" s="21"/>
+      <c r="E112" s="21"/>
+      <c r="F112" s="21"/>
+      <c r="G112" s="21"/>
+      <c r="H112" s="21"/>
+      <c r="I112" s="22"/>
+      <c r="J112" s="21"/>
+    </row>
+    <row r="113" spans="1:10" s="3" customFormat="1" ht="48.6" x14ac:dyDescent="0.25">
+      <c r="A113" s="57" t="s">
+        <v>328</v>
+      </c>
+      <c r="B113" s="61" t="s">
+        <v>326</v>
+      </c>
+      <c r="C113" s="21"/>
+      <c r="D113" s="21"/>
+      <c r="E113" s="21"/>
+      <c r="F113" s="21"/>
+      <c r="G113" s="21"/>
+      <c r="H113" s="21"/>
+      <c r="I113" s="22"/>
+      <c r="J113" s="21"/>
+    </row>
+    <row r="114" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A114" s="23" t="s">
+        <v>311</v>
+      </c>
+      <c r="B114" s="61" t="s">
+        <v>327</v>
+      </c>
+      <c r="C114" s="21"/>
+      <c r="D114" s="21"/>
+      <c r="E114" s="21"/>
+      <c r="F114" s="21"/>
+      <c r="G114" s="21"/>
+      <c r="H114" s="21"/>
+      <c r="I114" s="22"/>
+      <c r="J114" s="21"/>
+    </row>
+    <row r="115" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="B115" s="45"/>
+      <c r="C115" s="45"/>
+      <c r="D115" s="45"/>
+      <c r="E115" s="45"/>
+      <c r="F115" s="45"/>
+      <c r="G115" s="45"/>
+      <c r="H115" s="45"/>
+      <c r="I115" s="45"/>
+      <c r="J115" s="46"/>
+    </row>
+    <row r="116" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A116" s="23" t="s">
+        <v>339</v>
+      </c>
+      <c r="B116" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="C116" s="21"/>
+      <c r="D116" s="21"/>
+      <c r="E116" s="21"/>
+      <c r="F116" s="21"/>
+      <c r="G116" s="21"/>
+      <c r="H116" s="21"/>
+      <c r="I116" s="22"/>
+      <c r="J116" s="21"/>
+    </row>
+    <row r="117" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A117" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B117" s="45"/>
+      <c r="C117" s="45"/>
+      <c r="D117" s="45"/>
+      <c r="E117" s="45"/>
+      <c r="F117" s="45"/>
+      <c r="G117" s="45"/>
+      <c r="H117" s="45"/>
+      <c r="I117" s="45"/>
+      <c r="J117" s="46"/>
+    </row>
+    <row r="118" spans="1:10" s="63" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A118" s="64" t="s">
+        <v>117</v>
+      </c>
+      <c r="B118" s="65"/>
+      <c r="C118" s="65"/>
+      <c r="D118" s="65"/>
+      <c r="E118" s="65"/>
+      <c r="F118" s="65"/>
+      <c r="G118" s="65"/>
+      <c r="H118" s="65"/>
+      <c r="I118" s="65"/>
+      <c r="J118" s="65"/>
+    </row>
+    <row r="119" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A119" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="B119" s="47"/>
+      <c r="C119" s="47"/>
+      <c r="D119" s="47"/>
+      <c r="E119" s="47"/>
+      <c r="F119" s="47"/>
+      <c r="G119" s="47"/>
+      <c r="H119" s="47"/>
+      <c r="I119" s="47"/>
+      <c r="J119" s="48"/>
+    </row>
+    <row r="120" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A120" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="B120" s="47"/>
+      <c r="C120" s="47"/>
+      <c r="D120" s="47"/>
+      <c r="E120" s="47"/>
+      <c r="F120" s="47"/>
+      <c r="G120" s="47"/>
+      <c r="H120" s="47"/>
+      <c r="I120" s="47"/>
+      <c r="J120" s="48"/>
+    </row>
+    <row r="121" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A121" s="23" t="s">
         <v>211</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="B121" s="21" t="s">
+        <v>123</v>
+      </c>
+      <c r="C121" s="21"/>
+      <c r="D121" s="21"/>
+      <c r="E121" s="21"/>
+      <c r="F121" s="21"/>
+      <c r="G121" s="21"/>
+      <c r="H121" s="21"/>
+      <c r="I121" s="22"/>
+      <c r="J121" s="21"/>
+    </row>
+    <row r="122" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A122" s="23" t="s">
         <v>212</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...26 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="B122" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="C122" s="21"/>
+      <c r="D122" s="21"/>
+      <c r="E122" s="21"/>
+      <c r="F122" s="21"/>
+      <c r="G122" s="21"/>
+      <c r="H122" s="21"/>
+      <c r="I122" s="22"/>
+      <c r="J122" s="21"/>
+    </row>
+    <row r="123" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A123" s="23" t="s">
         <v>213</v>
       </c>
-      <c r="B16" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B123" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C123" s="21"/>
+      <c r="D123" s="21"/>
+      <c r="E123" s="21"/>
+      <c r="F123" s="21"/>
+      <c r="G123" s="21"/>
+      <c r="H123" s="21"/>
+      <c r="I123" s="22"/>
+      <c r="J123" s="21"/>
+    </row>
+    <row r="124" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A124" s="23" t="s">
         <v>214</v>
       </c>
-      <c r="B17" s="22" t="s">
+      <c r="B124" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="C124" s="21"/>
+      <c r="D124" s="21"/>
+      <c r="E124" s="21"/>
+      <c r="F124" s="21"/>
+      <c r="G124" s="21"/>
+      <c r="H124" s="21"/>
+      <c r="I124" s="22"/>
+      <c r="J124" s="21"/>
+    </row>
+    <row r="125" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A125" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="B125" s="47"/>
+      <c r="C125" s="47"/>
+      <c r="D125" s="47"/>
+      <c r="E125" s="47"/>
+      <c r="F125" s="47"/>
+      <c r="G125" s="47"/>
+      <c r="H125" s="47"/>
+      <c r="I125" s="47"/>
+      <c r="J125" s="48"/>
+    </row>
+    <row r="126" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A126" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C126" s="21"/>
+      <c r="D126" s="21"/>
+      <c r="E126" s="21"/>
+      <c r="F126" s="21"/>
+      <c r="G126" s="21"/>
+      <c r="H126" s="21"/>
+      <c r="I126" s="22"/>
+      <c r="J126" s="21"/>
+    </row>
+    <row r="127" spans="1:10" s="3" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="57" t="s">
         <v>329</v>
       </c>
-      <c r="C17" s="22"/>
-[...954 lines deleted...]
-      <c r="B80" s="22" t="s">
+      <c r="B127" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="C127" s="21"/>
+      <c r="D127" s="21"/>
+      <c r="E127" s="21"/>
+      <c r="F127" s="21"/>
+      <c r="G127" s="21"/>
+      <c r="H127" s="21"/>
+      <c r="I127" s="22"/>
+      <c r="J127" s="21"/>
+    </row>
+    <row r="128" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A128" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B128" s="47"/>
+      <c r="C128" s="47"/>
+      <c r="D128" s="47"/>
+      <c r="E128" s="47"/>
+      <c r="F128" s="47"/>
+      <c r="G128" s="47"/>
+      <c r="H128" s="47"/>
+      <c r="I128" s="47"/>
+      <c r="J128" s="48"/>
+    </row>
+    <row r="129" spans="1:10" s="3" customFormat="1" ht="110.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="C129" s="21"/>
+      <c r="D129" s="21"/>
+      <c r="E129" s="21"/>
+      <c r="F129" s="21"/>
+      <c r="G129" s="21"/>
+      <c r="H129" s="21"/>
+      <c r="I129" s="22"/>
+      <c r="J129" s="21"/>
+    </row>
+    <row r="130" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A130" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="B130" s="47"/>
+      <c r="C130" s="47"/>
+      <c r="D130" s="47"/>
+      <c r="E130" s="47"/>
+      <c r="F130" s="47"/>
+      <c r="G130" s="47"/>
+      <c r="H130" s="47"/>
+      <c r="I130" s="47"/>
+      <c r="J130" s="48"/>
+    </row>
+    <row r="131" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A131" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="C131" s="21"/>
+      <c r="D131" s="21"/>
+      <c r="E131" s="21"/>
+      <c r="F131" s="21"/>
+      <c r="G131" s="21"/>
+      <c r="H131" s="21"/>
+      <c r="I131" s="22"/>
+      <c r="J131" s="21"/>
+    </row>
+    <row r="132" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A132" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="B132" s="45"/>
+      <c r="C132" s="45"/>
+      <c r="D132" s="45"/>
+      <c r="E132" s="45"/>
+      <c r="F132" s="45"/>
+      <c r="G132" s="45"/>
+      <c r="H132" s="45"/>
+      <c r="I132" s="45"/>
+      <c r="J132" s="46"/>
+    </row>
+    <row r="133" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A133" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="C133" s="21"/>
+      <c r="D133" s="21"/>
+      <c r="E133" s="21"/>
+      <c r="F133" s="21"/>
+      <c r="G133" s="21"/>
+      <c r="H133" s="21"/>
+      <c r="I133" s="22"/>
+      <c r="J133" s="21"/>
+    </row>
+    <row r="134" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A134" s="57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>135</v>
+      </c>
+      <c r="C134" s="21"/>
+      <c r="D134" s="21"/>
+      <c r="E134" s="21"/>
+      <c r="F134" s="21"/>
+      <c r="G134" s="21"/>
+      <c r="H134" s="21"/>
+      <c r="I134" s="22"/>
+      <c r="J134" s="21"/>
+    </row>
+    <row r="135" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A135" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="C135" s="21"/>
+      <c r="D135" s="21"/>
+      <c r="E135" s="21"/>
+      <c r="F135" s="21"/>
+      <c r="G135" s="21"/>
+      <c r="H135" s="21"/>
+      <c r="I135" s="22"/>
+      <c r="J135" s="21"/>
+    </row>
+    <row r="136" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A136" s="23" t="s">
+        <v>221</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="C136" s="21"/>
+      <c r="D136" s="21"/>
+      <c r="E136" s="21"/>
+      <c r="F136" s="21"/>
+      <c r="G136" s="21"/>
+      <c r="H136" s="21"/>
+      <c r="I136" s="22"/>
+      <c r="J136" s="21"/>
+    </row>
+    <row r="137" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A137" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="B137" s="45"/>
+      <c r="C137" s="45"/>
+      <c r="D137" s="45"/>
+      <c r="E137" s="45"/>
+      <c r="F137" s="45"/>
+      <c r="G137" s="45"/>
+      <c r="H137" s="45"/>
+      <c r="I137" s="45"/>
+      <c r="J137" s="46"/>
+    </row>
+    <row r="138" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A138" s="23" t="s">
+        <v>222</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C138" s="21"/>
+      <c r="D138" s="21"/>
+      <c r="E138" s="21"/>
+      <c r="F138" s="21"/>
+      <c r="G138" s="21"/>
+      <c r="H138" s="21"/>
+      <c r="I138" s="22"/>
+      <c r="J138" s="21"/>
+    </row>
+    <row r="139" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A139" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B139" s="47"/>
+      <c r="C139" s="47"/>
+      <c r="D139" s="47"/>
+      <c r="E139" s="47"/>
+      <c r="F139" s="47"/>
+      <c r="G139" s="47"/>
+      <c r="H139" s="47"/>
+      <c r="I139" s="47"/>
+      <c r="J139" s="48"/>
+    </row>
+    <row r="140" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A140" s="57" t="s">
+        <v>223</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C140" s="21"/>
+      <c r="D140" s="21"/>
+      <c r="E140" s="21"/>
+      <c r="F140" s="21"/>
+      <c r="G140" s="21"/>
+      <c r="H140" s="21"/>
+      <c r="I140" s="22"/>
+      <c r="J140" s="21"/>
+    </row>
+    <row r="141" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A141" s="23" t="s">
+        <v>224</v>
+      </c>
+      <c r="B141" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="C141" s="21"/>
+      <c r="D141" s="21"/>
+      <c r="E141" s="21"/>
+      <c r="F141" s="21"/>
+      <c r="G141" s="21"/>
+      <c r="H141" s="21"/>
+      <c r="I141" s="22"/>
+      <c r="J141" s="21"/>
+    </row>
+    <row r="142" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A142" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="C142" s="21"/>
+      <c r="D142" s="21"/>
+      <c r="E142" s="21"/>
+      <c r="F142" s="21"/>
+      <c r="G142" s="21"/>
+      <c r="H142" s="21"/>
+      <c r="I142" s="22"/>
+      <c r="J142" s="21"/>
+    </row>
+    <row r="143" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A143" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="C80" s="22"/>
-[...53 lines deleted...]
-      <c r="A84" s="24" t="s">
+      <c r="B143" s="47"/>
+      <c r="C143" s="47"/>
+      <c r="D143" s="47"/>
+      <c r="E143" s="47"/>
+      <c r="F143" s="47"/>
+      <c r="G143" s="47"/>
+      <c r="H143" s="47"/>
+      <c r="I143" s="47"/>
+      <c r="J143" s="48"/>
+    </row>
+    <row r="144" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="C144" s="21"/>
+      <c r="D144" s="21"/>
+      <c r="E144" s="21"/>
+      <c r="F144" s="21"/>
+      <c r="G144" s="21"/>
+      <c r="H144" s="21"/>
+      <c r="I144" s="22"/>
+      <c r="J144" s="21"/>
+    </row>
+    <row r="145" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A145" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B145" s="47"/>
+      <c r="C145" s="47"/>
+      <c r="D145" s="47"/>
+      <c r="E145" s="47"/>
+      <c r="F145" s="47"/>
+      <c r="G145" s="47"/>
+      <c r="H145" s="47"/>
+      <c r="I145" s="47"/>
+      <c r="J145" s="48"/>
+    </row>
+    <row r="146" spans="1:10" s="3" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="23" t="s">
+        <v>227</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C146" s="21"/>
+      <c r="D146" s="21"/>
+      <c r="E146" s="21"/>
+      <c r="F146" s="21"/>
+      <c r="G146" s="21"/>
+      <c r="H146" s="21"/>
+      <c r="I146" s="22"/>
+      <c r="J146" s="21"/>
+    </row>
+    <row r="147" spans="1:10" s="3" customFormat="1" ht="110.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="23" t="s">
+        <v>228</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="C147" s="21"/>
+      <c r="D147" s="21"/>
+      <c r="E147" s="21"/>
+      <c r="F147" s="21"/>
+      <c r="G147" s="21"/>
+      <c r="H147" s="21"/>
+      <c r="I147" s="22"/>
+      <c r="J147" s="21"/>
+    </row>
+    <row r="148" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A148" s="23" t="s">
+        <v>229</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="C148" s="21"/>
+      <c r="D148" s="21"/>
+      <c r="E148" s="21"/>
+      <c r="F148" s="21"/>
+      <c r="G148" s="21"/>
+      <c r="H148" s="21"/>
+      <c r="I148" s="22"/>
+      <c r="J148" s="21"/>
+    </row>
+    <row r="149" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A149" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="B149" s="45"/>
+      <c r="C149" s="45"/>
+      <c r="D149" s="45"/>
+      <c r="E149" s="45"/>
+      <c r="F149" s="45"/>
+      <c r="G149" s="45"/>
+      <c r="H149" s="45"/>
+      <c r="I149" s="45"/>
+      <c r="J149" s="46"/>
+    </row>
+    <row r="150" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A150" s="23" t="s">
+        <v>230</v>
+      </c>
+      <c r="B150" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C150" s="21"/>
+      <c r="D150" s="21"/>
+      <c r="E150" s="21"/>
+      <c r="F150" s="21"/>
+      <c r="G150" s="21"/>
+      <c r="H150" s="21"/>
+      <c r="I150" s="22"/>
+      <c r="J150" s="21"/>
+    </row>
+    <row r="151" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="23" t="s">
         <v>231</v>
       </c>
-      <c r="B84" s="22" t="s">
-[...361 lines deleted...]
-      <c r="B108" s="22" t="s">
+      <c r="B151" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C151" s="21"/>
+      <c r="D151" s="21"/>
+      <c r="E151" s="21"/>
+      <c r="F151" s="21"/>
+      <c r="G151" s="21"/>
+      <c r="H151" s="21"/>
+      <c r="I151" s="22"/>
+      <c r="J151" s="21"/>
+    </row>
+    <row r="152" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A152" s="44" t="s">
+        <v>152</v>
+      </c>
+      <c r="B152" s="45"/>
+      <c r="C152" s="45"/>
+      <c r="D152" s="45"/>
+      <c r="E152" s="45"/>
+      <c r="F152" s="45"/>
+      <c r="G152" s="45"/>
+      <c r="H152" s="45"/>
+      <c r="I152" s="45"/>
+      <c r="J152" s="46"/>
+    </row>
+    <row r="153" spans="1:10" s="63" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A153" s="64" t="s">
+        <v>333</v>
+      </c>
+      <c r="B153" s="65"/>
+      <c r="C153" s="65"/>
+      <c r="D153" s="65"/>
+      <c r="E153" s="65"/>
+      <c r="F153" s="65"/>
+      <c r="G153" s="65"/>
+      <c r="H153" s="65"/>
+      <c r="I153" s="65"/>
+      <c r="J153" s="65"/>
+    </row>
+    <row r="154" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A154" s="44" t="s">
+        <v>334</v>
+      </c>
+      <c r="B154" s="45"/>
+      <c r="C154" s="45"/>
+      <c r="D154" s="45"/>
+      <c r="E154" s="45"/>
+      <c r="F154" s="45"/>
+      <c r="G154" s="45"/>
+      <c r="H154" s="45"/>
+      <c r="I154" s="45"/>
+      <c r="J154" s="46"/>
+    </row>
+    <row r="155" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A155" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B155" s="47"/>
+      <c r="C155" s="47"/>
+      <c r="D155" s="47"/>
+      <c r="E155" s="47"/>
+      <c r="F155" s="47"/>
+      <c r="G155" s="47"/>
+      <c r="H155" s="47"/>
+      <c r="I155" s="47"/>
+      <c r="J155" s="48"/>
+    </row>
+    <row r="156" spans="1:10" s="3" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C156" s="21"/>
+      <c r="D156" s="21"/>
+      <c r="E156" s="21"/>
+      <c r="F156" s="21"/>
+      <c r="G156" s="21"/>
+      <c r="H156" s="21"/>
+      <c r="I156" s="22"/>
+      <c r="J156" s="21"/>
+    </row>
+    <row r="157" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A157" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="B157" s="47"/>
+      <c r="C157" s="47"/>
+      <c r="D157" s="47"/>
+      <c r="E157" s="47"/>
+      <c r="F157" s="47"/>
+      <c r="G157" s="47"/>
+      <c r="H157" s="47"/>
+      <c r="I157" s="47"/>
+      <c r="J157" s="48"/>
+    </row>
+    <row r="158" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A158" s="23" t="s">
+        <v>233</v>
+      </c>
+      <c r="B158" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C158" s="21"/>
+      <c r="D158" s="21"/>
+      <c r="E158" s="21"/>
+      <c r="F158" s="21"/>
+      <c r="G158" s="21"/>
+      <c r="H158" s="21"/>
+      <c r="I158" s="22"/>
+      <c r="J158" s="21"/>
+    </row>
+    <row r="159" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A159" s="23" t="s">
+        <v>234</v>
+      </c>
+      <c r="B159" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C159" s="21"/>
+      <c r="D159" s="21"/>
+      <c r="E159" s="21"/>
+      <c r="F159" s="21"/>
+      <c r="G159" s="21"/>
+      <c r="H159" s="21"/>
+      <c r="I159" s="22"/>
+      <c r="J159" s="21"/>
+    </row>
+    <row r="160" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A160" s="23" t="s">
+        <v>235</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C160" s="21"/>
+      <c r="D160" s="21"/>
+      <c r="E160" s="21"/>
+      <c r="F160" s="21"/>
+      <c r="G160" s="21"/>
+      <c r="H160" s="21"/>
+      <c r="I160" s="22"/>
+      <c r="J160" s="21"/>
+    </row>
+    <row r="161" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A161" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B161" s="47"/>
+      <c r="C161" s="47"/>
+      <c r="D161" s="47"/>
+      <c r="E161" s="47"/>
+      <c r="F161" s="47"/>
+      <c r="G161" s="47"/>
+      <c r="H161" s="47"/>
+      <c r="I161" s="47"/>
+      <c r="J161" s="48"/>
+    </row>
+    <row r="162" spans="1:10" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A162" s="23" t="s">
+        <v>236</v>
+      </c>
+      <c r="B162" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C162" s="21"/>
+      <c r="D162" s="21"/>
+      <c r="E162" s="21"/>
+      <c r="F162" s="21"/>
+      <c r="G162" s="21"/>
+      <c r="H162" s="21"/>
+      <c r="I162" s="22"/>
+      <c r="J162" s="21"/>
+    </row>
+    <row r="163" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A163" s="44" t="s">
+        <v>162</v>
+      </c>
+      <c r="B163" s="45"/>
+      <c r="C163" s="45"/>
+      <c r="D163" s="45"/>
+      <c r="E163" s="45"/>
+      <c r="F163" s="45"/>
+      <c r="G163" s="45"/>
+      <c r="H163" s="45"/>
+      <c r="I163" s="45"/>
+      <c r="J163" s="46"/>
+    </row>
+    <row r="164" spans="1:10" s="63" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="64" t="s">
+        <v>161</v>
+      </c>
+      <c r="B164" s="65"/>
+      <c r="C164" s="65"/>
+      <c r="D164" s="65"/>
+      <c r="E164" s="65"/>
+      <c r="F164" s="65"/>
+      <c r="G164" s="65"/>
+      <c r="H164" s="65"/>
+      <c r="I164" s="65"/>
+      <c r="J164" s="65"/>
+    </row>
+    <row r="165" spans="1:10" s="3" customFormat="1" ht="168" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="23" t="s">
+        <v>237</v>
+      </c>
+      <c r="B165" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C165" s="21"/>
+      <c r="D165" s="21"/>
+      <c r="E165" s="21"/>
+      <c r="F165" s="21"/>
+      <c r="G165" s="21"/>
+      <c r="H165" s="21"/>
+      <c r="I165" s="22"/>
+      <c r="J165" s="21"/>
+    </row>
+    <row r="166" spans="1:10" s="3" customFormat="1" ht="198.6" x14ac:dyDescent="0.25">
+      <c r="A166" s="57" t="s">
+        <v>335</v>
+      </c>
+      <c r="B166" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C166" s="21"/>
+      <c r="D166" s="21"/>
+      <c r="E166" s="21"/>
+      <c r="F166" s="21"/>
+      <c r="G166" s="21"/>
+      <c r="H166" s="21"/>
+      <c r="I166" s="22"/>
+      <c r="J166" s="21"/>
+    </row>
+    <row r="167" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A167" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B167" s="45"/>
+      <c r="C167" s="45"/>
+      <c r="D167" s="45"/>
+      <c r="E167" s="45"/>
+      <c r="F167" s="45"/>
+      <c r="G167" s="45"/>
+      <c r="H167" s="45"/>
+      <c r="I167" s="45"/>
+      <c r="J167" s="46"/>
+    </row>
+    <row r="168" spans="1:10" s="63" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A168" s="64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B168" s="65"/>
+      <c r="C168" s="65"/>
+      <c r="D168" s="65"/>
+      <c r="E168" s="65"/>
+      <c r="F168" s="65"/>
+      <c r="G168" s="65"/>
+      <c r="H168" s="65"/>
+      <c r="I168" s="65"/>
+      <c r="J168" s="65"/>
+    </row>
+    <row r="169" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A169" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="B169" s="47"/>
+      <c r="C169" s="47"/>
+      <c r="D169" s="47"/>
+      <c r="E169" s="47"/>
+      <c r="F169" s="47"/>
+      <c r="G169" s="47"/>
+      <c r="H169" s="47"/>
+      <c r="I169" s="47"/>
+      <c r="J169" s="48"/>
+    </row>
+    <row r="170" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A170" s="23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B170" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C170" s="21"/>
+      <c r="D170" s="21"/>
+      <c r="E170" s="21"/>
+      <c r="F170" s="21"/>
+      <c r="G170" s="21"/>
+      <c r="H170" s="21"/>
+      <c r="I170" s="22"/>
+      <c r="J170" s="21"/>
+    </row>
+    <row r="171" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A171" s="23" t="s">
+        <v>239</v>
+      </c>
+      <c r="B171" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="C171" s="21"/>
+      <c r="D171" s="21"/>
+      <c r="E171" s="21"/>
+      <c r="F171" s="21"/>
+      <c r="G171" s="21"/>
+      <c r="H171" s="21"/>
+      <c r="I171" s="22"/>
+      <c r="J171" s="21"/>
+    </row>
+    <row r="172" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A172" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B172" s="47"/>
+      <c r="C172" s="47"/>
+      <c r="D172" s="47"/>
+      <c r="E172" s="47"/>
+      <c r="F172" s="47"/>
+      <c r="G172" s="47"/>
+      <c r="H172" s="47"/>
+      <c r="I172" s="47"/>
+      <c r="J172" s="48"/>
+    </row>
+    <row r="173" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A173" s="23" t="s">
+        <v>240</v>
+      </c>
+      <c r="B173" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="C173" s="21"/>
+      <c r="D173" s="21"/>
+      <c r="E173" s="21"/>
+      <c r="F173" s="21"/>
+      <c r="G173" s="21"/>
+      <c r="H173" s="21"/>
+      <c r="I173" s="22"/>
+      <c r="J173" s="21"/>
+    </row>
+    <row r="174" spans="1:10" s="3" customFormat="1" ht="33.6" x14ac:dyDescent="0.25">
+      <c r="A174" s="57" t="s">
+        <v>241</v>
+      </c>
+      <c r="B174" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="C174" s="21"/>
+      <c r="D174" s="21"/>
+      <c r="E174" s="21"/>
+      <c r="F174" s="21"/>
+      <c r="G174" s="21"/>
+      <c r="H174" s="21"/>
+      <c r="I174" s="22"/>
+      <c r="J174" s="21"/>
+    </row>
+    <row r="175" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A175" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="B175" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C175" s="21"/>
+      <c r="D175" s="21"/>
+      <c r="E175" s="21"/>
+      <c r="F175" s="21"/>
+      <c r="G175" s="21"/>
+      <c r="H175" s="21"/>
+      <c r="I175" s="22"/>
+      <c r="J175" s="21"/>
+    </row>
+    <row r="176" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A176" s="44" t="s">
+        <v>176</v>
+      </c>
+      <c r="B176" s="45"/>
+      <c r="C176" s="45"/>
+      <c r="D176" s="45"/>
+      <c r="E176" s="45"/>
+      <c r="F176" s="45"/>
+      <c r="G176" s="45"/>
+      <c r="H176" s="45"/>
+      <c r="I176" s="45"/>
+      <c r="J176" s="46"/>
+    </row>
+    <row r="177" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A177" s="23" t="s">
+        <v>243</v>
+      </c>
+      <c r="B177" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="C177" s="21"/>
+      <c r="D177" s="21"/>
+      <c r="E177" s="21"/>
+      <c r="F177" s="21"/>
+      <c r="G177" s="21"/>
+      <c r="H177" s="21"/>
+      <c r="I177" s="22"/>
+      <c r="J177" s="21"/>
+    </row>
+    <row r="178" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A178" s="44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B178" s="45"/>
+      <c r="C178" s="45"/>
+      <c r="D178" s="45"/>
+      <c r="E178" s="45"/>
+      <c r="F178" s="45"/>
+      <c r="G178" s="45"/>
+      <c r="H178" s="45"/>
+      <c r="I178" s="45"/>
+      <c r="J178" s="46"/>
+    </row>
+    <row r="179" spans="1:10" s="63" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A179" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="B179" s="65"/>
+      <c r="C179" s="65"/>
+      <c r="D179" s="65"/>
+      <c r="E179" s="65"/>
+      <c r="F179" s="65"/>
+      <c r="G179" s="65"/>
+      <c r="H179" s="65"/>
+      <c r="I179" s="65"/>
+      <c r="J179" s="65"/>
+    </row>
+    <row r="180" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A180" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="C108" s="22"/>
-[...254 lines deleted...]
-      <c r="B125" s="22" t="s">
+      <c r="B180" s="47"/>
+      <c r="C180" s="47"/>
+      <c r="D180" s="47"/>
+      <c r="E180" s="47"/>
+      <c r="F180" s="47"/>
+      <c r="G180" s="47"/>
+      <c r="H180" s="47"/>
+      <c r="I180" s="47"/>
+      <c r="J180" s="48"/>
+    </row>
+    <row r="181" spans="1:10" s="3" customFormat="1" ht="48.6" x14ac:dyDescent="0.25">
+      <c r="A181" s="57" t="s">
+        <v>244</v>
+      </c>
+      <c r="B181" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C181" s="21"/>
+      <c r="D181" s="21"/>
+      <c r="E181" s="21"/>
+      <c r="F181" s="21"/>
+      <c r="G181" s="21"/>
+      <c r="H181" s="21"/>
+      <c r="I181" s="22"/>
+      <c r="J181" s="21"/>
+    </row>
+    <row r="182" spans="1:10" s="3" customFormat="1" ht="48.6" x14ac:dyDescent="0.25">
+      <c r="A182" s="57" t="s">
+        <v>245</v>
+      </c>
+      <c r="B182" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="C182" s="21"/>
+      <c r="D182" s="21"/>
+      <c r="E182" s="21"/>
+      <c r="F182" s="21"/>
+      <c r="G182" s="21"/>
+      <c r="H182" s="21"/>
+      <c r="I182" s="22"/>
+      <c r="J182" s="21"/>
+    </row>
+    <row r="183" spans="1:10" s="3" customFormat="1" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="23" t="s">
+        <v>246</v>
+      </c>
+      <c r="B183" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="C183" s="21"/>
+      <c r="D183" s="21"/>
+      <c r="E183" s="21"/>
+      <c r="F183" s="21"/>
+      <c r="G183" s="21"/>
+      <c r="H183" s="21"/>
+      <c r="I183" s="22"/>
+      <c r="J183" s="21"/>
+    </row>
+    <row r="184" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A184" s="20" t="s">
         <v>131</v>
       </c>
-      <c r="C125" s="22"/>
-[...102 lines deleted...]
-      <c r="B132" s="22" t="s">
+      <c r="B184" s="47"/>
+      <c r="C184" s="47"/>
+      <c r="D184" s="47"/>
+      <c r="E184" s="47"/>
+      <c r="F184" s="47"/>
+      <c r="G184" s="47"/>
+      <c r="H184" s="47"/>
+      <c r="I184" s="47"/>
+      <c r="J184" s="48"/>
+    </row>
+    <row r="185" spans="1:10" s="3" customFormat="1" ht="124.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="23" t="s">
+        <v>247</v>
+      </c>
+      <c r="B185" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="C185" s="21"/>
+      <c r="D185" s="21"/>
+      <c r="E185" s="21"/>
+      <c r="F185" s="21"/>
+      <c r="G185" s="21"/>
+      <c r="H185" s="21"/>
+      <c r="I185" s="22"/>
+      <c r="J185" s="21"/>
+    </row>
+    <row r="186" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A186" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="B186" s="47"/>
+      <c r="C186" s="47"/>
+      <c r="D186" s="47"/>
+      <c r="E186" s="47"/>
+      <c r="F186" s="47"/>
+      <c r="G186" s="47"/>
+      <c r="H186" s="47"/>
+      <c r="I186" s="47"/>
+      <c r="J186" s="48"/>
+    </row>
+    <row r="187" spans="1:10" s="3" customFormat="1" ht="62.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="23" t="s">
+        <v>248</v>
+      </c>
+      <c r="B187" s="21" t="s">
+        <v>183</v>
+      </c>
+      <c r="C187" s="21"/>
+      <c r="D187" s="21"/>
+      <c r="E187" s="21"/>
+      <c r="F187" s="21"/>
+      <c r="G187" s="21"/>
+      <c r="H187" s="21"/>
+      <c r="I187" s="22"/>
+      <c r="J187" s="21"/>
+    </row>
+    <row r="188" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A188" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B188" s="45"/>
+      <c r="C188" s="45"/>
+      <c r="D188" s="45"/>
+      <c r="E188" s="45"/>
+      <c r="F188" s="45"/>
+      <c r="G188" s="45"/>
+      <c r="H188" s="45"/>
+      <c r="I188" s="45"/>
+      <c r="J188" s="46"/>
+    </row>
+    <row r="189" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A189" s="23" t="s">
+        <v>249</v>
+      </c>
+      <c r="B189" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="C189" s="21"/>
+      <c r="D189" s="21"/>
+      <c r="E189" s="21"/>
+      <c r="F189" s="21"/>
+      <c r="G189" s="21"/>
+      <c r="H189" s="21"/>
+      <c r="I189" s="22"/>
+      <c r="J189" s="21"/>
+    </row>
+    <row r="190" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A190" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B190" s="45"/>
+      <c r="C190" s="45"/>
+      <c r="D190" s="45"/>
+      <c r="E190" s="45"/>
+      <c r="F190" s="45"/>
+      <c r="G190" s="45"/>
+      <c r="H190" s="45"/>
+      <c r="I190" s="45"/>
+      <c r="J190" s="46"/>
+    </row>
+    <row r="191" spans="1:10" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A191" s="23" t="s">
+        <v>250</v>
+      </c>
+      <c r="B191" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="C191" s="21"/>
+      <c r="D191" s="21"/>
+      <c r="E191" s="21"/>
+      <c r="F191" s="21"/>
+      <c r="G191" s="21"/>
+      <c r="H191" s="21"/>
+      <c r="I191" s="22"/>
+      <c r="J191" s="21"/>
+    </row>
+    <row r="192" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A192" s="20" t="s">
         <v>138</v>
       </c>
-      <c r="C132" s="22"/>
-[...25 lines deleted...]
-      <c r="A134" s="24" t="s">
+      <c r="B192" s="47"/>
+      <c r="C192" s="47"/>
+      <c r="D192" s="47"/>
+      <c r="E192" s="47"/>
+      <c r="F192" s="47"/>
+      <c r="G192" s="47"/>
+      <c r="H192" s="47"/>
+      <c r="I192" s="47"/>
+      <c r="J192" s="48"/>
+    </row>
+    <row r="193" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A193" s="57" t="s">
+        <v>251</v>
+      </c>
+      <c r="B193" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="C193" s="21"/>
+      <c r="D193" s="21"/>
+      <c r="E193" s="21"/>
+      <c r="F193" s="21"/>
+      <c r="G193" s="21"/>
+      <c r="H193" s="21"/>
+      <c r="I193" s="22"/>
+      <c r="J193" s="21"/>
+    </row>
+    <row r="194" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A194" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="B194" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="C194" s="21"/>
+      <c r="D194" s="21"/>
+      <c r="E194" s="21"/>
+      <c r="F194" s="21"/>
+      <c r="G194" s="21"/>
+      <c r="H194" s="21"/>
+      <c r="I194" s="22"/>
+      <c r="J194" s="21"/>
+    </row>
+    <row r="195" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A195" s="23" t="s">
+        <v>253</v>
+      </c>
+      <c r="B195" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="C195" s="21"/>
+      <c r="D195" s="21"/>
+      <c r="E195" s="21"/>
+      <c r="F195" s="21"/>
+      <c r="G195" s="21"/>
+      <c r="H195" s="21"/>
+      <c r="I195" s="22"/>
+      <c r="J195" s="21"/>
+    </row>
+    <row r="196" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A196" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="B196" s="47"/>
+      <c r="C196" s="47"/>
+      <c r="D196" s="47"/>
+      <c r="E196" s="47"/>
+      <c r="F196" s="47"/>
+      <c r="G196" s="47"/>
+      <c r="H196" s="47"/>
+      <c r="I196" s="47"/>
+      <c r="J196" s="48"/>
+    </row>
+    <row r="197" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A197" s="23" t="s">
         <v>226</v>
       </c>
-      <c r="B134" s="22" t="s">
-[...722 lines deleted...]
-      <c r="A182" s="24" t="s">
+      <c r="B197" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C197" s="21"/>
+      <c r="D197" s="21"/>
+      <c r="E197" s="21"/>
+      <c r="F197" s="21"/>
+      <c r="G197" s="21"/>
+      <c r="H197" s="21"/>
+      <c r="I197" s="22"/>
+      <c r="J197" s="21"/>
+    </row>
+    <row r="198" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A198" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="B198" s="47"/>
+      <c r="C198" s="47"/>
+      <c r="D198" s="47"/>
+      <c r="E198" s="47"/>
+      <c r="F198" s="47"/>
+      <c r="G198" s="47"/>
+      <c r="H198" s="47"/>
+      <c r="I198" s="47"/>
+      <c r="J198" s="48"/>
+    </row>
+    <row r="199" spans="1:10" s="3" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A199" s="23" t="s">
         <v>254</v>
       </c>
-      <c r="B182" s="22" t="s">
-[...26 lines deleted...]
-      <c r="A184" s="24" t="s">
+      <c r="B199" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="C199" s="21"/>
+      <c r="D199" s="21"/>
+      <c r="E199" s="21"/>
+      <c r="F199" s="21"/>
+      <c r="G199" s="21"/>
+      <c r="H199" s="21"/>
+      <c r="I199" s="22"/>
+      <c r="J199" s="21"/>
+    </row>
+    <row r="200" spans="1:10" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A200" s="23" t="s">
         <v>255</v>
       </c>
-      <c r="B184" s="22" t="s">
-[...26 lines deleted...]
-      <c r="A186" s="24" t="s">
+      <c r="B200" s="21" t="s">
+        <v>194</v>
+      </c>
+      <c r="C200" s="21"/>
+      <c r="D200" s="21"/>
+      <c r="E200" s="21"/>
+      <c r="F200" s="21"/>
+      <c r="G200" s="21"/>
+      <c r="H200" s="21"/>
+      <c r="I200" s="22"/>
+      <c r="J200" s="21"/>
+    </row>
+    <row r="201" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A201" s="23" t="s">
         <v>256</v>
       </c>
-      <c r="B186" s="22" t="s">
-[...26 lines deleted...]
-      <c r="A188" s="24" t="s">
+      <c r="B201" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="C201" s="21"/>
+      <c r="D201" s="21"/>
+      <c r="E201" s="21"/>
+      <c r="F201" s="21"/>
+      <c r="G201" s="21"/>
+      <c r="H201" s="21"/>
+      <c r="I201" s="22"/>
+      <c r="J201" s="21"/>
+    </row>
+    <row r="202" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A202" s="23" t="s">
         <v>257</v>
       </c>
-      <c r="B188" s="22" t="s">
-[...26 lines deleted...]
-      <c r="A190" s="60" t="s">
+      <c r="B202" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="C202" s="21"/>
+      <c r="D202" s="21"/>
+      <c r="E202" s="21"/>
+      <c r="F202" s="21"/>
+      <c r="G202" s="21"/>
+      <c r="H202" s="21"/>
+      <c r="I202" s="22"/>
+      <c r="J202" s="21"/>
+    </row>
+    <row r="203" spans="1:10" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A203" s="23" t="s">
         <v>258</v>
       </c>
-      <c r="B190" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A191" s="24" t="s">
+      <c r="B203" s="21" t="s">
+        <v>197</v>
+      </c>
+      <c r="C203" s="21"/>
+      <c r="D203" s="21"/>
+      <c r="E203" s="21"/>
+      <c r="F203" s="21"/>
+      <c r="G203" s="21"/>
+      <c r="H203" s="21"/>
+      <c r="I203" s="22"/>
+      <c r="J203" s="21"/>
+    </row>
+    <row r="204" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A204" s="44" t="s">
+        <v>198</v>
+      </c>
+      <c r="B204" s="45"/>
+      <c r="C204" s="45"/>
+      <c r="D204" s="45"/>
+      <c r="E204" s="45"/>
+      <c r="F204" s="45"/>
+      <c r="G204" s="45"/>
+      <c r="H204" s="45"/>
+      <c r="I204" s="45"/>
+      <c r="J204" s="46"/>
+    </row>
+    <row r="205" spans="1:10" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A205" s="23" t="s">
         <v>259</v>
       </c>
-      <c r="B191" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A192" s="24" t="s">
+      <c r="B205" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="C205" s="21"/>
+      <c r="D205" s="21"/>
+      <c r="E205" s="21"/>
+      <c r="F205" s="21"/>
+      <c r="G205" s="21"/>
+      <c r="H205" s="21"/>
+      <c r="I205" s="22"/>
+      <c r="J205" s="21"/>
+    </row>
+    <row r="206" spans="1:10" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="23" t="s">
         <v>260</v>
       </c>
-      <c r="B192" s="22" t="s">
-[...56 lines deleted...]
-      <c r="A196" s="24" t="s">
+      <c r="B206" s="21" t="s">
+        <v>200</v>
+      </c>
+      <c r="C206" s="21"/>
+      <c r="D206" s="21"/>
+      <c r="E206" s="21"/>
+      <c r="F206" s="21"/>
+      <c r="G206" s="21"/>
+      <c r="H206" s="21"/>
+      <c r="I206" s="22"/>
+      <c r="J206" s="21"/>
+    </row>
+    <row r="207" spans="1:10" s="29" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A207" s="44" t="s">
+        <v>201</v>
+      </c>
+      <c r="B207" s="45"/>
+      <c r="C207" s="45"/>
+      <c r="D207" s="45"/>
+      <c r="E207" s="45"/>
+      <c r="F207" s="45"/>
+      <c r="G207" s="45"/>
+      <c r="H207" s="45"/>
+      <c r="I207" s="45"/>
+      <c r="J207" s="46"/>
+    </row>
+    <row r="208" spans="1:10" s="63" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A208" s="64" t="s">
+        <v>340</v>
+      </c>
+      <c r="B208" s="65"/>
+      <c r="C208" s="65"/>
+      <c r="D208" s="65"/>
+      <c r="E208" s="65"/>
+      <c r="F208" s="65"/>
+      <c r="G208" s="65"/>
+      <c r="H208" s="65"/>
+      <c r="I208" s="65"/>
+      <c r="J208" s="65"/>
+    </row>
+    <row r="209" spans="1:10" s="3" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A209" s="23" t="s">
         <v>261</v>
       </c>
-      <c r="B196" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A197" s="24" t="s">
+      <c r="B209" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="C209" s="21"/>
+      <c r="D209" s="21"/>
+      <c r="E209" s="21"/>
+      <c r="F209" s="21"/>
+      <c r="G209" s="21"/>
+      <c r="H209" s="21"/>
+      <c r="I209" s="22"/>
+      <c r="J209" s="21"/>
+    </row>
+    <row r="210" spans="1:10" s="3" customFormat="1" ht="77.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="23" t="s">
         <v>262</v>
       </c>
-      <c r="B197" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A198" s="24" t="s">
+      <c r="B210" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="C210" s="21"/>
+      <c r="D210" s="21"/>
+      <c r="E210" s="21"/>
+      <c r="F210" s="21"/>
+      <c r="G210" s="21"/>
+      <c r="H210" s="21"/>
+      <c r="I210" s="22"/>
+      <c r="J210" s="21"/>
+    </row>
+    <row r="211" spans="1:10" s="3" customFormat="1" ht="182.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="23" t="s">
         <v>263</v>
       </c>
-      <c r="B198" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A199" s="24" t="s">
+      <c r="B211" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="C211" s="21"/>
+      <c r="D211" s="21"/>
+      <c r="E211" s="21"/>
+      <c r="F211" s="21"/>
+      <c r="G211" s="21"/>
+      <c r="H211" s="21"/>
+      <c r="I211" s="22"/>
+      <c r="J211" s="21"/>
+    </row>
+    <row r="212" spans="1:10" s="3" customFormat="1" ht="92.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="23" t="s">
         <v>264</v>
       </c>
-      <c r="B199" s="22" t="s">
-[...12 lines deleted...]
-      <c r="A200" s="24" t="s">
+      <c r="B212" s="21" t="s">
+        <v>205</v>
+      </c>
+      <c r="C212" s="21"/>
+      <c r="D212" s="21"/>
+      <c r="E212" s="21"/>
+      <c r="F212" s="21"/>
+      <c r="G212" s="21"/>
+      <c r="H212" s="21"/>
+      <c r="I212" s="22"/>
+      <c r="J212" s="21"/>
+    </row>
+    <row r="213" spans="1:10" s="3" customFormat="1" ht="165" x14ac:dyDescent="0.25">
+      <c r="A213" s="23" t="s">
         <v>265</v>
       </c>
-      <c r="B200" s="22" t="s">
-[...91 lines deleted...]
-      <c r="B206" s="22" t="s">
+      <c r="B213" s="21" t="s">
         <v>206</v>
       </c>
-      <c r="C206" s="22"/>
-[...66 lines deleted...]
-      <c r="J210" s="66"/>
+      <c r="C213" s="21"/>
+      <c r="D213" s="21"/>
+      <c r="E213" s="21"/>
+      <c r="F213" s="21"/>
+      <c r="G213" s="21"/>
+      <c r="H213" s="21"/>
+      <c r="I213" s="22"/>
+      <c r="J213" s="21"/>
+    </row>
+    <row r="214" spans="1:10" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A214" s="58"/>
+      <c r="B214" s="19"/>
+      <c r="C214" s="19"/>
+      <c r="D214" s="19"/>
+      <c r="E214" s="19"/>
+      <c r="F214" s="19"/>
+      <c r="G214" s="19"/>
+      <c r="H214" s="19"/>
+      <c r="I214" s="59"/>
+      <c r="J214" s="19"/>
     </row>
   </sheetData>
-  <autoFilter ref="A9:J121" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A9:J123" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="30" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G210" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G51:G214 G11:G18 G20:G49" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C1048576 E11:E1048576" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E51:E1048576 C20:C49 C51:C1048576 C11:C18 E11:E18 E20:E49" xr:uid="{22F33225-5355-42C8-8447-629563C6D112}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ee1930f-003b-4c79-bb18-414e791589f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1f338ac-e338-414f-952c-f74dcc6d59e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C8C3A5-B663-4243-ADA6-00F8DA8D51E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C370A38-DE72-497D-8413-93A9B76A649F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{243063E3-4EE8-4313-87D7-0272E79E3B56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG202 Baseline assessment tool</dc:title>
+  <dc:title>NG202 Obstructive sleep apnoea/hypopnoea syndrome and obesity hypoventilation syndrome in over 16s: Baseline assessment tool</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
+    <vt:lpwstr>2026-03-18T11:33:14Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
+    <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
+    <vt:lpwstr>25155073-3ffa-45c2-9acc-86a7e0a67265</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Display Status">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>