--- v1 (2026-03-21)
+++ v2 (2026-06-11)
@@ -7,96 +7,96 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3ECEDD24-2F8A-470C-B913-D3EE412FDEB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8606FAFA-A4F3-48B1-9D8D-669675EC7160}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$175</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$174</definedName>
     <definedName name="_Toc104463442" localSheetId="1">'Data sheet'!$A$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$175</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$174</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$18</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A1" i="26" l="1"/>
   <c r="B3" i="27"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="325">
   <si>
     <t>In the first instance, consider whether the guideline is relevant and record the conclusion in the box below.</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
@@ -293,53 +293,50 @@
     <t>Information about treating a relapse with steroids</t>
   </si>
   <si>
     <t>Medical, therapy and social care needs at time of relapse or exacerbation</t>
   </si>
   <si>
     <t>Vitamin D</t>
   </si>
   <si>
     <t>1.8.1</t>
   </si>
   <si>
     <t>1.8.2</t>
   </si>
   <si>
     <t>1.1.7</t>
   </si>
   <si>
     <t>1.1.8</t>
   </si>
   <si>
     <t>1.1.10</t>
   </si>
   <si>
     <t>1.1.9</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.1.11</t>
   </si>
   <si>
     <t>1.2.11</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>1.2.3</t>
   </si>
   <si>
     <t>1.2.4</t>
   </si>
   <si>
     <t>1.2.5</t>
   </si>
   <si>
     <t>1.2.6</t>
   </si>
   <si>
     <t>1.2.7</t>
   </si>
@@ -716,66 +713,50 @@
         <family val="2"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	do not have fever or infection. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Do not routinely suspect MS if a person’s main symptoms are fatigue, depression, dizziness or vague sensory phenomena, unless they have a history or evidence of focal neurological symptoms or signs. </t>
   </si>
   <si>
     <t xml:space="preserve">Before referring a person suspected of having MS to a neurologist, confirm that this is a neurological episode by taking a history, undertaking a physical examination and excluding alternative, more common diagnoses. </t>
   </si>
   <si>
     <t>Refer people suspected of having MS for diagnosis by a consultant neurologist or a specialist under their supervision. Contact the consultant neurologist directly if you think a person needs to be seen urgently.</t>
   </si>
   <si>
-    <t xml:space="preserve">Diagnose MS using a combination of history, examination, MRI and laboratory findings, and by following the 2017 revised McDonald criteria. This should include:
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">Offer people with confirmed MS information and advice on resources and support. For further details, see the section on information and support at the time of diagnosis. </t>
   </si>
   <si>
     <t>If a person has an episode of isolated, optic neuritis, confirmed by an ophthalmologist, refer them to a consultant neurologist for further assessment.</t>
   </si>
   <si>
     <t xml:space="preserve">Diagnosis of neuromyelitis optica spectrum disorder should be made by an appropriate specialist based on established up‑to‑date criteria. </t>
   </si>
   <si>
     <t xml:space="preserve">The consultant neurologist should ensure that people with MS, and with their agreement their family members or carers, are offered oral and written information at the time of diagnosis. This should include, but not be limited to, information about:
 •	what MS is
 •	treatments, including disease modifying therapies
 •	symptom management
 •	how support groups, local services, social services and national charities are organised and how to get in touch with them
 •	online resources
 •	legal requirements such as notifying the Driver and Vehicle Licensing Agency (DVLA) (see the DVLA webpage on multiple sclerosis and driving) and legal rights including social care, employment rights and benefits. </t>
   </si>
   <si>
     <t xml:space="preserve">Discuss with the person with MS and their family members or carers whether they have social care needs and if so refer them to social services for assessment. Ensure the needs of children of people with MS are addressed. </t>
   </si>
   <si>
     <t>Offer the person with MS a face‑to‑face follow‑up appointment with a healthcare professional with expertise in MS to take place within 6 weeks of diagnosis.</t>
   </si>
   <si>
     <t xml:space="preserve">Explain to people with MS that they should have a comprehensive review of their care at least once a year and what this should cover (see the section on comprehensive review). Advise them to ask their healthcare professional for a review if it has not taken place. </t>
@@ -1495,50 +1476,64 @@
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>Published: 22 June 2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diagnose MS using a combination of history, examination, MRI and laboratory findings, and by following the 2024 revised McDonald criteria. </t>
+  </si>
+  <si>
+    <t>2022, amended 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the McDonald criteria are not met but MS is suspected or the person has confirmed clinically isolated syndrome (see the 2024 revised McDonald criteria for a definition of clinically isolated syndrome):
+•	Plan a review to reassess the possibility of MS. Discuss the timing of this and future reviews with the person (for example, annually).
+•	Provide information and ensure that the person knows who to contact for advice if they develop further neurological symptoms or if current symptoms worsen. </t>
+  </si>
+  <si>
+    <t>Updated: 03 June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
@@ -2492,3701 +2487,3680 @@
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng220/resources" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng220" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.9140625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="75.58203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="2.25" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.9140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="52" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" spans="1:5" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="6"/>
+      <c r="A3" s="6" t="s">
+        <v>324</v>
+      </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="51" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="11"/>
       <c r="D9" s="3"/>
     </row>
     <row r="10" spans="1:5" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="76.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="117.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
     </row>
     <row r="17" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A9" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A15" r:id="rId1" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="This baseline assessment tool should be used in conjuction with multiple sclerosis in adults: management (NG220). It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations." xr:uid="{763EFD94-6A3A-4779-9E1F-06F758183946}"/>
     <hyperlink ref="A14" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M176"/>
+  <dimension ref="A1:M175"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.08203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="4" customWidth="1"/>
     <col min="2" max="2" width="19.58203125" style="4" customWidth="1"/>
     <col min="3" max="3" width="22.9140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="24.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="59.75" style="4" customWidth="1"/>
     <col min="6" max="6" width="19.75" style="4" customWidth="1"/>
     <col min="7" max="7" width="59.75" style="4" customWidth="1"/>
     <col min="8" max="8" width="24.08203125" style="4" customWidth="1"/>
     <col min="9" max="9" width="23.08203125" style="4" customWidth="1"/>
     <col min="10" max="10" width="22.58203125" style="4" customWidth="1"/>
     <col min="11" max="11" width="12.58203125" style="4" customWidth="1"/>
     <col min="12" max="13" width="22" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.08203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="str">
         <f>Introduction!A1</f>
         <v>Baseline assessment tool for multiple sclerosis in adults: management (NG220)</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="7" customFormat="1" ht="84" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="67.2" x14ac:dyDescent="0.3">
       <c r="A2" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="28" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="28" t="s">
         <v>22</v>
       </c>
       <c r="F2" s="28" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="28" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="28" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="28" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="28" t="s">
         <v>3</v>
       </c>
       <c r="L2" s="28" t="s">
         <v>16</v>
       </c>
       <c r="M2" s="28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="29" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="31"/>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
     </row>
     <row r="5" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A5" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="38"/>
       <c r="C5" s="38"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" s="2" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="39">
         <v>2022</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
     <row r="7" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="39">
         <v>2022</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
     </row>
     <row r="8" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C8" s="39">
         <v>2022</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
     <row r="9" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="33"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="33"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="35"/>
       <c r="M9" s="35"/>
     </row>
     <row r="10" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C10" s="39">
         <v>2022</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
     </row>
     <row r="11" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="33"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="33"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="35"/>
       <c r="M11" s="35"/>
     </row>
     <row r="12" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="39">
         <v>2022</v>
       </c>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
     </row>
-    <row r="13" spans="1:13" s="2" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
-        <v>184</v>
+        <v>321</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="C13" s="39">
-        <v>2022</v>
+      <c r="C13" s="39" t="s">
+        <v>322</v>
       </c>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
-        <v>185</v>
+        <v>323</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="39">
-        <v>2022</v>
+      <c r="C14" s="39" t="s">
+        <v>322</v>
       </c>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
     </row>
-    <row r="15" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="39">
         <v>2022</v>
       </c>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
     </row>
-    <row r="16" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B16" s="39" t="s">
+    <row r="16" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="34"/>
+      <c r="K16" s="34"/>
+      <c r="L16" s="35"/>
+      <c r="M16" s="35"/>
+    </row>
+    <row r="17" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
+        <v>184</v>
+      </c>
+      <c r="B17" s="39" t="s">
         <v>72</v>
       </c>
-      <c r="C16" s="39">
-[...30 lines deleted...]
-    <row r="18" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="C17" s="44">
+        <v>2014</v>
+      </c>
+      <c r="D17" s="26"/>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
+    </row>
+    <row r="18" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="44">
         <v>2014</v>
       </c>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="A21" s="43" t="s">
+    <row r="19" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A19" s="29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+      <c r="G19" s="30"/>
+      <c r="H19" s="30"/>
+      <c r="I19" s="30"/>
+      <c r="J19" s="30"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="31"/>
+    </row>
+    <row r="20" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A20" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="38"/>
-[...13 lines deleted...]
-      <c r="A22" s="32" t="s">
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+    </row>
+    <row r="21" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="33"/>
-[...12 lines deleted...]
-    <row r="23" spans="1:13" s="2" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="34"/>
+      <c r="J21" s="34"/>
+      <c r="K21" s="34"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="35"/>
+    </row>
+    <row r="22" spans="1:13" s="2" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="A22" s="40" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+    </row>
+    <row r="23" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A23" s="40" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B23" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="38" t="s">
-        <v>37</v>
+      <c r="C23" s="39">
+        <v>2014</v>
       </c>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="40" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B24" s="39" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="39">
         <v>2014</v>
       </c>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
-    <row r="25" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B25" s="39" t="s">
+    <row r="25" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="35"/>
+      <c r="M25" s="35"/>
+    </row>
+    <row r="26" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="40" t="s">
+        <v>189</v>
+      </c>
+      <c r="B26" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="39">
-[...30 lines deleted...]
-    <row r="27" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="C26" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+    </row>
+    <row r="27" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="40" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="39">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="40" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B28" s="39" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="39">
         <v>2014</v>
       </c>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
     </row>
-    <row r="29" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A29" s="40" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B29" s="39" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="39">
         <v>2014</v>
       </c>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
     </row>
-    <row r="30" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="40" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B30" s="39" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="39">
         <v>2014</v>
       </c>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
-    <row r="31" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A31" s="40" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="39">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
     </row>
     <row r="32" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A32" s="40" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B32" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="39">
         <v>2022</v>
       </c>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
     </row>
-    <row r="33" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B33" s="39" t="s">
+    <row r="33" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B33" s="33"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="34"/>
+      <c r="J33" s="34"/>
+      <c r="K33" s="34"/>
+      <c r="L33" s="35"/>
+      <c r="M33" s="35"/>
+    </row>
+    <row r="34" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="B34" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+    </row>
+    <row r="35" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A35" s="40" t="s">
+        <v>284</v>
+      </c>
+      <c r="B35" s="39" t="s">
         <v>84</v>
-      </c>
-[...36 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C35" s="39">
         <v>2022</v>
       </c>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
     </row>
-    <row r="36" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" s="2" customFormat="1" ht="300" x14ac:dyDescent="0.25">
       <c r="A36" s="40" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B36" s="39" t="s">
         <v>85</v>
       </c>
       <c r="C36" s="39">
         <v>2022</v>
       </c>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
       <c r="M36" s="26"/>
     </row>
-    <row r="37" spans="1:13" s="2" customFormat="1" ht="300" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="40" t="s">
-        <v>289</v>
+        <v>197</v>
       </c>
       <c r="B37" s="39" t="s">
         <v>86</v>
       </c>
       <c r="C37" s="39">
         <v>2022</v>
       </c>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
-    <row r="38" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B38" s="39" t="s">
+    <row r="38" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="B38" s="41"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="33"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="34"/>
+      <c r="J38" s="34"/>
+      <c r="K38" s="34"/>
+      <c r="L38" s="35"/>
+      <c r="M38" s="35"/>
+    </row>
+    <row r="39" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A39" s="40" t="s">
+        <v>198</v>
+      </c>
+      <c r="B39" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="C38" s="39">
+      <c r="C39" s="39">
         <v>2022</v>
       </c>
-      <c r="D38" s="26"/>
-[...27 lines deleted...]
-    <row r="40" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26"/>
+      <c r="H39" s="26"/>
+      <c r="I39" s="26"/>
+      <c r="J39" s="26"/>
+      <c r="K39" s="26"/>
+      <c r="L39" s="26"/>
+      <c r="M39" s="26"/>
+    </row>
+    <row r="40" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A40" s="40" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B40" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="39">
         <v>2022</v>
       </c>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
     </row>
-    <row r="41" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A41" s="40" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>89</v>
       </c>
       <c r="C41" s="39">
         <v>2022</v>
       </c>
       <c r="D41" s="26"/>
       <c r="E41" s="26"/>
       <c r="F41" s="26"/>
       <c r="G41" s="26"/>
       <c r="H41" s="26"/>
       <c r="I41" s="26"/>
       <c r="J41" s="26"/>
       <c r="K41" s="26"/>
       <c r="L41" s="26"/>
       <c r="M41" s="26"/>
     </row>
-    <row r="42" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A42" s="40" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B42" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C42" s="39">
         <v>2022</v>
       </c>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
     </row>
-    <row r="43" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B43" s="39" t="s">
+    <row r="43" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A43" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" s="42"/>
+      <c r="C43" s="30"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+      <c r="G43" s="30"/>
+      <c r="H43" s="30"/>
+      <c r="I43" s="30"/>
+      <c r="J43" s="30"/>
+      <c r="K43" s="30"/>
+      <c r="L43" s="30"/>
+      <c r="M43" s="31"/>
+    </row>
+    <row r="44" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="38"/>
+      <c r="C44" s="38"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="26"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+    </row>
+    <row r="45" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="40" t="s">
+        <v>202</v>
+      </c>
+      <c r="B45" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="C43" s="39">
+      <c r="C45" s="39">
         <v>2022</v>
       </c>
-      <c r="D43" s="26"/>
-[...32 lines deleted...]
-      <c r="C45" s="38"/>
       <c r="D45" s="26"/>
       <c r="E45" s="26"/>
       <c r="F45" s="26"/>
       <c r="G45" s="26"/>
       <c r="H45" s="26"/>
       <c r="I45" s="26"/>
       <c r="J45" s="26"/>
       <c r="K45" s="26"/>
       <c r="L45" s="26"/>
       <c r="M45" s="26"/>
     </row>
-    <row r="46" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" s="2" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A46" s="40" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B46" s="39" t="s">
         <v>92</v>
       </c>
-      <c r="C46" s="39">
-        <v>2022</v>
+      <c r="C46" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="D46" s="26"/>
       <c r="E46" s="26"/>
       <c r="F46" s="26"/>
       <c r="G46" s="26"/>
       <c r="H46" s="26"/>
       <c r="I46" s="26"/>
       <c r="J46" s="26"/>
       <c r="K46" s="26"/>
       <c r="L46" s="26"/>
       <c r="M46" s="26"/>
     </row>
-    <row r="47" spans="1:13" s="2" customFormat="1" ht="165" x14ac:dyDescent="0.25">
-      <c r="A47" s="40" t="s">
+    <row r="47" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="29" t="s">
+        <v>172</v>
+      </c>
+      <c r="B47" s="42"/>
+      <c r="C47" s="30"/>
+      <c r="D47" s="30"/>
+      <c r="E47" s="30"/>
+      <c r="F47" s="30"/>
+      <c r="G47" s="30"/>
+      <c r="H47" s="30"/>
+      <c r="I47" s="30"/>
+      <c r="J47" s="30"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
+      <c r="M47" s="31"/>
+    </row>
+    <row r="48" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="B48" s="33"/>
+      <c r="C48" s="33"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="33"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="34"/>
+      <c r="J48" s="34"/>
+      <c r="K48" s="34"/>
+      <c r="L48" s="35"/>
+      <c r="M48" s="35"/>
+    </row>
+    <row r="49" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A49" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="C49" s="44">
+        <v>2014</v>
+      </c>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="26"/>
+      <c r="L49" s="26"/>
+      <c r="M49" s="26"/>
+    </row>
+    <row r="50" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B50" s="33"/>
+      <c r="C50" s="33"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="33"/>
+      <c r="H50" s="33"/>
+      <c r="I50" s="34"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+    </row>
+    <row r="51" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="C51" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D51" s="26"/>
+      <c r="E51" s="26"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="26"/>
+      <c r="I51" s="26"/>
+      <c r="J51" s="26"/>
+      <c r="K51" s="26"/>
+      <c r="L51" s="26"/>
+      <c r="M51" s="26"/>
+    </row>
+    <row r="52" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="33"/>
+      <c r="C52" s="33"/>
+      <c r="D52" s="33"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="33"/>
+      <c r="G52" s="33"/>
+      <c r="H52" s="33"/>
+      <c r="I52" s="34"/>
+      <c r="J52" s="34"/>
+      <c r="K52" s="34"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+    </row>
+    <row r="53" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="40" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>95</v>
+      </c>
+      <c r="C53" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="26"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="26"/>
+      <c r="J53" s="26"/>
+      <c r="K53" s="26"/>
+      <c r="L53" s="26"/>
+      <c r="M53" s="26"/>
+    </row>
+    <row r="54" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A54" s="29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="30"/>
+      <c r="E54" s="30"/>
+      <c r="F54" s="30"/>
+      <c r="G54" s="30"/>
+      <c r="H54" s="30"/>
+      <c r="I54" s="30"/>
+      <c r="J54" s="30"/>
+      <c r="K54" s="30"/>
+      <c r="L54" s="30"/>
+      <c r="M54" s="31"/>
+    </row>
+    <row r="55" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A55" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B55" s="38"/>
+      <c r="C55" s="38"/>
+      <c r="D55" s="26"/>
+      <c r="E55" s="26"/>
+      <c r="F55" s="26"/>
+      <c r="G55" s="26"/>
+      <c r="H55" s="26"/>
+      <c r="I55" s="26"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+    </row>
+    <row r="56" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A56" s="40" t="s">
         <v>207</v>
       </c>
-      <c r="B47" s="39" t="s">
-[...57 lines deleted...]
-      <c r="C50" s="44">
+      <c r="B56" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C56" s="39">
         <v>2014</v>
       </c>
-      <c r="D50" s="26"/>
-[...108 lines deleted...]
-      <c r="C56" s="38"/>
       <c r="D56" s="26"/>
       <c r="E56" s="26"/>
       <c r="F56" s="26"/>
       <c r="G56" s="26"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
     </row>
-    <row r="57" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A57" s="40" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B57" s="39" t="s">
         <v>97</v>
       </c>
       <c r="C57" s="39">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="D57" s="26"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
     </row>
-    <row r="58" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="M58" s="26"/>
+    <row r="58" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B58" s="33"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="33"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="35"/>
+      <c r="M58" s="35"/>
     </row>
     <row r="59" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="32" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B59" s="33"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="33"/>
       <c r="F59" s="33"/>
       <c r="G59" s="33"/>
       <c r="H59" s="33"/>
       <c r="I59" s="34"/>
       <c r="J59" s="34"/>
       <c r="K59" s="34"/>
       <c r="L59" s="35"/>
       <c r="M59" s="35"/>
     </row>
-    <row r="60" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="61" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="40" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="C60" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="26"/>
+      <c r="G60" s="26"/>
+      <c r="H60" s="26"/>
+      <c r="I60" s="26"/>
+      <c r="J60" s="26"/>
+      <c r="K60" s="26"/>
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+    </row>
+    <row r="61" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A61" s="40" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B61" s="39" t="s">
         <v>99</v>
       </c>
       <c r="C61" s="39">
         <v>2022</v>
       </c>
       <c r="D61" s="26"/>
       <c r="E61" s="26"/>
       <c r="F61" s="26"/>
       <c r="G61" s="26"/>
       <c r="H61" s="26"/>
       <c r="I61" s="26"/>
       <c r="J61" s="26"/>
       <c r="K61" s="26"/>
       <c r="L61" s="26"/>
       <c r="M61" s="26"/>
     </row>
-    <row r="62" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="40" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B62" s="39" t="s">
         <v>100</v>
       </c>
       <c r="C62" s="39">
         <v>2022</v>
       </c>
       <c r="D62" s="26"/>
       <c r="E62" s="26"/>
       <c r="F62" s="26"/>
       <c r="G62" s="26"/>
       <c r="H62" s="26"/>
       <c r="I62" s="26"/>
       <c r="J62" s="26"/>
       <c r="K62" s="26"/>
       <c r="L62" s="26"/>
       <c r="M62" s="26"/>
     </row>
-    <row r="63" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A63" s="40" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B63" s="39" t="s">
         <v>101</v>
       </c>
       <c r="C63" s="39">
         <v>2022</v>
       </c>
       <c r="D63" s="26"/>
       <c r="E63" s="26"/>
       <c r="F63" s="26"/>
       <c r="G63" s="26"/>
       <c r="H63" s="26"/>
       <c r="I63" s="26"/>
       <c r="J63" s="26"/>
       <c r="K63" s="26"/>
       <c r="L63" s="26"/>
       <c r="M63" s="26"/>
     </row>
-    <row r="64" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="40" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B64" s="39" t="s">
         <v>102</v>
       </c>
       <c r="C64" s="39">
         <v>2022</v>
       </c>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
     </row>
-    <row r="65" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="40" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B65" s="39" t="s">
         <v>103</v>
       </c>
       <c r="C65" s="39">
         <v>2022</v>
       </c>
       <c r="D65" s="26"/>
       <c r="E65" s="26"/>
       <c r="F65" s="26"/>
       <c r="G65" s="26"/>
       <c r="H65" s="26"/>
       <c r="I65" s="26"/>
       <c r="J65" s="26"/>
       <c r="K65" s="26"/>
       <c r="L65" s="26"/>
       <c r="M65" s="26"/>
     </row>
-    <row r="66" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A66" s="40" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="B66" s="39" t="s">
         <v>104</v>
       </c>
       <c r="C66" s="39">
         <v>2022</v>
       </c>
       <c r="D66" s="26"/>
       <c r="E66" s="26"/>
       <c r="F66" s="26"/>
       <c r="G66" s="26"/>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="26"/>
     </row>
-    <row r="67" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A67" s="40" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B67" s="39" t="s">
         <v>105</v>
       </c>
       <c r="C67" s="39">
-        <v>2022</v>
+        <v>2014</v>
       </c>
       <c r="D67" s="26"/>
       <c r="E67" s="26"/>
       <c r="F67" s="26"/>
       <c r="G67" s="26"/>
       <c r="H67" s="26"/>
       <c r="I67" s="26"/>
       <c r="J67" s="26"/>
       <c r="K67" s="26"/>
       <c r="L67" s="26"/>
       <c r="M67" s="26"/>
     </row>
     <row r="68" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="40" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B68" s="39" t="s">
         <v>106</v>
       </c>
       <c r="C68" s="39">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="D68" s="26"/>
       <c r="E68" s="26"/>
       <c r="F68" s="26"/>
       <c r="G68" s="26"/>
       <c r="H68" s="26"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="26"/>
       <c r="L68" s="26"/>
       <c r="M68" s="26"/>
     </row>
-    <row r="69" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="69" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B69" s="38"/>
+      <c r="C69" s="38"/>
       <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="F69" s="26"/>
       <c r="G69" s="26"/>
       <c r="H69" s="26"/>
       <c r="I69" s="26"/>
       <c r="J69" s="26"/>
       <c r="K69" s="26"/>
       <c r="L69" s="26"/>
       <c r="M69" s="26"/>
     </row>
-    <row r="70" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A71" s="32" t="s">
+    <row r="70" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B71" s="33"/>
-[...12 lines deleted...]
-    <row r="72" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="B70" s="33"/>
+      <c r="C70" s="33"/>
+      <c r="D70" s="33"/>
+      <c r="E70" s="33"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="33"/>
+      <c r="H70" s="33"/>
+      <c r="I70" s="34"/>
+      <c r="J70" s="34"/>
+      <c r="K70" s="34"/>
+      <c r="L70" s="35"/>
+      <c r="M70" s="35"/>
+    </row>
+    <row r="71" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="40" t="s">
+        <v>218</v>
+      </c>
+      <c r="B71" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="C71" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="26"/>
+      <c r="H71" s="26"/>
+      <c r="I71" s="26"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="26"/>
+      <c r="L71" s="26"/>
+      <c r="M71" s="26"/>
+    </row>
+    <row r="72" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="40" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="B72" s="39" t="s">
         <v>108</v>
       </c>
       <c r="C72" s="39">
         <v>2022</v>
       </c>
       <c r="D72" s="26"/>
       <c r="E72" s="26"/>
       <c r="F72" s="26"/>
       <c r="G72" s="26"/>
       <c r="H72" s="26"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="26"/>
       <c r="L72" s="26"/>
       <c r="M72" s="26"/>
     </row>
-    <row r="73" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:13" s="2" customFormat="1" ht="345" x14ac:dyDescent="0.25">
       <c r="A73" s="40" t="s">
-        <v>223</v>
+        <v>279</v>
       </c>
       <c r="B73" s="39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C73" s="39">
         <v>2022</v>
       </c>
       <c r="D73" s="26"/>
       <c r="E73" s="26"/>
       <c r="F73" s="26"/>
       <c r="G73" s="26"/>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="26"/>
       <c r="K73" s="26"/>
       <c r="L73" s="26"/>
       <c r="M73" s="26"/>
     </row>
-    <row r="74" spans="1:13" s="2" customFormat="1" ht="345" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A74" s="40" t="s">
-        <v>283</v>
+        <v>220</v>
       </c>
       <c r="B74" s="39" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C74" s="39">
         <v>2022</v>
       </c>
       <c r="D74" s="26"/>
       <c r="E74" s="26"/>
       <c r="F74" s="26"/>
       <c r="G74" s="26"/>
       <c r="H74" s="26"/>
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="26"/>
       <c r="L74" s="26"/>
       <c r="M74" s="26"/>
     </row>
-    <row r="75" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A75" s="40" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B75" s="39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C75" s="39">
         <v>2022</v>
       </c>
       <c r="D75" s="26"/>
       <c r="E75" s="26"/>
       <c r="F75" s="26"/>
       <c r="G75" s="26"/>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="26"/>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
     </row>
-    <row r="76" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="A77" s="32" t="s">
+    <row r="76" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A76" s="32" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="33"/>
-[...12 lines deleted...]
-    <row r="78" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="B76" s="33"/>
+      <c r="C76" s="33"/>
+      <c r="D76" s="33"/>
+      <c r="E76" s="33"/>
+      <c r="F76" s="33"/>
+      <c r="G76" s="33"/>
+      <c r="H76" s="33"/>
+      <c r="I76" s="34"/>
+      <c r="J76" s="34"/>
+      <c r="K76" s="34"/>
+      <c r="L76" s="35"/>
+      <c r="M76" s="35"/>
+    </row>
+    <row r="77" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="38"/>
+      <c r="C77" s="38"/>
+      <c r="D77" s="26"/>
+      <c r="E77" s="26"/>
+      <c r="F77" s="26"/>
+      <c r="G77" s="26"/>
+      <c r="H77" s="26"/>
+      <c r="I77" s="26"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="26"/>
+      <c r="M77" s="26"/>
+    </row>
+    <row r="78" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B78" s="38"/>
       <c r="C78" s="38"/>
       <c r="D78" s="26"/>
       <c r="E78" s="26"/>
       <c r="F78" s="26"/>
       <c r="G78" s="26"/>
       <c r="H78" s="26"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
       <c r="K78" s="26"/>
       <c r="L78" s="26"/>
       <c r="M78" s="26"/>
     </row>
-    <row r="79" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C79" s="38"/>
+    <row r="79" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A79" s="40" t="s">
+        <v>222</v>
+      </c>
+      <c r="B79" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C79" s="39">
+        <v>2014</v>
+      </c>
       <c r="D79" s="26"/>
       <c r="E79" s="26"/>
       <c r="F79" s="26"/>
       <c r="G79" s="26"/>
       <c r="H79" s="26"/>
       <c r="I79" s="26"/>
       <c r="J79" s="26"/>
       <c r="K79" s="26"/>
       <c r="L79" s="26"/>
       <c r="M79" s="26"/>
     </row>
-    <row r="80" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B80" s="39" t="s">
+    <row r="80" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A80" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="33"/>
+      <c r="C80" s="33"/>
+      <c r="D80" s="33"/>
+      <c r="E80" s="33"/>
+      <c r="F80" s="33"/>
+      <c r="G80" s="33"/>
+      <c r="H80" s="33"/>
+      <c r="I80" s="34"/>
+      <c r="J80" s="34"/>
+      <c r="K80" s="34"/>
+      <c r="L80" s="35"/>
+      <c r="M80" s="35"/>
+    </row>
+    <row r="81" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A81" s="40" t="s">
+        <v>223</v>
+      </c>
+      <c r="B81" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="C80" s="39">
+      <c r="C81" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" s="26"/>
+      <c r="E81" s="26"/>
+      <c r="F81" s="26"/>
+      <c r="G81" s="26"/>
+      <c r="H81" s="26"/>
+      <c r="I81" s="26"/>
+      <c r="J81" s="26"/>
+      <c r="K81" s="26"/>
+      <c r="L81" s="26"/>
+      <c r="M81" s="26"/>
+    </row>
+    <row r="82" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B82" s="33"/>
+      <c r="C82" s="33"/>
+      <c r="D82" s="33"/>
+      <c r="E82" s="33"/>
+      <c r="F82" s="33"/>
+      <c r="G82" s="33"/>
+      <c r="H82" s="33"/>
+      <c r="I82" s="34"/>
+      <c r="J82" s="34"/>
+      <c r="K82" s="34"/>
+      <c r="L82" s="35"/>
+      <c r="M82" s="35"/>
+    </row>
+    <row r="83" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="40" t="s">
+        <v>224</v>
+      </c>
+      <c r="B83" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C83" s="39">
         <v>2014</v>
       </c>
-      <c r="D80" s="26"/>
-[...65 lines deleted...]
-    <row r="84" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D83" s="26"/>
+      <c r="E83" s="26"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="26"/>
+      <c r="H83" s="26"/>
+      <c r="I83" s="26"/>
+      <c r="J83" s="26"/>
+      <c r="K83" s="26"/>
+      <c r="L83" s="26"/>
+      <c r="M83" s="26"/>
+    </row>
+    <row r="84" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="40" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B84" s="39" t="s">
         <v>115</v>
       </c>
       <c r="C84" s="39">
         <v>2014</v>
       </c>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
       <c r="F84" s="26"/>
       <c r="G84" s="26"/>
       <c r="H84" s="26"/>
       <c r="I84" s="26"/>
       <c r="J84" s="26"/>
       <c r="K84" s="26"/>
       <c r="L84" s="26"/>
       <c r="M84" s="26"/>
     </row>
     <row r="85" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="40" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B85" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="C85" s="39">
-        <v>2014</v>
+      <c r="C85" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="D85" s="26"/>
       <c r="E85" s="26"/>
       <c r="F85" s="26"/>
       <c r="G85" s="26"/>
       <c r="H85" s="26"/>
       <c r="I85" s="26"/>
       <c r="J85" s="26"/>
       <c r="K85" s="26"/>
       <c r="L85" s="26"/>
       <c r="M85" s="26"/>
     </row>
-    <row r="86" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A86" s="40" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B86" s="39" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>118</v>
+      </c>
+      <c r="C86" s="39">
+        <v>2014</v>
       </c>
       <c r="D86" s="26"/>
       <c r="E86" s="26"/>
       <c r="F86" s="26"/>
       <c r="G86" s="26"/>
       <c r="H86" s="26"/>
       <c r="I86" s="26"/>
       <c r="J86" s="26"/>
       <c r="K86" s="26"/>
       <c r="L86" s="26"/>
       <c r="M86" s="26"/>
     </row>
-    <row r="87" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="40" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B87" s="39" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C87" s="39">
         <v>2014</v>
       </c>
       <c r="D87" s="26"/>
       <c r="E87" s="26"/>
       <c r="F87" s="26"/>
       <c r="G87" s="26"/>
       <c r="H87" s="26"/>
       <c r="I87" s="26"/>
       <c r="J87" s="26"/>
       <c r="K87" s="26"/>
       <c r="L87" s="26"/>
       <c r="M87" s="26"/>
     </row>
-    <row r="88" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="A89" s="32" t="s">
+    <row r="88" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="B89" s="33"/>
-[...12 lines deleted...]
-    <row r="90" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="B88" s="33"/>
+      <c r="C88" s="33"/>
+      <c r="D88" s="33"/>
+      <c r="E88" s="33"/>
+      <c r="F88" s="33"/>
+      <c r="G88" s="33"/>
+      <c r="H88" s="33"/>
+      <c r="I88" s="34"/>
+      <c r="J88" s="34"/>
+      <c r="K88" s="34"/>
+      <c r="L88" s="35"/>
+      <c r="M88" s="35"/>
+    </row>
+    <row r="89" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A89" s="40" t="s">
+        <v>229</v>
+      </c>
+      <c r="B89" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C89" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D89" s="26"/>
+      <c r="E89" s="26"/>
+      <c r="F89" s="26"/>
+      <c r="G89" s="26"/>
+      <c r="H89" s="26"/>
+      <c r="I89" s="26"/>
+      <c r="J89" s="26"/>
+      <c r="K89" s="26"/>
+      <c r="L89" s="26"/>
+      <c r="M89" s="26"/>
+    </row>
+    <row r="90" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A90" s="40" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B90" s="39" t="s">
         <v>121</v>
       </c>
       <c r="C90" s="39">
         <v>2022</v>
       </c>
       <c r="D90" s="26"/>
       <c r="E90" s="26"/>
       <c r="F90" s="26"/>
       <c r="G90" s="26"/>
       <c r="H90" s="26"/>
       <c r="I90" s="26"/>
       <c r="J90" s="26"/>
       <c r="K90" s="26"/>
       <c r="L90" s="26"/>
       <c r="M90" s="26"/>
     </row>
-    <row r="91" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A91" s="40" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B91" s="39" t="s">
         <v>122</v>
       </c>
       <c r="C91" s="39">
         <v>2022</v>
       </c>
       <c r="D91" s="26"/>
       <c r="E91" s="26"/>
       <c r="F91" s="26"/>
       <c r="G91" s="26"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
       <c r="J91" s="26"/>
       <c r="K91" s="26"/>
       <c r="L91" s="26"/>
       <c r="M91" s="26"/>
     </row>
     <row r="92" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A92" s="40" t="s">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="B92" s="39" t="s">
         <v>123</v>
       </c>
       <c r="C92" s="39">
         <v>2022</v>
       </c>
       <c r="D92" s="26"/>
       <c r="E92" s="26"/>
       <c r="F92" s="26"/>
       <c r="G92" s="26"/>
       <c r="H92" s="26"/>
       <c r="I92" s="26"/>
       <c r="J92" s="26"/>
       <c r="K92" s="26"/>
       <c r="L92" s="26"/>
       <c r="M92" s="26"/>
     </row>
-    <row r="93" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A93" s="40" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B93" s="39" t="s">
         <v>124</v>
       </c>
       <c r="C93" s="39">
         <v>2022</v>
       </c>
       <c r="D93" s="26"/>
       <c r="E93" s="26"/>
       <c r="F93" s="26"/>
       <c r="G93" s="26"/>
       <c r="H93" s="26"/>
       <c r="I93" s="26"/>
       <c r="J93" s="26"/>
       <c r="K93" s="26"/>
       <c r="L93" s="26"/>
       <c r="M93" s="26"/>
     </row>
     <row r="94" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
       <c r="A94" s="40" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="B94" s="39" t="s">
         <v>125</v>
       </c>
       <c r="C94" s="39">
         <v>2022</v>
       </c>
       <c r="D94" s="26"/>
       <c r="E94" s="26"/>
       <c r="F94" s="26"/>
       <c r="G94" s="26"/>
       <c r="H94" s="26"/>
       <c r="I94" s="26"/>
       <c r="J94" s="26"/>
       <c r="K94" s="26"/>
       <c r="L94" s="26"/>
       <c r="M94" s="26"/>
     </row>
-    <row r="95" spans="1:13" s="2" customFormat="1" ht="150" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      </c>
+    <row r="95" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A95" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B95" s="38"/>
+      <c r="C95" s="38"/>
       <c r="D95" s="26"/>
       <c r="E95" s="26"/>
       <c r="F95" s="26"/>
       <c r="G95" s="26"/>
       <c r="H95" s="26"/>
       <c r="I95" s="26"/>
       <c r="J95" s="26"/>
       <c r="K95" s="26"/>
       <c r="L95" s="26"/>
       <c r="M95" s="26"/>
     </row>
-    <row r="96" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C96" s="38"/>
+    <row r="96" spans="1:13" s="2" customFormat="1" ht="270" x14ac:dyDescent="0.25">
+      <c r="A96" s="40" t="s">
+        <v>281</v>
+      </c>
+      <c r="B96" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="C96" s="39">
+        <v>2022</v>
+      </c>
       <c r="D96" s="26"/>
       <c r="E96" s="26"/>
       <c r="F96" s="26"/>
       <c r="G96" s="26"/>
       <c r="H96" s="26"/>
       <c r="I96" s="26"/>
       <c r="J96" s="26"/>
       <c r="K96" s="26"/>
       <c r="L96" s="26"/>
       <c r="M96" s="26"/>
     </row>
-    <row r="97" spans="1:13" s="2" customFormat="1" ht="270" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A97" s="40" t="s">
-        <v>285</v>
+        <v>232</v>
       </c>
       <c r="B97" s="39" t="s">
         <v>127</v>
       </c>
       <c r="C97" s="39">
         <v>2022</v>
       </c>
       <c r="D97" s="26"/>
       <c r="E97" s="26"/>
       <c r="F97" s="26"/>
       <c r="G97" s="26"/>
       <c r="H97" s="26"/>
       <c r="I97" s="26"/>
       <c r="J97" s="26"/>
       <c r="K97" s="26"/>
       <c r="L97" s="26"/>
       <c r="M97" s="26"/>
     </row>
-    <row r="98" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A98" s="40" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B98" s="39" t="s">
         <v>128</v>
       </c>
       <c r="C98" s="39">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="D98" s="26"/>
       <c r="E98" s="26"/>
       <c r="F98" s="26"/>
       <c r="G98" s="26"/>
       <c r="H98" s="26"/>
       <c r="I98" s="26"/>
       <c r="J98" s="26"/>
       <c r="K98" s="26"/>
       <c r="L98" s="26"/>
       <c r="M98" s="26"/>
     </row>
-    <row r="99" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B99" s="39" t="s">
+    <row r="99" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A99" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B99" s="33"/>
+      <c r="C99" s="33"/>
+      <c r="D99" s="33"/>
+      <c r="E99" s="33"/>
+      <c r="F99" s="33"/>
+      <c r="G99" s="33"/>
+      <c r="H99" s="33"/>
+      <c r="I99" s="34"/>
+      <c r="J99" s="34"/>
+      <c r="K99" s="34"/>
+      <c r="L99" s="35"/>
+      <c r="M99" s="35"/>
+    </row>
+    <row r="100" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A100" s="40" t="s">
+        <v>287</v>
+      </c>
+      <c r="B100" s="39" t="s">
         <v>129</v>
       </c>
-      <c r="C99" s="39">
-[...30 lines deleted...]
-    <row r="101" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="C100" s="39">
+        <v>2014</v>
+      </c>
+      <c r="D100" s="26"/>
+      <c r="E100" s="26"/>
+      <c r="F100" s="26"/>
+      <c r="G100" s="26"/>
+      <c r="H100" s="26"/>
+      <c r="I100" s="26"/>
+      <c r="J100" s="26"/>
+      <c r="K100" s="26"/>
+      <c r="L100" s="26"/>
+      <c r="M100" s="26"/>
+    </row>
+    <row r="101" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A101" s="40" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="B101" s="39" t="s">
         <v>130</v>
       </c>
       <c r="C101" s="39">
         <v>2014</v>
       </c>
       <c r="D101" s="26"/>
       <c r="E101" s="26"/>
       <c r="F101" s="26"/>
       <c r="G101" s="26"/>
       <c r="H101" s="26"/>
       <c r="I101" s="26"/>
       <c r="J101" s="26"/>
       <c r="K101" s="26"/>
       <c r="L101" s="26"/>
       <c r="M101" s="26"/>
     </row>
-    <row r="102" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="40" t="s">
-        <v>286</v>
+        <v>234</v>
       </c>
       <c r="B102" s="39" t="s">
         <v>131</v>
       </c>
       <c r="C102" s="39">
         <v>2014</v>
       </c>
       <c r="D102" s="26"/>
       <c r="E102" s="26"/>
       <c r="F102" s="26"/>
       <c r="G102" s="26"/>
       <c r="H102" s="26"/>
       <c r="I102" s="26"/>
       <c r="J102" s="26"/>
       <c r="K102" s="26"/>
       <c r="L102" s="26"/>
       <c r="M102" s="26"/>
     </row>
-    <row r="103" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B103" s="39" t="s">
+    <row r="103" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A103" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B103" s="33"/>
+      <c r="C103" s="33"/>
+      <c r="D103" s="33"/>
+      <c r="E103" s="33"/>
+      <c r="F103" s="33"/>
+      <c r="G103" s="33"/>
+      <c r="H103" s="33"/>
+      <c r="I103" s="34"/>
+      <c r="J103" s="34"/>
+      <c r="K103" s="34"/>
+      <c r="L103" s="35"/>
+      <c r="M103" s="35"/>
+    </row>
+    <row r="104" spans="1:13" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A104" s="40" t="s">
+        <v>283</v>
+      </c>
+      <c r="B104" s="39" t="s">
         <v>132</v>
       </c>
-      <c r="C103" s="39">
+      <c r="C104" s="39">
         <v>2014</v>
       </c>
-      <c r="D103" s="26"/>
-[...31 lines deleted...]
-      <c r="B105" s="39" t="s">
+      <c r="D104" s="26"/>
+      <c r="E104" s="26"/>
+      <c r="F104" s="26"/>
+      <c r="G104" s="26"/>
+      <c r="H104" s="26"/>
+      <c r="I104" s="26"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
+      <c r="L104" s="26"/>
+      <c r="M104" s="26"/>
+    </row>
+    <row r="105" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A105" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B105" s="33"/>
+      <c r="C105" s="33"/>
+      <c r="D105" s="33"/>
+      <c r="E105" s="33"/>
+      <c r="F105" s="33"/>
+      <c r="G105" s="33"/>
+      <c r="H105" s="33"/>
+      <c r="I105" s="34"/>
+      <c r="J105" s="34"/>
+      <c r="K105" s="34"/>
+      <c r="L105" s="35"/>
+      <c r="M105" s="35"/>
+    </row>
+    <row r="106" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="40" t="s">
+        <v>235</v>
+      </c>
+      <c r="B106" s="39" t="s">
         <v>133</v>
       </c>
-      <c r="C105" s="39">
-[...30 lines deleted...]
-    <row r="107" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="C106" s="39">
+        <v>2022</v>
+      </c>
+      <c r="D106" s="26"/>
+      <c r="E106" s="26"/>
+      <c r="F106" s="26"/>
+      <c r="G106" s="26"/>
+      <c r="H106" s="26"/>
+      <c r="I106" s="26"/>
+      <c r="J106" s="26"/>
+      <c r="K106" s="26"/>
+      <c r="L106" s="26"/>
+      <c r="M106" s="26"/>
+    </row>
+    <row r="107" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A107" s="40" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B107" s="39" t="s">
         <v>134</v>
       </c>
       <c r="C107" s="39">
         <v>2022</v>
       </c>
       <c r="D107" s="26"/>
       <c r="E107" s="26"/>
       <c r="F107" s="26"/>
       <c r="G107" s="26"/>
       <c r="H107" s="26"/>
       <c r="I107" s="26"/>
       <c r="J107" s="26"/>
       <c r="K107" s="26"/>
       <c r="L107" s="26"/>
       <c r="M107" s="26"/>
     </row>
-    <row r="108" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="40" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B108" s="39" t="s">
         <v>135</v>
       </c>
       <c r="C108" s="39">
         <v>2022</v>
       </c>
       <c r="D108" s="26"/>
       <c r="E108" s="26"/>
       <c r="F108" s="26"/>
       <c r="G108" s="26"/>
       <c r="H108" s="26"/>
       <c r="I108" s="26"/>
       <c r="J108" s="26"/>
       <c r="K108" s="26"/>
       <c r="L108" s="26"/>
       <c r="M108" s="26"/>
     </row>
-    <row r="109" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A109" s="40" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B109" s="39" t="s">
         <v>136</v>
       </c>
       <c r="C109" s="39">
         <v>2022</v>
       </c>
       <c r="D109" s="26"/>
       <c r="E109" s="26"/>
       <c r="F109" s="26"/>
       <c r="G109" s="26"/>
       <c r="H109" s="26"/>
       <c r="I109" s="26"/>
       <c r="J109" s="26"/>
       <c r="K109" s="26"/>
       <c r="L109" s="26"/>
       <c r="M109" s="26"/>
     </row>
-    <row r="110" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B110" s="39" t="s">
+    <row r="110" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A110" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B110" s="33"/>
+      <c r="C110" s="33"/>
+      <c r="D110" s="33"/>
+      <c r="E110" s="33"/>
+      <c r="F110" s="33"/>
+      <c r="G110" s="33"/>
+      <c r="H110" s="33"/>
+      <c r="I110" s="34"/>
+      <c r="J110" s="34"/>
+      <c r="K110" s="34"/>
+      <c r="L110" s="35"/>
+      <c r="M110" s="35"/>
+    </row>
+    <row r="111" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A111" s="40" t="s">
+        <v>239</v>
+      </c>
+      <c r="B111" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="C110" s="39">
+      <c r="C111" s="39">
         <v>2022</v>
       </c>
-      <c r="D110" s="26"/>
-[...27 lines deleted...]
-    <row r="112" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D111" s="26"/>
+      <c r="E111" s="26"/>
+      <c r="F111" s="26"/>
+      <c r="G111" s="26"/>
+      <c r="H111" s="26"/>
+      <c r="I111" s="26"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="26"/>
+      <c r="L111" s="26"/>
+      <c r="M111" s="26"/>
+    </row>
+    <row r="112" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A112" s="40" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B112" s="39" t="s">
         <v>138</v>
       </c>
       <c r="C112" s="39">
         <v>2022</v>
       </c>
       <c r="D112" s="26"/>
       <c r="E112" s="26"/>
       <c r="F112" s="26"/>
       <c r="G112" s="26"/>
       <c r="H112" s="26"/>
       <c r="I112" s="26"/>
       <c r="J112" s="26"/>
       <c r="K112" s="26"/>
       <c r="L112" s="26"/>
       <c r="M112" s="26"/>
     </row>
-    <row r="113" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A113" s="40" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B113" s="39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C113" s="39">
         <v>2022</v>
       </c>
       <c r="D113" s="26"/>
       <c r="E113" s="26"/>
       <c r="F113" s="26"/>
       <c r="G113" s="26"/>
       <c r="H113" s="26"/>
       <c r="I113" s="26"/>
       <c r="J113" s="26"/>
       <c r="K113" s="26"/>
       <c r="L113" s="26"/>
       <c r="M113" s="26"/>
     </row>
-    <row r="114" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="40" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B114" s="39" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C114" s="39">
         <v>2022</v>
       </c>
       <c r="D114" s="26"/>
       <c r="E114" s="26"/>
       <c r="F114" s="26"/>
       <c r="G114" s="26"/>
       <c r="H114" s="26"/>
       <c r="I114" s="26"/>
       <c r="J114" s="26"/>
       <c r="K114" s="26"/>
       <c r="L114" s="26"/>
       <c r="M114" s="26"/>
     </row>
-    <row r="115" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...55 lines deleted...]
-      <c r="A118" s="32" t="s">
+    <row r="115" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A115" s="32" t="s">
+        <v>276</v>
+      </c>
+      <c r="B115" s="33"/>
+      <c r="C115" s="33"/>
+      <c r="D115" s="33"/>
+      <c r="E115" s="33"/>
+      <c r="F115" s="33"/>
+      <c r="G115" s="33"/>
+      <c r="H115" s="33"/>
+      <c r="I115" s="34"/>
+      <c r="J115" s="34"/>
+      <c r="K115" s="34"/>
+      <c r="L115" s="35"/>
+      <c r="M115" s="35"/>
+    </row>
+    <row r="116" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A116" s="43" t="s">
+        <v>277</v>
+      </c>
+      <c r="B116" s="38"/>
+      <c r="C116" s="38"/>
+      <c r="D116" s="26"/>
+      <c r="E116" s="26"/>
+      <c r="F116" s="26"/>
+      <c r="G116" s="26"/>
+      <c r="H116" s="26"/>
+      <c r="I116" s="26"/>
+      <c r="J116" s="26"/>
+      <c r="K116" s="26"/>
+      <c r="L116" s="26"/>
+      <c r="M116" s="26"/>
+    </row>
+    <row r="117" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A117" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="B118" s="33"/>
-[...13 lines deleted...]
-      <c r="A119" s="43" t="s">
+      <c r="B117" s="33"/>
+      <c r="C117" s="33"/>
+      <c r="D117" s="33"/>
+      <c r="E117" s="33"/>
+      <c r="F117" s="33"/>
+      <c r="G117" s="33"/>
+      <c r="H117" s="33"/>
+      <c r="I117" s="34"/>
+      <c r="J117" s="34"/>
+      <c r="K117" s="34"/>
+      <c r="L117" s="35"/>
+      <c r="M117" s="35"/>
+    </row>
+    <row r="118" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A118" s="43" t="s">
         <v>61</v>
       </c>
-      <c r="B119" s="38"/>
-[...29 lines deleted...]
-    <row r="121" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="B118" s="38"/>
+      <c r="C118" s="38"/>
+      <c r="D118" s="26"/>
+      <c r="E118" s="26"/>
+      <c r="F118" s="26"/>
+      <c r="G118" s="26"/>
+      <c r="H118" s="26"/>
+      <c r="I118" s="26"/>
+      <c r="J118" s="26"/>
+      <c r="K118" s="26"/>
+      <c r="L118" s="26"/>
+      <c r="M118" s="26"/>
+    </row>
+    <row r="119" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A119" s="29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B119" s="42"/>
+      <c r="C119" s="30"/>
+      <c r="D119" s="30"/>
+      <c r="E119" s="30"/>
+      <c r="F119" s="30"/>
+      <c r="G119" s="30"/>
+      <c r="H119" s="30"/>
+      <c r="I119" s="30"/>
+      <c r="J119" s="30"/>
+      <c r="K119" s="30"/>
+      <c r="L119" s="30"/>
+      <c r="M119" s="31"/>
+    </row>
+    <row r="120" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A120" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="B120" s="39" t="s">
+        <v>141</v>
+      </c>
+      <c r="C120" s="39">
+        <v>2014</v>
+      </c>
+      <c r="D120" s="26"/>
+      <c r="E120" s="26"/>
+      <c r="F120" s="26"/>
+      <c r="G120" s="26"/>
+      <c r="H120" s="26"/>
+      <c r="I120" s="26"/>
+      <c r="J120" s="26"/>
+      <c r="K120" s="26"/>
+      <c r="L120" s="26"/>
+      <c r="M120" s="26"/>
+    </row>
+    <row r="121" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A121" s="40" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B121" s="39" t="s">
         <v>142</v>
       </c>
       <c r="C121" s="39">
         <v>2014</v>
       </c>
       <c r="D121" s="26"/>
       <c r="E121" s="26"/>
       <c r="F121" s="26"/>
       <c r="G121" s="26"/>
       <c r="H121" s="26"/>
       <c r="I121" s="26"/>
       <c r="J121" s="26"/>
       <c r="K121" s="26"/>
       <c r="L121" s="26"/>
       <c r="M121" s="26"/>
     </row>
-    <row r="122" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B122" s="39" t="s">
+    <row r="122" spans="1:13" s="2" customFormat="1" ht="317.10000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="45" t="s">
+        <v>278</v>
+      </c>
+      <c r="B122" s="46"/>
+      <c r="C122" s="47"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="48"/>
+      <c r="H122" s="48"/>
+      <c r="I122" s="48"/>
+      <c r="J122" s="48"/>
+      <c r="K122" s="48"/>
+      <c r="L122" s="48"/>
+      <c r="M122" s="48"/>
+    </row>
+    <row r="123" spans="1:13" s="2" customFormat="1" ht="345" x14ac:dyDescent="0.25">
+      <c r="A123" s="49" t="s">
+        <v>288</v>
+      </c>
+      <c r="B123" s="50" t="s">
         <v>143</v>
       </c>
-      <c r="C122" s="39">
+      <c r="C123" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123" s="36"/>
+      <c r="E123" s="36"/>
+      <c r="F123" s="36"/>
+      <c r="G123" s="36"/>
+      <c r="H123" s="36"/>
+      <c r="I123" s="36"/>
+      <c r="J123" s="36"/>
+      <c r="K123" s="36"/>
+      <c r="L123" s="36"/>
+      <c r="M123" s="36"/>
+    </row>
+    <row r="124" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A124" s="40" t="s">
+        <v>250</v>
+      </c>
+      <c r="B124" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="C124" s="39">
         <v>2014</v>
       </c>
-      <c r="D122" s="26"/>
-[...48 lines deleted...]
-    <row r="125" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D124" s="26"/>
+      <c r="E124" s="26"/>
+      <c r="F124" s="26"/>
+      <c r="G124" s="26"/>
+      <c r="H124" s="26"/>
+      <c r="I124" s="26"/>
+      <c r="J124" s="26"/>
+      <c r="K124" s="26"/>
+      <c r="L124" s="26"/>
+      <c r="M124" s="26"/>
+    </row>
+    <row r="125" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="40" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="B125" s="39" t="s">
         <v>145</v>
       </c>
       <c r="C125" s="39">
         <v>2014</v>
       </c>
       <c r="D125" s="26"/>
       <c r="E125" s="26"/>
       <c r="F125" s="26"/>
       <c r="G125" s="26"/>
       <c r="H125" s="26"/>
       <c r="I125" s="26"/>
       <c r="J125" s="26"/>
       <c r="K125" s="26"/>
       <c r="L125" s="26"/>
       <c r="M125" s="26"/>
     </row>
     <row r="126" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="40" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B126" s="39" t="s">
         <v>146</v>
       </c>
       <c r="C126" s="39">
         <v>2014</v>
       </c>
       <c r="D126" s="26"/>
       <c r="E126" s="26"/>
       <c r="F126" s="26"/>
       <c r="G126" s="26"/>
       <c r="H126" s="26"/>
       <c r="I126" s="26"/>
       <c r="J126" s="26"/>
       <c r="K126" s="26"/>
       <c r="L126" s="26"/>
       <c r="M126" s="26"/>
     </row>
-    <row r="127" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A127" s="40" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="B127" s="39" t="s">
         <v>147</v>
       </c>
       <c r="C127" s="39">
         <v>2014</v>
       </c>
       <c r="D127" s="26"/>
       <c r="E127" s="26"/>
       <c r="F127" s="26"/>
       <c r="G127" s="26"/>
       <c r="H127" s="26"/>
       <c r="I127" s="26"/>
       <c r="J127" s="26"/>
       <c r="K127" s="26"/>
       <c r="L127" s="26"/>
       <c r="M127" s="26"/>
     </row>
     <row r="128" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A128" s="40" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B128" s="39" t="s">
         <v>148</v>
       </c>
       <c r="C128" s="39">
         <v>2014</v>
       </c>
       <c r="D128" s="26"/>
       <c r="E128" s="26"/>
       <c r="F128" s="26"/>
       <c r="G128" s="26"/>
       <c r="H128" s="26"/>
       <c r="I128" s="26"/>
       <c r="J128" s="26"/>
       <c r="K128" s="26"/>
       <c r="L128" s="26"/>
       <c r="M128" s="26"/>
     </row>
-    <row r="129" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A129" s="40" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B129" s="39" t="s">
         <v>149</v>
       </c>
-      <c r="C129" s="39">
-        <v>2014</v>
+      <c r="C129" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="D129" s="26"/>
       <c r="E129" s="26"/>
       <c r="F129" s="26"/>
       <c r="G129" s="26"/>
       <c r="H129" s="26"/>
       <c r="I129" s="26"/>
       <c r="J129" s="26"/>
       <c r="K129" s="26"/>
       <c r="L129" s="26"/>
       <c r="M129" s="26"/>
     </row>
-    <row r="130" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A130" s="40" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B130" s="39" t="s">
         <v>150</v>
       </c>
-      <c r="C130" s="38" t="s">
-        <v>37</v>
+      <c r="C130" s="39">
+        <v>2014</v>
       </c>
       <c r="D130" s="26"/>
       <c r="E130" s="26"/>
       <c r="F130" s="26"/>
       <c r="G130" s="26"/>
       <c r="H130" s="26"/>
       <c r="I130" s="26"/>
       <c r="J130" s="26"/>
       <c r="K130" s="26"/>
       <c r="L130" s="26"/>
       <c r="M130" s="26"/>
     </row>
-    <row r="131" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B131" s="39" t="s">
+    <row r="131" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A131" s="29" t="s">
+        <v>175</v>
+      </c>
+      <c r="B131" s="30"/>
+      <c r="C131" s="30"/>
+      <c r="D131" s="30"/>
+      <c r="E131" s="30"/>
+      <c r="F131" s="30"/>
+      <c r="G131" s="30"/>
+      <c r="H131" s="30"/>
+      <c r="I131" s="30"/>
+      <c r="J131" s="30"/>
+      <c r="K131" s="30"/>
+      <c r="L131" s="30"/>
+      <c r="M131" s="31"/>
+    </row>
+    <row r="132" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A132" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B132" s="33"/>
+      <c r="C132" s="33"/>
+      <c r="D132" s="33"/>
+      <c r="E132" s="33"/>
+      <c r="F132" s="33"/>
+      <c r="G132" s="33"/>
+      <c r="H132" s="33"/>
+      <c r="I132" s="34"/>
+      <c r="J132" s="34"/>
+      <c r="K132" s="34"/>
+      <c r="L132" s="35"/>
+      <c r="M132" s="35"/>
+    </row>
+    <row r="133" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A133" s="40" t="s">
+        <v>274</v>
+      </c>
+      <c r="B133" s="39" t="s">
         <v>151</v>
       </c>
-      <c r="C131" s="39">
+      <c r="C133" s="39">
         <v>2014</v>
       </c>
-      <c r="D131" s="26"/>
-[...44 lines deleted...]
-    <row r="134" spans="1:13" s="2" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="D133" s="26"/>
+      <c r="E133" s="26"/>
+      <c r="F133" s="26"/>
+      <c r="G133" s="26"/>
+      <c r="H133" s="26"/>
+      <c r="I133" s="26"/>
+      <c r="J133" s="26"/>
+      <c r="K133" s="26"/>
+      <c r="L133" s="26"/>
+      <c r="M133" s="26"/>
+    </row>
+    <row r="134" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A134" s="40" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="B134" s="39" t="s">
         <v>152</v>
       </c>
       <c r="C134" s="39">
         <v>2014</v>
       </c>
       <c r="D134" s="26"/>
       <c r="E134" s="26"/>
       <c r="F134" s="26"/>
       <c r="G134" s="26"/>
       <c r="H134" s="26"/>
       <c r="I134" s="26"/>
       <c r="J134" s="26"/>
       <c r="K134" s="26"/>
       <c r="L134" s="26"/>
       <c r="M134" s="26"/>
     </row>
-    <row r="135" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A135" s="40" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B135" s="39" t="s">
         <v>153</v>
       </c>
       <c r="C135" s="39">
         <v>2014</v>
       </c>
       <c r="D135" s="26"/>
       <c r="E135" s="26"/>
       <c r="F135" s="26"/>
       <c r="G135" s="26"/>
       <c r="H135" s="26"/>
       <c r="I135" s="26"/>
       <c r="J135" s="26"/>
       <c r="K135" s="26"/>
       <c r="L135" s="26"/>
       <c r="M135" s="26"/>
     </row>
-    <row r="136" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B136" s="39" t="s">
+    <row r="136" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A136" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B136" s="33"/>
+      <c r="C136" s="33"/>
+      <c r="D136" s="33"/>
+      <c r="E136" s="33"/>
+      <c r="F136" s="33"/>
+      <c r="G136" s="33"/>
+      <c r="H136" s="33"/>
+      <c r="I136" s="34"/>
+      <c r="J136" s="34"/>
+      <c r="K136" s="34"/>
+      <c r="L136" s="35"/>
+      <c r="M136" s="35"/>
+    </row>
+    <row r="137" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A137" s="40" t="s">
+        <v>254</v>
+      </c>
+      <c r="B137" s="39" t="s">
         <v>154</v>
       </c>
-      <c r="C136" s="39">
+      <c r="C137" s="39">
         <v>2014</v>
       </c>
-      <c r="D136" s="26"/>
-[...27 lines deleted...]
-    <row r="138" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="D137" s="26"/>
+      <c r="E137" s="26"/>
+      <c r="F137" s="26"/>
+      <c r="G137" s="26"/>
+      <c r="H137" s="26"/>
+      <c r="I137" s="26"/>
+      <c r="J137" s="26"/>
+      <c r="K137" s="26"/>
+      <c r="L137" s="26"/>
+      <c r="M137" s="26"/>
+    </row>
+    <row r="138" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A138" s="40" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B138" s="39" t="s">
         <v>155</v>
       </c>
       <c r="C138" s="39">
         <v>2014</v>
       </c>
       <c r="D138" s="26"/>
       <c r="E138" s="26"/>
       <c r="F138" s="26"/>
       <c r="G138" s="26"/>
       <c r="H138" s="26"/>
       <c r="I138" s="26"/>
       <c r="J138" s="26"/>
       <c r="K138" s="26"/>
       <c r="L138" s="26"/>
       <c r="M138" s="26"/>
     </row>
     <row r="139" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="40" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B139" s="39" t="s">
         <v>156</v>
       </c>
       <c r="C139" s="39">
         <v>2014</v>
       </c>
       <c r="D139" s="26"/>
       <c r="E139" s="26"/>
       <c r="F139" s="26"/>
       <c r="G139" s="26"/>
       <c r="H139" s="26"/>
       <c r="I139" s="26"/>
       <c r="J139" s="26"/>
       <c r="K139" s="26"/>
       <c r="L139" s="26"/>
       <c r="M139" s="26"/>
     </row>
-    <row r="140" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A140" s="40" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B140" s="39" t="s">
         <v>157</v>
       </c>
       <c r="C140" s="39">
         <v>2014</v>
       </c>
       <c r="D140" s="26"/>
       <c r="E140" s="26"/>
       <c r="F140" s="26"/>
       <c r="G140" s="26"/>
       <c r="H140" s="26"/>
       <c r="I140" s="26"/>
       <c r="J140" s="26"/>
       <c r="K140" s="26"/>
       <c r="L140" s="26"/>
       <c r="M140" s="26"/>
     </row>
-    <row r="141" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A141" s="40" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B141" s="39" t="s">
         <v>158</v>
       </c>
       <c r="C141" s="39">
         <v>2014</v>
       </c>
       <c r="D141" s="26"/>
       <c r="E141" s="26"/>
       <c r="F141" s="26"/>
       <c r="G141" s="26"/>
       <c r="H141" s="26"/>
       <c r="I141" s="26"/>
       <c r="J141" s="26"/>
       <c r="K141" s="26"/>
       <c r="L141" s="26"/>
       <c r="M141" s="26"/>
     </row>
-    <row r="142" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A142" s="40" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B142" s="39" t="s">
         <v>159</v>
       </c>
       <c r="C142" s="39">
         <v>2014</v>
       </c>
       <c r="D142" s="26"/>
       <c r="E142" s="26"/>
       <c r="F142" s="26"/>
       <c r="G142" s="26"/>
       <c r="H142" s="26"/>
       <c r="I142" s="26"/>
       <c r="J142" s="26"/>
       <c r="K142" s="26"/>
       <c r="L142" s="26"/>
       <c r="M142" s="26"/>
     </row>
     <row r="143" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="40" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B143" s="39" t="s">
         <v>160</v>
       </c>
       <c r="C143" s="39">
         <v>2014</v>
       </c>
       <c r="D143" s="26"/>
       <c r="E143" s="26"/>
       <c r="F143" s="26"/>
       <c r="G143" s="26"/>
       <c r="H143" s="26"/>
       <c r="I143" s="26"/>
       <c r="J143" s="26"/>
       <c r="K143" s="26"/>
       <c r="L143" s="26"/>
       <c r="M143" s="26"/>
     </row>
-    <row r="144" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B144" s="39" t="s">
+    <row r="144" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A144" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="B144" s="33"/>
+      <c r="C144" s="33"/>
+      <c r="D144" s="33"/>
+      <c r="E144" s="33"/>
+      <c r="F144" s="33"/>
+      <c r="G144" s="33"/>
+      <c r="H144" s="33"/>
+      <c r="I144" s="34"/>
+      <c r="J144" s="34"/>
+      <c r="K144" s="34"/>
+      <c r="L144" s="35"/>
+      <c r="M144" s="35"/>
+    </row>
+    <row r="145" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A145" s="40" t="s">
+        <v>261</v>
+      </c>
+      <c r="B145" s="39" t="s">
         <v>161</v>
       </c>
-      <c r="C144" s="39">
+      <c r="C145" s="39">
         <v>2014</v>
       </c>
-      <c r="D144" s="26"/>
-[...27 lines deleted...]
-    <row r="146" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="D145" s="26"/>
+      <c r="E145" s="26"/>
+      <c r="F145" s="26"/>
+      <c r="G145" s="26"/>
+      <c r="H145" s="26"/>
+      <c r="I145" s="26"/>
+      <c r="J145" s="26"/>
+      <c r="K145" s="26"/>
+      <c r="L145" s="26"/>
+      <c r="M145" s="26"/>
+    </row>
+    <row r="146" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A146" s="40" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B146" s="39" t="s">
         <v>162</v>
       </c>
       <c r="C146" s="39">
         <v>2014</v>
       </c>
       <c r="D146" s="26"/>
       <c r="E146" s="26"/>
       <c r="F146" s="26"/>
       <c r="G146" s="26"/>
       <c r="H146" s="26"/>
       <c r="I146" s="26"/>
       <c r="J146" s="26"/>
       <c r="K146" s="26"/>
       <c r="L146" s="26"/>
       <c r="M146" s="26"/>
     </row>
-    <row r="147" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A147" s="40" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B147" s="39" t="s">
         <v>163</v>
       </c>
       <c r="C147" s="39">
         <v>2014</v>
       </c>
       <c r="D147" s="26"/>
       <c r="E147" s="26"/>
       <c r="F147" s="26"/>
       <c r="G147" s="26"/>
       <c r="H147" s="26"/>
       <c r="I147" s="26"/>
       <c r="J147" s="26"/>
       <c r="K147" s="26"/>
       <c r="L147" s="26"/>
       <c r="M147" s="26"/>
     </row>
-    <row r="148" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A148" s="40" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B148" s="39" t="s">
         <v>164</v>
       </c>
       <c r="C148" s="39">
         <v>2014</v>
       </c>
       <c r="D148" s="26"/>
       <c r="E148" s="26"/>
       <c r="F148" s="26"/>
       <c r="G148" s="26"/>
       <c r="H148" s="26"/>
       <c r="I148" s="26"/>
       <c r="J148" s="26"/>
       <c r="K148" s="26"/>
       <c r="L148" s="26"/>
       <c r="M148" s="26"/>
     </row>
-    <row r="149" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C149" s="39">
+    <row r="149" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A149" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B149" s="33"/>
+      <c r="C149" s="33"/>
+      <c r="D149" s="33"/>
+      <c r="E149" s="33"/>
+      <c r="F149" s="33"/>
+      <c r="G149" s="33"/>
+      <c r="H149" s="33"/>
+      <c r="I149" s="34"/>
+      <c r="J149" s="34"/>
+      <c r="K149" s="34"/>
+      <c r="L149" s="35"/>
+      <c r="M149" s="35"/>
+    </row>
+    <row r="150" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A150" s="40" t="s">
+        <v>265</v>
+      </c>
+      <c r="B150" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="C150" s="39">
         <v>2014</v>
       </c>
-      <c r="D149" s="26"/>
-[...25 lines deleted...]
-      <c r="M150" s="35"/>
+      <c r="D150" s="26"/>
+      <c r="E150" s="26"/>
+      <c r="F150" s="26"/>
+      <c r="G150" s="26"/>
+      <c r="H150" s="26"/>
+      <c r="I150" s="26"/>
+      <c r="J150" s="26"/>
+      <c r="K150" s="26"/>
+      <c r="L150" s="26"/>
+      <c r="M150" s="26"/>
     </row>
     <row r="151" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A151" s="40" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="B151" s="39" t="s">
         <v>168</v>
       </c>
       <c r="C151" s="39">
         <v>2014</v>
       </c>
       <c r="D151" s="26"/>
       <c r="E151" s="26"/>
       <c r="F151" s="26"/>
       <c r="G151" s="26"/>
       <c r="H151" s="26"/>
       <c r="I151" s="26"/>
       <c r="J151" s="26"/>
       <c r="K151" s="26"/>
       <c r="L151" s="26"/>
       <c r="M151" s="26"/>
     </row>
-    <row r="152" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A152" s="40" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B152" s="39" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C152" s="39">
         <v>2014</v>
       </c>
       <c r="D152" s="26"/>
       <c r="E152" s="26"/>
       <c r="F152" s="26"/>
       <c r="G152" s="26"/>
       <c r="H152" s="26"/>
       <c r="I152" s="26"/>
       <c r="J152" s="26"/>
       <c r="K152" s="26"/>
       <c r="L152" s="26"/>
       <c r="M152" s="26"/>
     </row>
-    <row r="153" spans="1:13" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="40" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="B153" s="39" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>165</v>
+      </c>
+      <c r="C153" s="38" t="s">
+        <v>37</v>
       </c>
       <c r="D153" s="26"/>
       <c r="E153" s="26"/>
       <c r="F153" s="26"/>
       <c r="G153" s="26"/>
       <c r="H153" s="26"/>
       <c r="I153" s="26"/>
       <c r="J153" s="26"/>
       <c r="K153" s="26"/>
       <c r="L153" s="26"/>
       <c r="M153" s="26"/>
     </row>
-    <row r="154" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A154" s="40" t="s">
+    <row r="154" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A154" s="29" t="s">
+        <v>290</v>
+      </c>
+      <c r="B154" s="30"/>
+      <c r="C154" s="30"/>
+      <c r="D154" s="30"/>
+      <c r="E154" s="30"/>
+      <c r="F154" s="30"/>
+      <c r="G154" s="30"/>
+      <c r="H154" s="30"/>
+      <c r="I154" s="30"/>
+      <c r="J154" s="30"/>
+      <c r="K154" s="30"/>
+      <c r="L154" s="30"/>
+      <c r="M154" s="31"/>
+    </row>
+    <row r="155" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A155" s="43" t="s">
+        <v>291</v>
+      </c>
+      <c r="B155" s="38"/>
+      <c r="C155" s="38"/>
+      <c r="D155" s="26"/>
+      <c r="E155" s="26"/>
+      <c r="F155" s="26"/>
+      <c r="G155" s="26"/>
+      <c r="H155" s="26"/>
+      <c r="I155" s="26"/>
+      <c r="J155" s="26"/>
+      <c r="K155" s="26"/>
+      <c r="L155" s="26"/>
+      <c r="M155" s="26"/>
+    </row>
+    <row r="156" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A156" s="54" t="s">
+        <v>292</v>
+      </c>
+      <c r="B156" s="55"/>
+      <c r="C156" s="55"/>
+      <c r="D156" s="55"/>
+      <c r="E156" s="55"/>
+      <c r="F156" s="55"/>
+      <c r="G156" s="55"/>
+      <c r="H156" s="55"/>
+      <c r="I156" s="55"/>
+      <c r="J156" s="55"/>
+      <c r="K156" s="55"/>
+      <c r="L156" s="55"/>
+      <c r="M156" s="56"/>
+    </row>
+    <row r="157" spans="1:13" s="2" customFormat="1" ht="240" x14ac:dyDescent="0.25">
+      <c r="A157" s="40" t="s">
         <v>293</v>
       </c>
-      <c r="B154" s="39" t="s">
-[...67 lines deleted...]
-    <row r="158" spans="1:13" s="2" customFormat="1" ht="240" x14ac:dyDescent="0.25">
+      <c r="B157" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C157" s="38"/>
+      <c r="D157" s="26"/>
+      <c r="E157" s="26"/>
+      <c r="F157" s="26"/>
+      <c r="G157" s="26"/>
+      <c r="H157" s="26"/>
+      <c r="I157" s="26"/>
+      <c r="J157" s="26"/>
+      <c r="K157" s="26"/>
+      <c r="L157" s="26"/>
+      <c r="M157" s="26"/>
+    </row>
+    <row r="158" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A158" s="40" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="B158" s="39" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C158" s="38"/>
       <c r="D158" s="26"/>
       <c r="E158" s="26"/>
       <c r="F158" s="26"/>
       <c r="G158" s="26"/>
       <c r="H158" s="26"/>
       <c r="I158" s="26"/>
       <c r="J158" s="26"/>
       <c r="K158" s="26"/>
       <c r="L158" s="26"/>
       <c r="M158" s="26"/>
     </row>
     <row r="159" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A159" s="40" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B159" s="39" t="s">
-        <v>68</v>
+        <v>294</v>
       </c>
       <c r="C159" s="38"/>
       <c r="D159" s="26"/>
       <c r="E159" s="26"/>
       <c r="F159" s="26"/>
       <c r="G159" s="26"/>
       <c r="H159" s="26"/>
       <c r="I159" s="26"/>
       <c r="J159" s="26"/>
       <c r="K159" s="26"/>
       <c r="L159" s="26"/>
       <c r="M159" s="26"/>
     </row>
-    <row r="160" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:13" s="2" customFormat="1" ht="210" x14ac:dyDescent="0.25">
       <c r="A160" s="40" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="B160" s="39" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="C160" s="38"/>
       <c r="D160" s="26"/>
       <c r="E160" s="26"/>
       <c r="F160" s="26"/>
       <c r="G160" s="26"/>
       <c r="H160" s="26"/>
       <c r="I160" s="26"/>
       <c r="J160" s="26"/>
       <c r="K160" s="26"/>
       <c r="L160" s="26"/>
       <c r="M160" s="26"/>
     </row>
-    <row r="161" spans="1:13" s="2" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A161" s="40" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B161" s="39" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C161" s="38"/>
       <c r="D161" s="26"/>
       <c r="E161" s="26"/>
       <c r="F161" s="26"/>
       <c r="G161" s="26"/>
       <c r="H161" s="26"/>
       <c r="I161" s="26"/>
       <c r="J161" s="26"/>
       <c r="K161" s="26"/>
       <c r="L161" s="26"/>
       <c r="M161" s="26"/>
     </row>
-    <row r="162" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:13" s="2" customFormat="1" ht="165" x14ac:dyDescent="0.25">
       <c r="A162" s="40" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B162" s="39" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C162" s="38"/>
       <c r="D162" s="26"/>
       <c r="E162" s="26"/>
       <c r="F162" s="26"/>
       <c r="G162" s="26"/>
       <c r="H162" s="26"/>
       <c r="I162" s="26"/>
       <c r="J162" s="26"/>
       <c r="K162" s="26"/>
       <c r="L162" s="26"/>
       <c r="M162" s="26"/>
     </row>
-    <row r="163" spans="1:13" s="2" customFormat="1" ht="165" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A163" s="40" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="B163" s="39" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="C163" s="38"/>
       <c r="D163" s="26"/>
       <c r="E163" s="26"/>
       <c r="F163" s="26"/>
       <c r="G163" s="26"/>
       <c r="H163" s="26"/>
       <c r="I163" s="26"/>
       <c r="J163" s="26"/>
       <c r="K163" s="26"/>
       <c r="L163" s="26"/>
       <c r="M163" s="26"/>
     </row>
-    <row r="164" spans="1:13" s="2" customFormat="1" ht="75" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="M165" s="35"/>
+    <row r="164" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A164" s="32" t="s">
+        <v>298</v>
+      </c>
+      <c r="B164" s="33"/>
+      <c r="C164" s="33"/>
+      <c r="D164" s="33"/>
+      <c r="E164" s="33"/>
+      <c r="F164" s="33"/>
+      <c r="G164" s="33"/>
+      <c r="H164" s="33"/>
+      <c r="I164" s="34"/>
+      <c r="J164" s="34"/>
+      <c r="K164" s="34"/>
+      <c r="L164" s="35"/>
+      <c r="M164" s="35"/>
+    </row>
+    <row r="165" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A165" s="40" t="s">
+        <v>315</v>
+      </c>
+      <c r="B165" s="39" t="s">
+        <v>306</v>
+      </c>
+      <c r="C165" s="38"/>
+      <c r="D165" s="26"/>
+      <c r="E165" s="26"/>
+      <c r="F165" s="26"/>
+      <c r="G165" s="26"/>
+      <c r="H165" s="26"/>
+      <c r="I165" s="26"/>
+      <c r="J165" s="26"/>
+      <c r="K165" s="26"/>
+      <c r="L165" s="26"/>
+      <c r="M165" s="26"/>
     </row>
     <row r="166" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A166" s="40" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B166" s="39" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C166" s="38"/>
       <c r="D166" s="26"/>
       <c r="E166" s="26"/>
       <c r="F166" s="26"/>
       <c r="G166" s="26"/>
       <c r="H166" s="26"/>
       <c r="I166" s="26"/>
       <c r="J166" s="26"/>
       <c r="K166" s="26"/>
       <c r="L166" s="26"/>
       <c r="M166" s="26"/>
     </row>
-    <row r="167" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A167" s="40" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="B167" s="39" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C167" s="38"/>
       <c r="D167" s="26"/>
       <c r="E167" s="26"/>
       <c r="F167" s="26"/>
       <c r="G167" s="26"/>
       <c r="H167" s="26"/>
       <c r="I167" s="26"/>
       <c r="J167" s="26"/>
       <c r="K167" s="26"/>
       <c r="L167" s="26"/>
       <c r="M167" s="26"/>
     </row>
-    <row r="168" spans="1:13" s="2" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="A169" s="32" t="s">
+    <row r="168" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A168" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="B168" s="33"/>
+      <c r="C168" s="33"/>
+      <c r="D168" s="33"/>
+      <c r="E168" s="33"/>
+      <c r="F168" s="33"/>
+      <c r="G168" s="33"/>
+      <c r="H168" s="33"/>
+      <c r="I168" s="34"/>
+      <c r="J168" s="34"/>
+      <c r="K168" s="34"/>
+      <c r="L168" s="35"/>
+      <c r="M168" s="35"/>
+    </row>
+    <row r="169" spans="1:13" s="2" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A169" s="40" t="s">
+        <v>318</v>
+      </c>
+      <c r="B169" s="39" t="s">
+        <v>300</v>
+      </c>
+      <c r="C169" s="38"/>
+      <c r="D169" s="26"/>
+      <c r="E169" s="26"/>
+      <c r="F169" s="26"/>
+      <c r="G169" s="26"/>
+      <c r="H169" s="26"/>
+      <c r="I169" s="26"/>
+      <c r="J169" s="26"/>
+      <c r="K169" s="26"/>
+      <c r="L169" s="26"/>
+      <c r="M169" s="26"/>
+    </row>
+    <row r="170" spans="1:13" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A170" s="61" t="s">
+        <v>301</v>
+      </c>
+      <c r="B170" s="33"/>
+      <c r="C170" s="33"/>
+      <c r="D170" s="33"/>
+      <c r="E170" s="33"/>
+      <c r="F170" s="33"/>
+      <c r="G170" s="33"/>
+      <c r="H170" s="33"/>
+      <c r="I170" s="34"/>
+      <c r="J170" s="34"/>
+      <c r="K170" s="34"/>
+      <c r="L170" s="35"/>
+      <c r="M170" s="35"/>
+    </row>
+    <row r="171" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A171" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B171" s="58"/>
+      <c r="C171" s="58"/>
+      <c r="D171" s="58"/>
+      <c r="E171" s="58"/>
+      <c r="F171" s="58"/>
+      <c r="G171" s="58"/>
+      <c r="H171" s="58"/>
+      <c r="I171" s="59"/>
+      <c r="J171" s="59"/>
+      <c r="K171" s="59"/>
+      <c r="L171" s="60"/>
+      <c r="M171" s="60"/>
+    </row>
+    <row r="172" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A172" s="40" t="s">
+        <v>268</v>
+      </c>
+      <c r="B172" s="39" t="s">
+        <v>302</v>
+      </c>
+      <c r="C172" s="39">
+        <v>2014</v>
+      </c>
+      <c r="D172" s="26"/>
+      <c r="E172" s="26"/>
+      <c r="F172" s="26"/>
+      <c r="G172" s="26"/>
+      <c r="H172" s="26"/>
+      <c r="I172" s="26"/>
+      <c r="J172" s="26"/>
+      <c r="K172" s="26"/>
+      <c r="L172" s="26"/>
+      <c r="M172" s="26"/>
+    </row>
+    <row r="173" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A173" s="32" t="s">
         <v>303</v>
       </c>
-      <c r="B169" s="33"/>
-[...16 lines deleted...]
-      <c r="B170" s="39" t="s">
+      <c r="B173" s="33"/>
+      <c r="C173" s="33"/>
+      <c r="D173" s="33"/>
+      <c r="E173" s="33"/>
+      <c r="F173" s="33"/>
+      <c r="G173" s="33"/>
+      <c r="H173" s="33"/>
+      <c r="I173" s="34"/>
+      <c r="J173" s="34"/>
+      <c r="K173" s="34"/>
+      <c r="L173" s="35"/>
+      <c r="M173" s="35"/>
+    </row>
+    <row r="174" spans="1:13" s="2" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A174" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="B174" s="38" t="s">
         <v>304</v>
       </c>
-      <c r="C170" s="38"/>
-[...52 lines deleted...]
-      <c r="C173" s="39">
+      <c r="C174" s="39">
         <v>2014</v>
       </c>
-      <c r="D173" s="26"/>
-[...61 lines deleted...]
-      <c r="M176" s="62"/>
+      <c r="D174" s="26"/>
+      <c r="E174" s="26"/>
+      <c r="F174" s="26"/>
+      <c r="G174" s="26"/>
+      <c r="H174" s="26"/>
+      <c r="I174" s="26"/>
+      <c r="J174" s="26"/>
+      <c r="K174" s="26"/>
+      <c r="L174" s="26"/>
+      <c r="M174" s="26"/>
+    </row>
+    <row r="175" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A175" s="62"/>
+      <c r="B175" s="63"/>
+      <c r="C175" s="63"/>
+      <c r="D175" s="62"/>
+      <c r="E175" s="62"/>
+      <c r="F175" s="62"/>
+      <c r="G175" s="62"/>
+      <c r="H175" s="62"/>
+      <c r="I175" s="62"/>
+      <c r="J175" s="62"/>
+      <c r="K175" s="62"/>
+      <c r="L175" s="62"/>
+      <c r="M175" s="62"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:M175" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
+  <autoFilter ref="A2:M174" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
   <phoneticPr fontId="26" type="noConversion"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F3:F4 D3:D4 F6:F122 D6:D122 F124:F176 D124:D176" xr:uid="{95EA4F51-DA69-4FE7-A903-E26AAA0A7237}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F3:F4 D3:D4 F123:F175 D123:D175 D6:D121 F6:F121" xr:uid="{95EA4F51-DA69-4FE7-A903-E26AAA0A7237}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H4 H6:H122 H124:H176" xr:uid="{DB607B85-4C7A-495A-BA38-0DDA540CB2B0}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H4 H123:H175 H6:H121" xr:uid="{DB607B85-4C7A-495A-BA38-0DDA540CB2B0}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="27" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E74BFAB2-BADC-45DB-BC49-1D70379F76BF}">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="49.58203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="48.08203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="18">
-        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D176,{"Yes","Partial"}))</f>
+        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D175,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="18">
-        <f>COUNTIF('Data sheet'!F3:F176,"Yes")</f>
+        <f>COUNTIF('Data sheet'!F3:F175,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15.6" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="21">
-        <f>COUNTIF('Data sheet'!F3:F176,"Partial")</f>
+        <f>COUNTIF('Data sheet'!F3:F175,"Partial")</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="23" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="24" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A6" s="25"/>
       <c r="B6" s="25"/>
     </row>
@@ -6482,109 +6456,109 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{051166ED-32CF-4561-8772-BCA18447661E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02A5F670-5F50-4B67-BC65-D680CFCA2008}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>'Data sheet'!_Toc104463442</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG220 Multiple sclerosis in adults: management: Baseline assessment tool 22/06/2022</dc:title>
+  <dc:title>NG220 Multiple sclerosis in adults: management: Baseline assessment tool 03/06/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2026-02-17T11:47:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">