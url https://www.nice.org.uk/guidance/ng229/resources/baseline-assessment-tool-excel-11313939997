--- v0 (2025-12-05)
+++ v1 (2026-04-11)
@@ -8,53 +8,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{777EA613-F53B-4C50-8119-0B6873B94CCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C734D1B-C06E-489E-83CE-3B167A003D29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$133</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -75,51 +75,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="267">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -248,62 +248,51 @@
   <si>
     <t>1.2.5</t>
   </si>
   <si>
     <t>Confirm with the woman which method of fetal monitoring has already been advised as part of their personalised care plan.</t>
   </si>
   <si>
     <t>1.2.6</t>
   </si>
   <si>
     <t>Explain to the woman that risk assessment is a continual process, and the advised method of fetal heart rate monitoring may change throughout the course of labour.</t>
   </si>
   <si>
     <t>1.2.7</t>
   </si>
   <si>
     <t>1.2.8</t>
   </si>
   <si>
     <t>Intermittent auscultation</t>
   </si>
   <si>
     <t>1.2.9</t>
   </si>
   <si>
-    <t>Once the woman has signs of, or is in confirmed second stage of labour:
-[...4 lines deleted...]
-  <si>
     <t>1.2.10</t>
-  </si>
-[...3 lines deleted...]
-• carry out a full review, taking into account the whole clinical picture including antenatal and existing or new intrapartum risk factors, maternal observations, contraction frequency (including hypertonus) and the progress of labour.</t>
   </si>
   <si>
     <t>1.2.11</t>
   </si>
   <si>
     <t>1.2.12</t>
   </si>
   <si>
     <t>Return to intermittent auscultation if continuous CTG monitoring has been started because of concerns arising from intermittent auscultation but the CTG trace is normal after 20 minutes, unless the woman decides to remain on continuous CTG monitoring.</t>
   </si>
   <si>
     <t>1.2.13</t>
   </si>
   <si>
     <t>1.2.14</t>
   </si>
   <si>
     <t>Continuous cardiotocography</t>
   </si>
   <si>
     <t>Do not use the advice in this guideline to categorise antenatal CTG traces.</t>
   </si>
   <si>
     <t>1.2.15</t>
   </si>
@@ -1322,121 +1311,85 @@
 • consider possible underlying causes, and undertake conservative measures as indicated (see the section on underlying causes and conservative measures)
 •  obtain an urgent review by an obstetrician or a senior midwife
 • consider:
     - fetal scalp stimulation (see the section on fetal scalp stimulation), </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
     - expediting birth.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Offer women with a low risk of complications, fetal heart rate monitoring with intermittent auscultation when in established first stage of labour. Do this as follows:
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">Offer continuous CTG monitoring for women in labour who have any of the following antenatal fetal risk factors:
 • non-cephalic presentation (including breech, transverse, oblique and cord), including while a decision is made about mode of birth
 • fetal growth restriction (estimated fetal weight below 3rd centile)
 • small for gestational age (estimated fetal weight below 10th centile) with other high-risk features such as abnormal doppler scan results, reduced liquor volume or reduced growth velocity
 • advanced gestational age (more than 42+0 weeks at the onset of established labour)
 • anhydramnios or polyhydramnios
 • reduced fetal movements in the 24 hours before the onset of regular contractions. </t>
   </si>
   <si>
     <t>Offer continuous CTG monitoring for women who have or develop any of the following new intrapartum risk factors:
 •	contractions that last longer than 2 minutes, or 5 or more contractions in 10 minutes
 •	the presence meconium (see the section on the presence of meconium) 
 •	maternal pyrexia (a temperature of 38°C or above on a single reading or 37.5°C or above on 2 consecutive occasions 1 hour apart). See the section on preventing early-onset neonatal infection before birth in the NICE guideline on neonatal infection: antibiotics for prevention and treatment
 •	suspected chorioamnionitis or sepsis (see the section on preventing early-onset neonatal infection before birth in the NICE guideline on neonatal infection: antibiotics for prevention and treatment)
 •	pain reported by the woman that appears, based on her description or her previous experience, to differ from the pain normally associated with contractions</t>
   </si>
   <si>
     <t>Take into account that onset of hypoxia is both more common and more rapid in the active second stage of labour. Take an increase in the baseline fetal heart rate of 20 beats a minute or more from the start of labour or since the last review an hour ago  as a red feature in active second stage labour.</t>
   </si>
   <si>
     <t xml:space="preserve">If fetal heart rate concerns are confirmed:
 •	summon help
 •	advise continuous CTG monitoring, and explain to the woman and her birth companion(s) why it is recommended, and the implications for her choices of type and place of care
 •	transfer the woman from midwifery-led to obstetric-led care, providing that it is safe and appropriate to do so (follow the principles for general principles for transfer of care and changing place of birth in the NICE guideline on intrapartum care). </t>
   </si>
   <si>
     <t xml:space="preserve">•	fresh vaginal bleeding that develops in labour
 •	blood-stained liquor not associated with vaginal examination, that is likely to be uterine in origin (and may indicate suspected antepartum haemorrhage)
 •	maternal pulse over 120 beats a minute on 2 occasions 30 minutes apart
 •	severe hypertension (a single reading of either systolic blood pressure of 160 mmHg or more or diastolic blood pressure of 110 mmHg or more, measured between contractions)
 •	hypertension (either systolic blood pressure of 140 mmHg or more or diastolic blood pressure of 90 mmHg or more on 2 consecutive readings taken 30 minutes apart, measured between contractions)
 •	a reading of 2+ of protein on urinalysis and a single reading of either raised systolic blood pressure (140 mmHg or more) or raised diastolic blood pressure (90 mmHg or more)
 •	confirmed delay in the first or second stage of labour (see the NICE guideline on intrapartum care)
 •	insertion of regional analgesia (for example, an epidural)
 •	use of oxytocin. </t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Use the following to work out the categorisation for decelerations in fetal heart rate (see recommendation 1.4.31 to work out the overall categorisation for the CTG):
 • white
     - no decelerations,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
     - early decelerations, </t>
     </r>
@@ -1499,51 +1452,107 @@
     - late decelerations, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
     - acute bradycardia, or a single prolonged deceleration lasting 3 minutes or more.</t>
     </r>
   </si>
   <si>
     <t>2017, amended 2025</t>
   </si>
   <si>
-    <t>Published: December 2022, updated Novemeber 2025</t>
+    <t>Updated 25 March 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Published: 14 December 2022, </t>
+  </si>
+  <si>
+    <t>2017, amended 2026</t>
+  </si>
+  <si>
+    <t>Once the woman has signs of, or is in confirmed second stage of labour:
+• perform intermittent auscultation immediately after a palpated contraction for at least 1 minute, repeated at least once every 5 minutes and record it as a single rate
+• palpate the woman’s pulse simultaneously to differentiate between the maternal and fetal heart rates
+• if there are concerns about differentiating between the 2 heart rates, seek help and consider changing the method of fetal heart rate monitoring (see recommendation 1.4.6).</t>
+  </si>
+  <si>
+    <t>2007, amended 2026</t>
+  </si>
+  <si>
+    <t>If, on intermittent auscultation, there is an increase in the fetal heart rate (as plotted on a partogram) of 20 beats a minute or more from the start of labour, or a deceleration is heard:
+• carry out intermittent auscultation more frequently (for example, after 3 consecutive contractions)
+• carry out a full review, taking into account the whole clinical picture including antenatal and existing or new intrapartum risk factors, maternal observations, contraction frequency (including hypertonus) and the progress of labour.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offer women with a low risk of complications, fetal heart rate monitoring with intermittent auscultation when in established first stage of labour. Do this as follows:
+•	use either a Pinard stethoscope or doppler ultrasound
+•	carry out intermittent auscultation immediately after a palpated contraction for at least 1 minute, repeated at least once every 15 minutes, and record it as a single rate 
+•	record accelerations and decelerations, if heard
+•	palpate and record the maternal pulse hourly, or more often if there are any concerns, to ensure differentiation between the maternal and fetal heartbeats
+•	if no fetal heartbeat is detected, offer urgent real-time ultrasound assessment to check fetal viability. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+© NICE 2026. All rights reserved. </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF005EA5"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2540,96 +2549,98 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E153"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="108.4140625" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="39" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A2" s="24" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
-    <row r="3" spans="1:5" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
+    <row r="3" spans="1:5" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="24" t="s">
+        <v>259</v>
+      </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="41" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
     </row>
     <row r="11" spans="1:5" s="33" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A11" s="29"/>
     </row>
     <row r="12" spans="1:5" s="33" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A12" s="29"/>
     </row>
     <row r="13" spans="1:5" s="33" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A13" s="29"/>
     </row>
     <row r="14" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="16" spans="1:5" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A16" s="22"/>
     </row>
     <row r="17" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="18" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="19" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="20" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="21" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="22" s="29" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
@@ -2887,114 +2898,114 @@
         <v>24</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="52"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
     </row>
     <row r="5" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D5" s="36"/>
       <c r="E5" s="13"/>
       <c r="F5" s="36"/>
       <c r="G5" s="13"/>
       <c r="H5" s="36"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="13"/>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
     </row>
     <row r="6" spans="1:15" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="39" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D6" s="36"/>
       <c r="E6" s="13"/>
       <c r="F6" s="36"/>
       <c r="G6" s="13"/>
       <c r="H6" s="36"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="13"/>
     </row>
     <row r="7" spans="1:15" ht="67.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D7" s="36"/>
       <c r="E7" s="13"/>
       <c r="F7" s="36"/>
       <c r="G7" s="13"/>
       <c r="H7" s="36"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13"/>
     </row>
-    <row r="8" spans="1:15" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:15" ht="52.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D8" s="36"/>
       <c r="E8" s="13"/>
       <c r="F8" s="36"/>
       <c r="G8" s="13"/>
       <c r="H8" s="36"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
     </row>
     <row r="9" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="51"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
@@ -3007,2549 +3018,2549 @@
         <v>32</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="54"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
       <c r="N10" s="37"/>
       <c r="O10" s="37"/>
     </row>
     <row r="11" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D11" s="36"/>
       <c r="E11" s="13"/>
       <c r="F11" s="36"/>
       <c r="G11" s="13"/>
       <c r="H11" s="36"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
     </row>
     <row r="12" spans="1:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D12" s="36"/>
       <c r="E12" s="13"/>
       <c r="F12" s="36"/>
       <c r="G12" s="13"/>
       <c r="H12" s="36"/>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
     </row>
     <row r="13" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="13"/>
       <c r="F13" s="36"/>
       <c r="G13" s="13"/>
       <c r="H13" s="36"/>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D14" s="36"/>
       <c r="E14" s="13"/>
       <c r="F14" s="36"/>
       <c r="G14" s="13"/>
       <c r="H14" s="36"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="54"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="35"/>
       <c r="N15" s="37"/>
       <c r="O15" s="37"/>
     </row>
     <row r="16" spans="1:15" ht="174.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D16" s="36"/>
       <c r="E16" s="13"/>
       <c r="F16" s="36"/>
       <c r="G16" s="13"/>
       <c r="H16" s="36"/>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
     </row>
     <row r="17" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A17" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D17" s="36"/>
       <c r="E17" s="13"/>
       <c r="F17" s="36"/>
       <c r="G17" s="13"/>
       <c r="H17" s="36"/>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A18" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D18" s="36"/>
       <c r="E18" s="13"/>
       <c r="F18" s="36"/>
       <c r="G18" s="13"/>
       <c r="H18" s="36"/>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
     </row>
     <row r="19" spans="1:15" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A19" s="13" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D19" s="36"/>
       <c r="E19" s="13"/>
       <c r="F19" s="36"/>
       <c r="G19" s="13"/>
       <c r="H19" s="36"/>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="13"/>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="34"/>
       <c r="C20" s="54"/>
       <c r="D20" s="35"/>
       <c r="E20" s="35"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="35"/>
       <c r="N20" s="37"/>
       <c r="O20" s="37"/>
     </row>
-    <row r="21" spans="1:15" ht="223.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:15" ht="214.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="13" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="53" t="s">
-        <v>234</v>
+        <v>261</v>
       </c>
       <c r="D21" s="36"/>
       <c r="E21" s="13"/>
       <c r="F21" s="36"/>
       <c r="G21" s="13"/>
       <c r="H21" s="36"/>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="13"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
     </row>
-    <row r="22" spans="1:15" ht="171.6" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:15" ht="156" x14ac:dyDescent="0.3">
       <c r="A22" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="B22" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="B22" s="39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="53" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="D22" s="36"/>
       <c r="E22" s="13"/>
       <c r="F22" s="36"/>
       <c r="G22" s="13"/>
       <c r="H22" s="36"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
     </row>
     <row r="23" spans="1:15" ht="143.55000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
-        <v>53</v>
+        <v>264</v>
       </c>
       <c r="B23" s="39" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C23" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D23" s="36"/>
       <c r="E23" s="13"/>
       <c r="F23" s="36"/>
       <c r="G23" s="13"/>
       <c r="H23" s="36"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
     </row>
     <row r="24" spans="1:15" ht="148.05000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B24" s="39" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C24" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D24" s="36"/>
       <c r="E24" s="13"/>
       <c r="F24" s="36"/>
       <c r="G24" s="13"/>
       <c r="H24" s="36"/>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="13"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
     </row>
     <row r="25" spans="1:15" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B25" s="39" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C25" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D25" s="36"/>
       <c r="E25" s="13"/>
       <c r="F25" s="36"/>
       <c r="G25" s="13"/>
       <c r="H25" s="36"/>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="13"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A26" s="13" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B26" s="39" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C26" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D26" s="36"/>
       <c r="E26" s="13"/>
       <c r="F26" s="36"/>
       <c r="G26" s="13"/>
       <c r="H26" s="36"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
     </row>
     <row r="27" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B27" s="34"/>
       <c r="C27" s="54"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="37"/>
       <c r="O27" s="37"/>
     </row>
     <row r="28" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B28" s="39" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C28" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D28" s="36"/>
       <c r="E28" s="13"/>
       <c r="F28" s="36"/>
       <c r="G28" s="13"/>
       <c r="H28" s="36"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
     </row>
     <row r="29" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B29" s="39" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C29" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D29" s="36"/>
       <c r="E29" s="13"/>
       <c r="F29" s="36"/>
       <c r="G29" s="13"/>
       <c r="H29" s="36"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
     </row>
     <row r="30" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A30" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B30" s="39" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C30" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D30" s="36"/>
       <c r="E30" s="13"/>
       <c r="F30" s="36"/>
       <c r="G30" s="13"/>
       <c r="H30" s="36"/>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="13"/>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
     </row>
     <row r="31" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A31" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B31" s="39" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C31" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D31" s="36"/>
       <c r="E31" s="13"/>
       <c r="F31" s="36"/>
       <c r="G31" s="13"/>
       <c r="H31" s="36"/>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
     </row>
     <row r="32" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A32" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B32" s="39" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C32" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D32" s="36"/>
       <c r="E32" s="13"/>
       <c r="F32" s="36"/>
       <c r="G32" s="13"/>
       <c r="H32" s="36"/>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
     </row>
     <row r="33" spans="1:15" ht="381" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B33" s="39" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C33" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D33" s="36"/>
       <c r="E33" s="13"/>
       <c r="F33" s="36"/>
       <c r="G33" s="13"/>
       <c r="H33" s="36"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
     </row>
     <row r="34" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A34" s="34" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="54"/>
       <c r="D34" s="35"/>
       <c r="E34" s="35"/>
       <c r="F34" s="35"/>
       <c r="G34" s="35"/>
       <c r="H34" s="35"/>
       <c r="I34" s="35"/>
       <c r="J34" s="35"/>
       <c r="K34" s="35"/>
       <c r="L34" s="35"/>
       <c r="M34" s="35"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
     </row>
     <row r="35" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A35" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B35" s="39" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C35" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="13"/>
       <c r="F35" s="36"/>
       <c r="G35" s="13"/>
       <c r="H35" s="36"/>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
     </row>
     <row r="36" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A36" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B36" s="39" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C36" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="13"/>
       <c r="F36" s="36"/>
       <c r="G36" s="13"/>
       <c r="H36" s="36"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
     </row>
     <row r="37" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A37" s="10" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="51"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
     <row r="38" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A38" s="34" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B38" s="34"/>
       <c r="C38" s="54"/>
       <c r="D38" s="35"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="35"/>
       <c r="H38" s="35"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
     </row>
     <row r="39" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A39" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B39" s="39" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C39" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D39" s="36"/>
       <c r="E39" s="13"/>
       <c r="F39" s="36"/>
       <c r="G39" s="13"/>
       <c r="H39" s="36"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
     </row>
-    <row r="40" spans="1:15" ht="191.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:15" ht="180.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B40" s="39" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C40" s="53" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D40" s="36"/>
       <c r="E40" s="13"/>
       <c r="F40" s="36"/>
       <c r="G40" s="13"/>
       <c r="H40" s="36"/>
       <c r="I40" s="13"/>
       <c r="J40" s="13"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:15" ht="238.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:15" ht="229.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="13" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B41" s="39" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C41" s="53" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D41" s="36"/>
       <c r="E41" s="13"/>
       <c r="F41" s="36"/>
       <c r="G41" s="13"/>
       <c r="H41" s="36"/>
       <c r="I41" s="13"/>
       <c r="J41" s="13"/>
       <c r="K41" s="13"/>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
     </row>
     <row r="42" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A42" s="13" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B42" s="39" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C42" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D42" s="36"/>
       <c r="E42" s="13"/>
       <c r="F42" s="36"/>
       <c r="G42" s="13"/>
       <c r="H42" s="36"/>
       <c r="I42" s="13"/>
       <c r="J42" s="13"/>
       <c r="K42" s="13"/>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
     </row>
     <row r="43" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A43" s="34" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B43" s="34"/>
       <c r="C43" s="54"/>
       <c r="D43" s="35"/>
       <c r="E43" s="35"/>
       <c r="F43" s="35"/>
       <c r="G43" s="35"/>
       <c r="H43" s="35"/>
       <c r="I43" s="35"/>
       <c r="J43" s="35"/>
       <c r="K43" s="35"/>
       <c r="L43" s="35"/>
       <c r="M43" s="35"/>
       <c r="N43" s="37"/>
       <c r="O43" s="37"/>
     </row>
     <row r="44" spans="1:15" ht="207" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B44" s="39" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C44" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D44" s="36"/>
       <c r="E44" s="13"/>
       <c r="F44" s="36"/>
       <c r="G44" s="13"/>
       <c r="H44" s="36"/>
       <c r="I44" s="13"/>
       <c r="J44" s="13"/>
       <c r="K44" s="13"/>
       <c r="L44" s="13"/>
       <c r="M44" s="13"/>
     </row>
     <row r="45" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A45" s="13" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B45" s="39" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C45" s="53" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D45" s="36"/>
       <c r="E45" s="13"/>
       <c r="F45" s="36"/>
       <c r="G45" s="13"/>
       <c r="H45" s="36"/>
       <c r="I45" s="13"/>
       <c r="J45" s="13"/>
       <c r="K45" s="13"/>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
     </row>
     <row r="46" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A46" s="34" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B46" s="34"/>
       <c r="C46" s="54"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="35"/>
       <c r="G46" s="35"/>
       <c r="H46" s="35"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="35"/>
       <c r="L46" s="35"/>
       <c r="M46" s="35"/>
       <c r="N46" s="37"/>
       <c r="O46" s="37"/>
     </row>
     <row r="47" spans="1:15" ht="53.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="13" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B47" s="39" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C47" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D47" s="36"/>
       <c r="E47" s="13"/>
       <c r="F47" s="36"/>
       <c r="G47" s="13"/>
       <c r="H47" s="36"/>
       <c r="I47" s="13"/>
       <c r="J47" s="13"/>
       <c r="K47" s="13"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
     </row>
     <row r="48" spans="1:15" ht="288" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="62" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B48" s="43"/>
       <c r="C48" s="55"/>
       <c r="D48" s="44"/>
       <c r="E48" s="42"/>
       <c r="F48" s="44"/>
       <c r="G48" s="42"/>
       <c r="H48" s="44"/>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:15" ht="312" x14ac:dyDescent="0.3">
       <c r="A49" s="49" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B49" s="45" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C49" s="56" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D49" s="46"/>
       <c r="E49" s="16"/>
       <c r="F49" s="46"/>
       <c r="G49" s="16"/>
       <c r="H49" s="46"/>
       <c r="I49" s="16"/>
       <c r="J49" s="16"/>
       <c r="K49" s="16"/>
       <c r="L49" s="16"/>
       <c r="M49" s="16"/>
     </row>
     <row r="50" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A50" s="16" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B50" s="45" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C50" s="56" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D50" s="46"/>
       <c r="E50" s="16"/>
       <c r="F50" s="46"/>
       <c r="G50" s="16"/>
       <c r="H50" s="46"/>
       <c r="I50" s="16"/>
       <c r="J50" s="16"/>
       <c r="K50" s="16"/>
       <c r="L50" s="16"/>
       <c r="M50" s="16"/>
     </row>
     <row r="51" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A51" s="34" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B51" s="34"/>
       <c r="C51" s="54"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="37"/>
       <c r="O51" s="37"/>
     </row>
     <row r="52" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A52" s="13" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B52" s="39" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C52" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D52" s="36"/>
       <c r="E52" s="13"/>
       <c r="F52" s="36"/>
       <c r="G52" s="13"/>
       <c r="H52" s="36"/>
       <c r="I52" s="13"/>
       <c r="J52" s="13"/>
       <c r="K52" s="13"/>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
     </row>
-    <row r="53" spans="1:15" ht="100.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:15" ht="84.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="13" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B53" s="39" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C53" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D53" s="36"/>
       <c r="E53" s="13"/>
       <c r="F53" s="36"/>
       <c r="G53" s="13"/>
       <c r="H53" s="36"/>
       <c r="I53" s="13"/>
       <c r="J53" s="13"/>
       <c r="K53" s="13"/>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
     </row>
     <row r="54" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A54" s="13" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B54" s="39" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C54" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D54" s="36"/>
       <c r="E54" s="13"/>
       <c r="F54" s="36"/>
       <c r="G54" s="13"/>
       <c r="H54" s="36"/>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="13"/>
       <c r="L54" s="13"/>
       <c r="M54" s="13"/>
     </row>
     <row r="55" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A55" s="10" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B55" s="10"/>
       <c r="C55" s="51"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
     </row>
     <row r="56" spans="1:15" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A56" s="13" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B56" s="39" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C56" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D56" s="36"/>
       <c r="E56" s="13"/>
       <c r="F56" s="36"/>
       <c r="G56" s="13"/>
       <c r="H56" s="36"/>
       <c r="I56" s="13"/>
       <c r="J56" s="13"/>
       <c r="K56" s="13"/>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
     </row>
     <row r="57" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A57" s="13" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B57" s="39" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C57" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D57" s="36"/>
       <c r="E57" s="13"/>
       <c r="F57" s="36"/>
       <c r="G57" s="13"/>
       <c r="H57" s="36"/>
       <c r="I57" s="13"/>
       <c r="J57" s="13"/>
       <c r="K57" s="13"/>
       <c r="L57" s="13"/>
       <c r="M57" s="13"/>
     </row>
     <row r="58" spans="1:15" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A58" s="13" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B58" s="39" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C58" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D58" s="36"/>
       <c r="E58" s="13"/>
       <c r="F58" s="36"/>
       <c r="G58" s="13"/>
       <c r="H58" s="36"/>
       <c r="I58" s="13"/>
       <c r="J58" s="13"/>
       <c r="K58" s="13"/>
       <c r="L58" s="13"/>
       <c r="M58" s="13"/>
     </row>
     <row r="59" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A59" s="13" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B59" s="39" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C59" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D59" s="36"/>
       <c r="E59" s="13"/>
       <c r="F59" s="36"/>
       <c r="G59" s="13"/>
       <c r="H59" s="36"/>
       <c r="I59" s="13"/>
       <c r="J59" s="13"/>
       <c r="K59" s="13"/>
       <c r="L59" s="13"/>
       <c r="M59" s="13"/>
     </row>
     <row r="60" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A60" s="13" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B60" s="39" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C60" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D60" s="36"/>
       <c r="E60" s="13"/>
       <c r="F60" s="36"/>
       <c r="G60" s="13"/>
       <c r="H60" s="36"/>
       <c r="I60" s="13"/>
       <c r="J60" s="13"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13"/>
     </row>
-    <row r="61" spans="1:15" ht="238.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:15" ht="222.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="13" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B61" s="39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C61" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D61" s="36"/>
       <c r="E61" s="13"/>
       <c r="F61" s="36"/>
       <c r="G61" s="13"/>
       <c r="H61" s="36"/>
       <c r="I61" s="13"/>
       <c r="J61" s="13"/>
       <c r="K61" s="13"/>
       <c r="L61" s="13"/>
       <c r="M61" s="13"/>
     </row>
     <row r="62" spans="1:15" ht="53.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="13" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B62" s="39" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C62" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D62" s="36"/>
       <c r="E62" s="13"/>
       <c r="F62" s="36"/>
       <c r="G62" s="13"/>
       <c r="H62" s="36"/>
       <c r="I62" s="13"/>
       <c r="J62" s="13"/>
       <c r="K62" s="13"/>
       <c r="L62" s="13"/>
       <c r="M62" s="13"/>
     </row>
     <row r="63" spans="1:15" ht="54.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="13" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B63" s="39" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C63" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D63" s="36"/>
       <c r="E63" s="13"/>
       <c r="F63" s="36"/>
       <c r="G63" s="13"/>
       <c r="H63" s="36"/>
       <c r="I63" s="13"/>
       <c r="J63" s="13"/>
       <c r="K63" s="13"/>
       <c r="L63" s="13"/>
       <c r="M63" s="13"/>
     </row>
     <row r="64" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A64" s="13" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B64" s="39" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C64" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D64" s="36"/>
       <c r="E64" s="13"/>
       <c r="F64" s="36"/>
       <c r="G64" s="13"/>
       <c r="H64" s="36"/>
       <c r="I64" s="13"/>
       <c r="J64" s="13"/>
       <c r="K64" s="13"/>
       <c r="L64" s="13"/>
       <c r="M64" s="13"/>
     </row>
     <row r="65" spans="1:15" ht="156" x14ac:dyDescent="0.3">
       <c r="A65" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B65" s="39" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C65" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D65" s="36"/>
       <c r="E65" s="13"/>
       <c r="F65" s="36"/>
       <c r="G65" s="13"/>
       <c r="H65" s="36"/>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="13"/>
       <c r="L65" s="13"/>
       <c r="M65" s="13"/>
     </row>
     <row r="66" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A66" s="34" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B66" s="34"/>
       <c r="C66" s="54"/>
       <c r="D66" s="35"/>
       <c r="E66" s="35"/>
       <c r="F66" s="35"/>
       <c r="G66" s="35"/>
       <c r="H66" s="35"/>
       <c r="I66" s="35"/>
       <c r="J66" s="35"/>
       <c r="K66" s="35"/>
       <c r="L66" s="35"/>
       <c r="M66" s="35"/>
       <c r="N66" s="37"/>
       <c r="O66" s="37"/>
     </row>
     <row r="67" spans="1:15" s="6" customFormat="1" ht="93.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="31" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="52"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>
       <c r="F67" s="7"/>
       <c r="G67" s="7"/>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
     </row>
     <row r="68" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A68" s="34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B68" s="34"/>
       <c r="C68" s="54"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="35"/>
       <c r="G68" s="35"/>
       <c r="H68" s="35"/>
       <c r="I68" s="35"/>
       <c r="J68" s="35"/>
       <c r="K68" s="35"/>
       <c r="L68" s="35"/>
       <c r="M68" s="35"/>
       <c r="N68" s="37"/>
       <c r="O68" s="37"/>
     </row>
     <row r="69" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A69" s="13" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B69" s="39" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C69" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D69" s="36"/>
       <c r="E69" s="13"/>
       <c r="F69" s="36"/>
       <c r="G69" s="13"/>
       <c r="H69" s="36"/>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="13"/>
       <c r="L69" s="13"/>
       <c r="M69" s="13"/>
     </row>
     <row r="70" spans="1:15" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A70" s="13" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B70" s="39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C70" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D70" s="36"/>
       <c r="E70" s="13"/>
       <c r="F70" s="36"/>
       <c r="G70" s="13"/>
       <c r="H70" s="36"/>
       <c r="I70" s="13"/>
       <c r="J70" s="13"/>
       <c r="K70" s="13"/>
       <c r="L70" s="13"/>
       <c r="M70" s="13"/>
     </row>
     <row r="71" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A71" s="13" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B71" s="39" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C71" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D71" s="36"/>
       <c r="E71" s="13"/>
       <c r="F71" s="36"/>
       <c r="G71" s="13"/>
       <c r="H71" s="36"/>
       <c r="I71" s="13"/>
       <c r="J71" s="13"/>
       <c r="K71" s="13"/>
       <c r="L71" s="13"/>
       <c r="M71" s="13"/>
     </row>
     <row r="72" spans="1:15" ht="99.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="13" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B72" s="39" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C72" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D72" s="36"/>
       <c r="E72" s="13"/>
       <c r="F72" s="36"/>
       <c r="G72" s="13"/>
       <c r="H72" s="36"/>
       <c r="I72" s="13"/>
       <c r="J72" s="13"/>
       <c r="K72" s="13"/>
       <c r="L72" s="13"/>
       <c r="M72" s="13"/>
     </row>
     <row r="73" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A73" s="34" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B73" s="34"/>
       <c r="C73" s="54"/>
       <c r="D73" s="35"/>
       <c r="E73" s="35"/>
       <c r="F73" s="35"/>
       <c r="G73" s="35"/>
       <c r="H73" s="35"/>
       <c r="I73" s="35"/>
       <c r="J73" s="35"/>
       <c r="K73" s="35"/>
       <c r="L73" s="35"/>
       <c r="M73" s="35"/>
       <c r="N73" s="37"/>
       <c r="O73" s="37"/>
     </row>
     <row r="74" spans="1:15" s="6" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A74" s="31" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B74" s="31"/>
       <c r="C74" s="52" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="7"/>
       <c r="F74" s="7"/>
       <c r="G74" s="7"/>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
       <c r="J74" s="7"/>
       <c r="K74" s="7"/>
       <c r="L74" s="7"/>
       <c r="M74" s="7"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
     </row>
     <row r="75" spans="1:15" ht="243.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="13" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B75" s="39" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C75" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D75" s="36"/>
       <c r="E75" s="13"/>
       <c r="F75" s="36"/>
       <c r="G75" s="13"/>
       <c r="H75" s="36"/>
       <c r="I75" s="13"/>
       <c r="J75" s="13"/>
       <c r="K75" s="13"/>
       <c r="L75" s="13"/>
       <c r="M75" s="13"/>
     </row>
-    <row r="76" spans="1:15" ht="236.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:15" ht="207" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="13" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B76" s="39" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C76" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D76" s="36"/>
       <c r="E76" s="13"/>
       <c r="F76" s="36"/>
       <c r="G76" s="13"/>
       <c r="H76" s="36"/>
       <c r="I76" s="13"/>
       <c r="J76" s="13"/>
       <c r="K76" s="13"/>
       <c r="L76" s="13"/>
       <c r="M76" s="13"/>
     </row>
     <row r="77" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A77" s="34" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B77" s="34"/>
       <c r="C77" s="54"/>
       <c r="D77" s="35"/>
       <c r="E77" s="35"/>
       <c r="F77" s="35"/>
       <c r="G77" s="35"/>
       <c r="H77" s="35"/>
       <c r="I77" s="35"/>
       <c r="J77" s="35"/>
       <c r="K77" s="35"/>
       <c r="L77" s="35"/>
       <c r="M77" s="35"/>
       <c r="N77" s="37"/>
       <c r="O77" s="37"/>
     </row>
     <row r="78" spans="1:15" s="6" customFormat="1" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A78" s="31" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B78" s="31"/>
       <c r="C78" s="52" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D78" s="7"/>
       <c r="E78" s="7"/>
       <c r="F78" s="7"/>
       <c r="G78" s="7"/>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
     </row>
     <row r="79" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A79" s="13" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B79" s="39" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C79" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D79" s="36"/>
       <c r="E79" s="13"/>
       <c r="F79" s="36"/>
       <c r="G79" s="13"/>
       <c r="H79" s="36"/>
       <c r="I79" s="13"/>
       <c r="J79" s="13"/>
       <c r="K79" s="13"/>
       <c r="L79" s="13"/>
       <c r="M79" s="13"/>
     </row>
     <row r="80" spans="1:15" ht="226.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="13" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B80" s="39" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C80" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D80" s="36"/>
       <c r="E80" s="13"/>
       <c r="F80" s="36"/>
       <c r="G80" s="13"/>
       <c r="H80" s="36"/>
       <c r="I80" s="13"/>
       <c r="J80" s="13"/>
       <c r="K80" s="13"/>
       <c r="L80" s="13"/>
       <c r="M80" s="13"/>
     </row>
     <row r="81" spans="1:15" ht="224.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="13" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B81" s="39" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C81" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D81" s="36"/>
       <c r="E81" s="13"/>
       <c r="F81" s="36"/>
       <c r="G81" s="13"/>
       <c r="H81" s="36"/>
       <c r="I81" s="13"/>
       <c r="J81" s="13"/>
       <c r="K81" s="13"/>
       <c r="L81" s="13"/>
       <c r="M81" s="13"/>
     </row>
     <row r="82" spans="1:15" ht="156" x14ac:dyDescent="0.3">
       <c r="A82" s="13" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B82" s="39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C82" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D82" s="36"/>
       <c r="E82" s="13"/>
       <c r="F82" s="36"/>
       <c r="G82" s="13"/>
       <c r="H82" s="36"/>
       <c r="I82" s="13"/>
       <c r="J82" s="13"/>
       <c r="K82" s="13"/>
       <c r="L82" s="13"/>
       <c r="M82" s="13"/>
     </row>
     <row r="83" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A83" s="34" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B83" s="34"/>
       <c r="C83" s="54"/>
       <c r="D83" s="35"/>
       <c r="E83" s="35"/>
       <c r="F83" s="35"/>
       <c r="G83" s="35"/>
       <c r="H83" s="35"/>
       <c r="I83" s="35"/>
       <c r="J83" s="35"/>
       <c r="K83" s="35"/>
       <c r="L83" s="35"/>
       <c r="M83" s="35"/>
       <c r="N83" s="37"/>
       <c r="O83" s="37"/>
     </row>
     <row r="84" spans="1:15" s="6" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A84" s="31" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B84" s="31"/>
       <c r="C84" s="52" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D84" s="7"/>
       <c r="E84" s="7"/>
       <c r="F84" s="7"/>
       <c r="G84" s="7"/>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
     </row>
     <row r="85" spans="1:15" ht="194.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="13" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B85" s="39" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C85" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D85" s="36"/>
       <c r="E85" s="13"/>
       <c r="F85" s="36"/>
       <c r="G85" s="13"/>
       <c r="H85" s="36"/>
       <c r="I85" s="13"/>
       <c r="J85" s="13"/>
       <c r="K85" s="13"/>
       <c r="L85" s="13"/>
       <c r="M85" s="13"/>
     </row>
     <row r="86" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A86" s="13" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B86" s="39" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C86" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D86" s="36"/>
       <c r="E86" s="13"/>
       <c r="F86" s="36"/>
       <c r="G86" s="13"/>
       <c r="H86" s="36"/>
       <c r="I86" s="13"/>
       <c r="J86" s="13"/>
       <c r="K86" s="13"/>
       <c r="L86" s="13"/>
       <c r="M86" s="13"/>
     </row>
     <row r="87" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A87" s="13" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B87" s="39" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C87" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D87" s="36"/>
       <c r="E87" s="13"/>
       <c r="F87" s="36"/>
       <c r="G87" s="13"/>
       <c r="H87" s="36"/>
       <c r="I87" s="13"/>
       <c r="J87" s="13"/>
       <c r="K87" s="13"/>
       <c r="L87" s="13"/>
       <c r="M87" s="13"/>
     </row>
     <row r="88" spans="1:15" ht="319.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="13" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B88" s="39" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C88" s="53" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D88" s="36"/>
       <c r="E88" s="13"/>
       <c r="F88" s="36"/>
       <c r="G88" s="13"/>
       <c r="H88" s="36"/>
       <c r="I88" s="13"/>
       <c r="J88" s="13"/>
       <c r="K88" s="13"/>
       <c r="L88" s="13"/>
       <c r="M88" s="13"/>
     </row>
     <row r="89" spans="1:15" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A89" s="13" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B89" s="39" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C89" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D89" s="36"/>
       <c r="E89" s="13"/>
       <c r="F89" s="36"/>
       <c r="G89" s="13"/>
       <c r="H89" s="36"/>
       <c r="I89" s="13"/>
       <c r="J89" s="13"/>
       <c r="K89" s="13"/>
       <c r="L89" s="13"/>
       <c r="M89" s="13"/>
     </row>
     <row r="90" spans="1:15" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A90" s="13" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B90" s="39" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C90" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D90" s="36"/>
       <c r="E90" s="13"/>
       <c r="F90" s="36"/>
       <c r="G90" s="13"/>
       <c r="H90" s="36"/>
       <c r="I90" s="13"/>
       <c r="J90" s="13"/>
       <c r="K90" s="13"/>
       <c r="L90" s="13"/>
       <c r="M90" s="13"/>
     </row>
     <row r="91" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A91" s="13" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B91" s="39" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C91" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D91" s="36"/>
       <c r="E91" s="13"/>
       <c r="F91" s="36"/>
       <c r="G91" s="13"/>
       <c r="H91" s="36"/>
       <c r="I91" s="13"/>
       <c r="J91" s="13"/>
       <c r="K91" s="13"/>
       <c r="L91" s="13"/>
       <c r="M91" s="13"/>
     </row>
     <row r="92" spans="1:15" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A92" s="13" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B92" s="39" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C92" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D92" s="36"/>
       <c r="E92" s="13"/>
       <c r="F92" s="36"/>
       <c r="G92" s="13"/>
       <c r="H92" s="36"/>
       <c r="I92" s="13"/>
       <c r="J92" s="13"/>
       <c r="K92" s="13"/>
       <c r="L92" s="13"/>
       <c r="M92" s="13"/>
     </row>
     <row r="93" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A93" s="13" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B93" s="39" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C93" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D93" s="36"/>
       <c r="E93" s="13"/>
       <c r="F93" s="36"/>
       <c r="G93" s="13"/>
       <c r="H93" s="36"/>
       <c r="I93" s="13"/>
       <c r="J93" s="13"/>
       <c r="K93" s="13"/>
       <c r="L93" s="13"/>
       <c r="M93" s="13"/>
     </row>
     <row r="94" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A94" s="60" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B94" s="34"/>
       <c r="C94" s="54"/>
       <c r="D94" s="35"/>
       <c r="E94" s="35"/>
       <c r="F94" s="35"/>
       <c r="G94" s="35"/>
       <c r="H94" s="35"/>
       <c r="I94" s="35"/>
       <c r="J94" s="35"/>
       <c r="K94" s="35"/>
       <c r="L94" s="35"/>
       <c r="M94" s="35"/>
       <c r="N94" s="37"/>
       <c r="O94" s="37"/>
     </row>
     <row r="95" spans="1:15" s="6" customFormat="1" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A95" s="31" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B95" s="31"/>
       <c r="C95" s="52" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D95" s="7"/>
       <c r="E95" s="7"/>
       <c r="F95" s="7"/>
       <c r="G95" s="7"/>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
       <c r="J95" s="7"/>
       <c r="K95" s="7"/>
       <c r="L95" s="7"/>
       <c r="M95" s="7"/>
       <c r="N95" s="2"/>
       <c r="O95" s="2"/>
     </row>
     <row r="96" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A96" s="13" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B96" s="39" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C96" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D96" s="36"/>
       <c r="E96" s="13"/>
       <c r="F96" s="36"/>
       <c r="G96" s="13"/>
       <c r="H96" s="36"/>
       <c r="I96" s="13"/>
       <c r="J96" s="13"/>
       <c r="K96" s="13"/>
       <c r="L96" s="13"/>
       <c r="M96" s="13"/>
     </row>
     <row r="97" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A97" s="34" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B97" s="34"/>
       <c r="C97" s="54"/>
       <c r="D97" s="35"/>
       <c r="E97" s="35"/>
       <c r="F97" s="35"/>
       <c r="G97" s="35"/>
       <c r="H97" s="35"/>
       <c r="I97" s="35"/>
       <c r="J97" s="35"/>
       <c r="K97" s="35"/>
       <c r="L97" s="35"/>
       <c r="M97" s="35"/>
       <c r="N97" s="37"/>
       <c r="O97" s="37"/>
     </row>
     <row r="98" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A98" s="13" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B98" s="39" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C98" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D98" s="36"/>
       <c r="E98" s="13"/>
       <c r="F98" s="36"/>
       <c r="G98" s="13"/>
       <c r="H98" s="36"/>
       <c r="I98" s="13"/>
       <c r="J98" s="13"/>
       <c r="K98" s="13"/>
       <c r="L98" s="13"/>
       <c r="M98" s="13"/>
     </row>
     <row r="99" spans="1:15" ht="156" x14ac:dyDescent="0.3">
       <c r="A99" s="13" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B99" s="39" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C99" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D99" s="36"/>
       <c r="E99" s="13"/>
       <c r="F99" s="36"/>
       <c r="G99" s="13"/>
       <c r="H99" s="36"/>
       <c r="I99" s="13"/>
       <c r="J99" s="13"/>
       <c r="K99" s="13"/>
       <c r="L99" s="13"/>
       <c r="M99" s="13"/>
     </row>
     <row r="100" spans="1:15" ht="78" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="13" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B100" s="39" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C100" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D100" s="36"/>
       <c r="E100" s="13"/>
       <c r="F100" s="36"/>
       <c r="G100" s="13"/>
       <c r="H100" s="36"/>
       <c r="I100" s="13"/>
       <c r="J100" s="13"/>
       <c r="K100" s="13"/>
       <c r="L100" s="13"/>
       <c r="M100" s="13"/>
     </row>
     <row r="101" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A101" s="34" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B101" s="34"/>
       <c r="C101" s="54"/>
       <c r="D101" s="35"/>
       <c r="E101" s="35"/>
       <c r="F101" s="35"/>
       <c r="G101" s="35"/>
       <c r="H101" s="35"/>
       <c r="I101" s="35"/>
       <c r="J101" s="35"/>
       <c r="K101" s="35"/>
       <c r="L101" s="35"/>
       <c r="M101" s="35"/>
       <c r="N101" s="37"/>
       <c r="O101" s="37"/>
     </row>
     <row r="102" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A102" s="13" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B102" s="39" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C102" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D102" s="36"/>
       <c r="E102" s="13"/>
       <c r="F102" s="36"/>
       <c r="G102" s="13"/>
       <c r="H102" s="36"/>
       <c r="I102" s="13"/>
       <c r="J102" s="13"/>
       <c r="K102" s="13"/>
       <c r="L102" s="13"/>
       <c r="M102" s="13"/>
     </row>
     <row r="103" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A103" s="13" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B103" s="39" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C103" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D103" s="36"/>
       <c r="E103" s="13"/>
       <c r="F103" s="36"/>
       <c r="G103" s="13"/>
       <c r="H103" s="36"/>
       <c r="I103" s="13"/>
       <c r="J103" s="13"/>
       <c r="K103" s="13"/>
       <c r="L103" s="13"/>
       <c r="M103" s="13"/>
     </row>
     <row r="104" spans="1:15" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A104" s="13" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B104" s="39" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C104" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D104" s="36"/>
       <c r="E104" s="13"/>
       <c r="F104" s="36"/>
       <c r="G104" s="13"/>
       <c r="H104" s="36"/>
       <c r="I104" s="13"/>
       <c r="J104" s="13"/>
       <c r="K104" s="13"/>
       <c r="L104" s="13"/>
       <c r="M104" s="13"/>
     </row>
     <row r="105" spans="1:15" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="63" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B105" s="39" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C105" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D105" s="36"/>
       <c r="E105" s="13"/>
       <c r="F105" s="36"/>
       <c r="G105" s="13"/>
       <c r="H105" s="36"/>
       <c r="I105" s="13"/>
       <c r="J105" s="13"/>
       <c r="K105" s="13"/>
       <c r="L105" s="13"/>
       <c r="M105" s="13"/>
     </row>
     <row r="106" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A106" s="13" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B106" s="39" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C106" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D106" s="36"/>
       <c r="E106" s="13"/>
       <c r="F106" s="36"/>
       <c r="G106" s="13"/>
       <c r="H106" s="36"/>
       <c r="I106" s="13"/>
       <c r="J106" s="13"/>
       <c r="K106" s="13"/>
       <c r="L106" s="13"/>
       <c r="M106" s="13"/>
     </row>
     <row r="107" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A107" s="10" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B107" s="10"/>
       <c r="C107" s="51"/>
       <c r="D107" s="8"/>
       <c r="E107" s="8"/>
       <c r="F107" s="8"/>
       <c r="G107" s="8"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9"/>
       <c r="J107" s="9"/>
       <c r="K107" s="9"/>
       <c r="L107" s="9"/>
       <c r="M107" s="9"/>
     </row>
     <row r="108" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A108" s="13" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B108" s="39" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C108" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D108" s="36"/>
       <c r="E108" s="13"/>
       <c r="F108" s="36"/>
       <c r="G108" s="13"/>
       <c r="H108" s="36"/>
       <c r="I108" s="13"/>
       <c r="J108" s="13"/>
       <c r="K108" s="13"/>
       <c r="L108" s="13"/>
       <c r="M108" s="13"/>
     </row>
     <row r="109" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A109" s="13" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B109" s="39" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C109" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D109" s="36"/>
       <c r="E109" s="13"/>
       <c r="F109" s="36"/>
       <c r="G109" s="13"/>
       <c r="H109" s="36"/>
       <c r="I109" s="13"/>
       <c r="J109" s="13"/>
       <c r="K109" s="13"/>
       <c r="L109" s="13"/>
       <c r="M109" s="13"/>
     </row>
     <row r="110" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A110" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B110" s="39" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C110" s="53" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D110" s="36"/>
       <c r="E110" s="13"/>
       <c r="F110" s="36"/>
       <c r="G110" s="13"/>
       <c r="H110" s="36"/>
       <c r="I110" s="13"/>
       <c r="J110" s="13"/>
       <c r="K110" s="13"/>
       <c r="L110" s="13"/>
       <c r="M110" s="13"/>
     </row>
     <row r="111" spans="1:15" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A111" s="13" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B111" s="39" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C111" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D111" s="36"/>
       <c r="E111" s="13"/>
       <c r="F111" s="36"/>
       <c r="G111" s="13"/>
       <c r="H111" s="36"/>
       <c r="I111" s="13"/>
       <c r="J111" s="13"/>
       <c r="K111" s="13"/>
       <c r="L111" s="13"/>
       <c r="M111" s="13"/>
     </row>
     <row r="112" spans="1:15" ht="183" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="13" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B112" s="39" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C112" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D112" s="36"/>
       <c r="E112" s="13"/>
       <c r="F112" s="36"/>
       <c r="G112" s="13"/>
       <c r="H112" s="36"/>
       <c r="I112" s="13"/>
       <c r="J112" s="13"/>
       <c r="K112" s="13"/>
       <c r="L112" s="13"/>
       <c r="M112" s="13"/>
     </row>
     <row r="113" spans="1:15" ht="241.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="13" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B113" s="39" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C113" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D113" s="36"/>
       <c r="E113" s="13"/>
       <c r="F113" s="36"/>
       <c r="G113" s="13"/>
       <c r="H113" s="36"/>
       <c r="I113" s="13"/>
       <c r="J113" s="13"/>
       <c r="K113" s="13"/>
       <c r="L113" s="13"/>
       <c r="M113" s="13"/>
     </row>
     <row r="114" spans="1:15" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A114" s="13" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B114" s="39" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C114" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D114" s="36"/>
       <c r="E114" s="13"/>
       <c r="F114" s="36"/>
       <c r="G114" s="13"/>
       <c r="H114" s="36"/>
       <c r="I114" s="13"/>
       <c r="J114" s="13"/>
       <c r="K114" s="13"/>
       <c r="L114" s="13"/>
       <c r="M114" s="13"/>
     </row>
     <row r="115" spans="1:15" ht="134.55000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="13" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B115" s="39" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C115" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D115" s="36"/>
       <c r="E115" s="13"/>
       <c r="F115" s="36"/>
       <c r="G115" s="13"/>
       <c r="H115" s="36"/>
       <c r="I115" s="13"/>
       <c r="J115" s="13"/>
       <c r="K115" s="13"/>
       <c r="L115" s="13"/>
       <c r="M115" s="13"/>
     </row>
     <row r="116" spans="1:15" ht="285" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="13" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B116" s="39" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C116" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D116" s="36"/>
       <c r="E116" s="13"/>
       <c r="F116" s="36"/>
       <c r="G116" s="13"/>
       <c r="H116" s="36"/>
       <c r="I116" s="13"/>
       <c r="J116" s="13"/>
       <c r="K116" s="13"/>
       <c r="L116" s="13"/>
       <c r="M116" s="13"/>
     </row>
     <row r="117" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A117" s="13" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B117" s="39" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C117" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D117" s="36"/>
       <c r="E117" s="13"/>
       <c r="F117" s="36"/>
       <c r="G117" s="13"/>
       <c r="H117" s="36"/>
       <c r="I117" s="13"/>
       <c r="J117" s="13"/>
       <c r="K117" s="13"/>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
     </row>
     <row r="118" spans="1:15" s="2" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A118" s="34" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B118" s="34"/>
       <c r="C118" s="54"/>
       <c r="D118" s="35"/>
       <c r="E118" s="35"/>
       <c r="F118" s="35"/>
       <c r="G118" s="35"/>
       <c r="H118" s="35"/>
       <c r="I118" s="35"/>
       <c r="J118" s="35"/>
       <c r="K118" s="35"/>
       <c r="L118" s="35"/>
       <c r="M118" s="35"/>
       <c r="N118" s="37"/>
       <c r="O118" s="37"/>
     </row>
     <row r="119" spans="1:15" ht="305.10000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="13" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B119" s="39" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C119" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D119" s="36"/>
       <c r="E119" s="13"/>
       <c r="F119" s="36"/>
       <c r="G119" s="13"/>
       <c r="H119" s="36"/>
       <c r="I119" s="13"/>
       <c r="J119" s="13"/>
       <c r="K119" s="13"/>
       <c r="L119" s="13"/>
       <c r="M119" s="13"/>
     </row>
     <row r="120" spans="1:15" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="13" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B120" s="39" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C120" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D120" s="36"/>
       <c r="E120" s="13"/>
       <c r="F120" s="36"/>
       <c r="G120" s="13"/>
       <c r="H120" s="36"/>
       <c r="I120" s="13"/>
       <c r="J120" s="13"/>
       <c r="K120" s="13"/>
       <c r="L120" s="13"/>
       <c r="M120" s="13"/>
     </row>
     <row r="121" spans="1:15" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="13" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B121" s="39" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C121" s="53" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D121" s="36"/>
       <c r="E121" s="13"/>
       <c r="F121" s="36"/>
       <c r="G121" s="13"/>
       <c r="H121" s="36"/>
       <c r="I121" s="13"/>
       <c r="J121" s="13"/>
       <c r="K121" s="13"/>
       <c r="L121" s="13"/>
       <c r="M121" s="13"/>
     </row>
     <row r="122" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A122" s="10" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B122" s="10"/>
       <c r="C122" s="51"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8"/>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="9"/>
       <c r="I122" s="9"/>
       <c r="J122" s="9"/>
       <c r="K122" s="9"/>
       <c r="L122" s="9"/>
       <c r="M122" s="9"/>
     </row>
     <row r="123" spans="1:15" ht="78" x14ac:dyDescent="0.3">
       <c r="A123" s="13" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B123" s="39" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C123" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D123" s="36"/>
       <c r="E123" s="13"/>
       <c r="F123" s="36"/>
       <c r="G123" s="13"/>
       <c r="H123" s="36"/>
       <c r="I123" s="13"/>
       <c r="J123" s="13"/>
       <c r="K123" s="13"/>
       <c r="L123" s="13"/>
       <c r="M123" s="13"/>
     </row>
     <row r="124" spans="1:15" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A124" s="13" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B124" s="39" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C124" s="53" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D124" s="36"/>
       <c r="E124" s="13"/>
       <c r="F124" s="36"/>
       <c r="G124" s="13"/>
       <c r="H124" s="36"/>
       <c r="I124" s="13"/>
       <c r="J124" s="13"/>
       <c r="K124" s="13"/>
       <c r="L124" s="13"/>
       <c r="M124" s="13"/>
     </row>
     <row r="125" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A125" s="10" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B125" s="10"/>
       <c r="C125" s="51"/>
       <c r="D125" s="8"/>
       <c r="E125" s="8"/>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="9"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="9"/>
       <c r="M125" s="9"/>
     </row>
     <row r="126" spans="1:15" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A126" s="13" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B126" s="39" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C126" s="53" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D126" s="36"/>
       <c r="E126" s="13"/>
       <c r="F126" s="36"/>
       <c r="G126" s="13"/>
       <c r="H126" s="36"/>
       <c r="I126" s="13"/>
       <c r="J126" s="13"/>
       <c r="K126" s="13"/>
       <c r="L126" s="13"/>
       <c r="M126" s="13"/>
     </row>
     <row r="127" spans="1:15" s="2" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A127" s="10" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B127" s="10"/>
       <c r="C127" s="51"/>
       <c r="D127" s="8"/>
       <c r="E127" s="8"/>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="9"/>
       <c r="I127" s="9"/>
       <c r="J127" s="9"/>
       <c r="K127" s="9"/>
       <c r="L127" s="9"/>
       <c r="M127" s="9"/>
     </row>
     <row r="128" spans="1:15" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A128" s="13" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B128" s="39" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C128" s="53" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D128" s="36"/>
       <c r="E128" s="13"/>
       <c r="F128" s="36"/>
       <c r="G128" s="13"/>
       <c r="H128" s="36"/>
       <c r="I128" s="13"/>
       <c r="J128" s="13"/>
       <c r="K128" s="13"/>
       <c r="L128" s="13"/>
       <c r="M128" s="13"/>
     </row>
     <row r="129" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A129" s="13" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B129" s="39" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C129" s="53" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D129" s="36"/>
       <c r="E129" s="13"/>
       <c r="F129" s="36"/>
       <c r="G129" s="13"/>
       <c r="H129" s="36"/>
       <c r="I129" s="13"/>
       <c r="J129" s="13"/>
       <c r="K129" s="13"/>
       <c r="L129" s="13"/>
       <c r="M129" s="13"/>
     </row>
     <row r="130" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A130" s="13" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B130" s="39" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C130" s="53" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D130" s="36"/>
       <c r="E130" s="13"/>
       <c r="F130" s="36"/>
       <c r="G130" s="13"/>
       <c r="H130" s="36"/>
       <c r="I130" s="13"/>
       <c r="J130" s="13"/>
       <c r="K130" s="13"/>
       <c r="L130" s="13"/>
       <c r="M130" s="13"/>
     </row>
     <row r="131" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A131" s="13" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B131" s="39" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C131" s="53" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D131" s="36"/>
       <c r="E131" s="13"/>
       <c r="F131" s="36"/>
       <c r="G131" s="13"/>
       <c r="H131" s="36"/>
       <c r="I131" s="13"/>
       <c r="J131" s="13"/>
       <c r="K131" s="13"/>
       <c r="L131" s="13"/>
       <c r="M131" s="13"/>
     </row>
     <row r="132" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A132" s="13" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B132" s="39" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C132" s="53" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D132" s="36"/>
       <c r="E132" s="13"/>
       <c r="F132" s="36"/>
       <c r="G132" s="13"/>
       <c r="H132" s="36"/>
       <c r="I132" s="13"/>
       <c r="J132" s="13"/>
       <c r="K132" s="13"/>
       <c r="L132" s="13"/>
       <c r="M132" s="13"/>
     </row>
     <row r="133" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A133" s="13" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B133" s="39" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C133" s="53" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D133" s="36"/>
       <c r="E133" s="13"/>
       <c r="F133" s="36"/>
       <c r="G133" s="13"/>
       <c r="H133" s="36"/>
       <c r="I133" s="13"/>
       <c r="J133" s="13"/>
       <c r="K133" s="13"/>
       <c r="L133" s="13"/>
       <c r="M133" s="13"/>
     </row>
     <row r="134" spans="1:13" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="47"/>
       <c r="B134" s="3"/>
       <c r="C134" s="57"/>
       <c r="D134" s="48"/>
       <c r="E134" s="47"/>
       <c r="F134" s="48"/>
       <c r="G134" s="47"/>
       <c r="H134" s="48"/>
       <c r="I134" s="47"/>
       <c r="J134" s="47"/>
       <c r="K134" s="47"/>
       <c r="L134" s="47"/>
@@ -8835,51 +8846,53 @@
       <c r="B954" s="3"/>
       <c r="C954" s="50"/>
     </row>
   </sheetData>
   <phoneticPr fontId="17" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D49:D134 D3:D47 F3:F47 F49:F134" xr:uid="{95EA4F51-DA69-4FE7-A903-E26AAA0A7237}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H47 H49:H134" xr:uid="{DB607B85-4C7A-495A-BA38-0DDA540CB2B0}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C5:C8 C13 C16:C18 C28:C30 C32 C35:C36 C39 C42 C45 C47 C50 C52:C54 C57 C59:C61 C62:C63 C65 C69:C72 C74 C78:C79 C82 C84 C87 C90:C91 C95:C96 C98 C100 C102:C106 C108:C110 C117 C121 C126" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E74BFAB2-BADC-45DB-BC49-1D70379F76BF}">
   <dimension ref="A1:B546"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="49.4140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="61" cm="1">
         <f t="array" ref="B1">SUMPRODUCT(COUNTIF('Data sheet'!E3:E498,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="12">
         <f>COUNTIF('Data sheet'!F3:F134,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
@@ -9450,61 +9463,75 @@
     <row r="541" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="542" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="543" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="544" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="545" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
     <row r="546" s="22" customFormat="1" ht="15.6" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="090281c40d2c2945e40b641db12551d5" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -9700,153 +9727,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52F089A4-156F-4E40-89F3-10A8EA16AAC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2876AEC6-43E2-4FE3-B43C-B93A4063D623}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E60AF2FC-23FD-439B-BA66-390B682D94E0}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5B7BAF4-BBD5-4B35-9515-990CFA4F59C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG229 Fetal monitoring in labour: Baseline assessment tool 12/11/2025</dc:title>
+  <dc:title>NG229 Fetal monitoring in labour: Baseline assessment tool 25/03/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2023-05-17T07:14:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">