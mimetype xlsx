--- v0 (2025-12-05)
+++ v1 (2026-04-11)
@@ -10,103 +10,103 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6721D0F2-A460-4DBC-81C6-A21A2977DA5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="47" documentId="8_{02A436D3-661A-4DEF-94F2-C641DBE870AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5BDB999B-9155-4399-B330-DE6AA5023F0E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Table 1" sheetId="29" r:id="rId3"/>
     <sheet name="Table 2" sheetId="30" r:id="rId4"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId5"/>
     <sheet name="Dropdowns" sheetId="28" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$138</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$139</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$139</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27"/>
   <c r="A13" i="23"/>
   <c r="A10" i="23"/>
   <c r="A5" i="23"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="316">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -151,61 +151,54 @@
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
     <t>This baseline assessment tool should be used in conjuction with the full guideline. It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations. Access the full guideline through the link below:</t>
   </si>
   <si>
     <t>Tools and resources to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline. Access the tools and resources through the link below:</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Partial</t>
   </si>
   <si>
     <t>Year of recommendation</t>
   </si>
   <si>
-    <t>National Institute for Health and Care Excellence
-[...2 lines deleted...]
-  <si>
     <t>Baseline assessment tool for menopause: identification and management (NG23)</t>
   </si>
   <si>
     <t>Published: 12 November 2015</t>
-  </si>
-[...1 lines deleted...]
-    <t>© NICE 2024. All rights reserved.</t>
   </si>
   <si>
     <t>Tailor your approach to the person at all times when identifying, discussing, investigating and managing menopause, and adapt the approach if symptoms change over time. Follow the recommendations in NICE’s guideline on patient experience in adult NHS services.</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>For general principles on how to discuss symptom management plans with people, including how to communicate risks, benefits and consequences, see NICE’s guideline on shared decision making.</t>
   </si>
   <si>
     <t>1.1.2</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <t>2015, amended 2024</t>
   </si>
   <si>
     <t>Explain that symptoms associated with menopause may vary from minor to severe and be experienced over short or long time periods. As well as changes in menstrual cycle, symptoms may include:
 • vasomotor symptoms (hot flushes and sweats)
 • genitourinary symptoms (for example, vaginal dryness)
 • effects on mood (for example, depressive symptoms)
 • musculoskeletal symptoms (for example, joint and muscle pain)
@@ -466,53 +459,50 @@
     <t>For people currently having aromatase inhibitors as adjuvant treatment for breast cancer, work with a breast cancer specialist to identify treatment options for genitourinary symptoms that have continued despite trying non-hormonal treatments.</t>
   </si>
   <si>
     <t>1.5.15</t>
   </si>
   <si>
     <t>When assessing the safety of vaginal oestrogens for someone in relation to breast cancer recurrence, take into account all of the following: 
 • the person’s general risk factors for breast cancer recurrence (see recommendations 1.7.7 and 1.7.8 in NICE’s guideline on early and locally advanced breast cancer for the definitions of medium or high risk and of low risk of recurrence) 
 • it is unknown whether vaginal oestrogen affects the risks of breast cancer recurrence 
 • vaginal oestrogen is absorbed locally, and some of it is absorbed into the bloodstream but compared with oestrogen from systemic HRT, the amount is minimal.</t>
   </si>
   <si>
     <t>1.5.16</t>
   </si>
   <si>
     <t>For people with a personal history of oestrogen receptor negative breast cancer, recognise that any oestrogen systemically absorbed from taking vaginal oestrogen is unlikely to increase the risk of breast cancer recurrence, and so it is likely to be safe.</t>
   </si>
   <si>
     <t>1.5.17</t>
   </si>
   <si>
     <t>1.5.18</t>
   </si>
   <si>
     <t>Vaginal laser treatment</t>
-  </si>
-[...1 lines deleted...]
-    <t>Do not offer vaginal laser treatment for genitourinary symptoms associated with menopause unless as part of a randomised controlled trial (see also NICE’s interventional procedures guidance on transvaginal laser therapy for urogenital atrophy).</t>
   </si>
   <si>
     <t>1.5.19</t>
   </si>
   <si>
     <t>Depressive symptoms</t>
   </si>
   <si>
     <t>Consider HRT to alleviate depressive symptoms (not meeting the criteria for a diagnosis of depression) with onset around the same time as other symptoms associated with menopause.</t>
   </si>
   <si>
     <t>1.5.20</t>
   </si>
   <si>
     <t>1.5.21</t>
   </si>
   <si>
     <t>For people experiencing menopause who are suspected to have or have been diagnosed with depression, follow the recommendations in this guideline alongside the recommendations in NICE’s guideline on treating and managing depression in adults to achieve an optimal management plan.</t>
   </si>
   <si>
     <t>1.5.22</t>
   </si>
   <si>
     <t>Sleep</t>
   </si>
@@ -911,78 +901,50 @@
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 • for people for whom HRT is contraindicated </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 • for those who prefer not to take HRT.</t>
     </r>
   </si>
   <si>
-    <t>Consider vaginal oestrogen for people with a personal history of breast cancer and genitourinary symptoms that have continued despite trying non-hormonal treatments (see also recommendation 1.5.15 for people receiving adjuvant aromatase inhibitor treatment for breast cancer). Vaginal oestrogen may be used in combination with a non-hormonal moisturiser or a lubricant.
-[...26 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Consider CBT as an option for people who have depressive symptoms (not meeting the criteria for a diagnosis of depression) in association with vasomotor symptoms: 
 • in addition to other management options </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">or </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 • for people for whom other options are contraindicated </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -1143,382 +1105,445 @@
   <si>
     <r>
       <t xml:space="preserve">Diagnose premature ovarian insufficiency in women, trans men and non-binary people registered female at birth who are under 40 based on:
 • menopause-associated symptoms, including no or infrequent periods (taking into account whether the person has had a hysterectomy) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 • elevated follicle stimulating hormone (FSH) levels on 2 blood samples taken 4 to 6 weeks apart.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">When talking about oestrogen-only HRT as a treatment option: 
-[...5 lines deleted...]
-•	section on communicating risks, benefits and consequences (including how to discuss numerical information) in NICE’s guideline on shared decision making. </t>
+    <t>Table 1 Combined HRT versus no HRT: effect on specific health outcomes</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Baseline risk</t>
+  </si>
+  <si>
+    <t>How does taking combined hormone replacement therapy (HRT) impact the risks related to this outcome?</t>
+  </si>
+  <si>
+    <t>Does the way combined HRT is taken affect these risks?</t>
+  </si>
+  <si>
+    <t>Does the type of hormone affect these risks?</t>
+  </si>
+  <si>
+    <t>All-cause mortality (life expectancy</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> _</t>
+  </si>
+  <si>
+    <t>Overall, life expectancy is unlikely to change with the use of combined HRT. [2024]</t>
+  </si>
+  <si>
+    <t>Cancer: breast (Information in this table applies to people with no personal history of breast cancer)</t>
+  </si>
+  <si>
+    <t>Breast cancer risk varies depending on a person’s modifiable and non-modifiable risk factors (see the section on lifestyle-related risk factors in NICE’s guideline on early and locally advanced breast cancer). [2024]</t>
+  </si>
+  <si>
+    <t>Breast cancer risk increases with combined HRT and the increase:
+•	rises with duration of use
+•	is higher in people currently taking HRT than in those who have taken it in the past
+•	declines after stopping HRT but persists at least 10 years after stopping use.
+There is a very small increase in risk of death from breast cancer with combined HRT. 
+Use the discussion aid on HRT for the number of breast cancer cases per 1,000 people taking combined HRT over a 5- or 10- year period. [2024]</t>
+  </si>
+  <si>
+    <t>There is insufficient evidence to establish whether the increase in risk of breast cancer is different with preparations containing micronised progesterone or dydrogesterone from what it is with preparations containing other progestogens. [2024]</t>
+  </si>
+  <si>
+    <t>Cancer: endometrial (Information in this table applies to people with no personal history of endometrial cancer)</t>
+  </si>
+  <si>
+    <t>Endometrial cancer risk decreases with continuous combined HRT (use the discussion aid on HRT for the number of endometrial cancer cases per 1,000 people taking combined HRT over a 5-year period). [2024]
+Endometrial cancer risk may slightly increase with sequential combined HRT, and the increase may be greater with:
+•	longer duration of use 
+•	fewer days of progestogen per cycle 
+•	increased dosage of oestrogen. [2024]</t>
+  </si>
+  <si>
+    <t>Cancer: ovarian (Information in this table applies to people with no personal history of ovarian cancer)</t>
+  </si>
+  <si>
+    <t>The baseline population risk of ovarian cancer in women aged under 60 is very low (use the discussion aid on HRT for the number of ovarian cancer cases per 1,000 people over a 5-year period). [2024]</t>
+  </si>
+  <si>
+    <t>In people with ovaries, there is a very slight increase in ovarian cancer risk with combined HRT (use the discussion aid on HRT for the number of ovarian cancer cases per 1,000 people over a 5-year and a 10-year period). [2024]</t>
+  </si>
+  <si>
+    <t>Coronary heart disease (Information in this table applies to people with no personal history of coronary heart disease)</t>
+  </si>
+  <si>
+    <t>Coronary heart disease risk does not increase with combined HRT (use the discussion aid on HRT for the number of coronary heart disease cases per 1,000 people over a 5-year period.) [2024]
+Mortality from cardiovascular disease does not increase with combined HRT. [2024]</t>
+  </si>
+  <si>
+    <t>Dementia</t>
+  </si>
+  <si>
+    <t>Dementia risk might increase with combined HRT if it is started at 65 or over (use the discussion aid on HRT for the number of dementia cases per 1,000 people over a 4-year period). [2024]</t>
+  </si>
+  <si>
+    <t>Muscle mass and strength</t>
+  </si>
+  <si>
+    <t>There is limited evidence suggesting that HRT may improve muscle mass and strength. [2015]</t>
+  </si>
+  <si>
+    <t>Osteoporosis</t>
   </si>
   <si>
     <r>
-      <t>1.6.2	When talking about combined HRT as a treatment option: 
+      <t xml:space="preserve">The baseline population risk of fragility fracture:
+•	is low in the UK for women, trans men and non-binary people registered female at birth who are around the age of menopause, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF222222"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF222222"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">
+•	varies from one person to another. [2015] 
+(Use the discussion aid on HRT for the incidence of fragility fractures in women not taking HRT.) [2015]</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Fragility fracture risk is decreased while taking HRT and this benefit:
+•	is maintained during treatment but decreases once treatment stops 
+•	may continue for longer in people who take HRT for longer. [2015]
+(Use the discussion aid on HRT for the incidence of fragility fractures in women taking HRT.) [2015]
+</t>
+  </si>
+  <si>
+    <t>Stroke (Information in this table applies to people with no personal history of stroke)</t>
+  </si>
+  <si>
+    <t>The baseline population risk of stroke in women aged under 60 is very low. [2024]</t>
+  </si>
+  <si>
+    <t>Stroke risk is unlikely to increase with the use of combined HRT that includes transdermal oestrogen (see the discussion aid on HRT, for the number of stroke cases per 1,000 people over a 5-year period). [2024]
+Stroke risk increases with combined HRT containing oral oestrogen and the increase:
+•	rises with higher oestrogen dosage and longer duration of treatment, for example, if used for more than 5 years
+•	is greater with increasing age at first starting HRT
+•	differs between ethnic groups and may be greater in Black people. 
+(See the discussion aid on HRT, for the number of stroke cases per 1,000 people over a 5-year period.) [2024]</t>
+  </si>
+  <si>
+    <t>The risk of developing type 2 diabetes does not increase with HRT. [2015]
+Generally, no adverse effect on blood glucose control is reported when taking HRT. [2015]</t>
+  </si>
+  <si>
+    <t>The risk is not affected whether HRT is taken orally or transdermally. [2015]</t>
+  </si>
+  <si>
+    <t>Venous thromboembolism (VTE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTE risk is not increased with transdermal HRT. [2015] </t>
+  </si>
+  <si>
+    <t>VTE risk is increased with oral HRT. [2015]
+VTE risk is greater with oral than transdermal HRT. [2015]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The statements from 2015 in tables 1 and 2 do not distinguish between combined and oestrogen-only HRT. These statements have been included in </t>
+  </si>
+  <si>
+    <t>both tables to better support discussions.</t>
+  </si>
+  <si>
+    <t>Table 2 Oestrogen-only HRT versus no HRT: effect on specific health outcomes</t>
+  </si>
+  <si>
+    <t>How does taking oestrogen-only hormone replacement therapy (HRT) impact the risks related to this outcome?</t>
+  </si>
+  <si>
+    <t>Does the way oestrogen-only HRT is taken affect these risks?</t>
+  </si>
+  <si>
+    <t>Does the type of hormone taken affect these risks?</t>
+  </si>
+  <si>
+    <t>All-cause mortality (life expectancy)</t>
+  </si>
+  <si>
+    <t>–</t>
+  </si>
+  <si>
+    <t>Overall, life expectancy is unlikely to change with the use of oestrogen-only HRT. [2024]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">There is very little or no increase in breast cancer risk with oestrogen-only HRT. 
+There is little or no increase in the risk of breast cancer mortality with oestrogen-only HRT.
+Use the discussion aid on HRT for the number of breast cancer cases per 1,000 people taking oestrogen-only HRT over a 5- or 10-year period. [2024]
+</t>
+  </si>
+  <si>
+    <t>Breast cancer risk is similar with oestradiol and with conjugated equine oestrogen. [2024]</t>
+  </si>
+  <si>
+    <t>In people with a uterus, endometrial cancer risk increases with oestrogen-only HRT (use the discussion aid on HRT for the number of endometrial cancer cases per 1,000 people taking oestrogen-only HRT over a 5-year period). [2024]
+See also recommendation 1.8.1 on which type of HRT to offer depending on whether people have a uterus or not in the section on starting HRT. [2024]</t>
+  </si>
+  <si>
+    <t>In people with a uterus, endometrial cancer risk increases with both oral and transdermal oestrogen-only HRT. [2024]</t>
+  </si>
+  <si>
+    <t>The baseline population risk of ovarian cancer in women aged under 60 is very low. (Use the discussion aid on HRT for the number of ovarian cancer cases per 1,000 people over a 5-year period). [2024]</t>
+  </si>
+  <si>
+    <t>In people with ovaries, ovarian cancer risk increases very slightly after 5 years of using oestrogen-only HRT and this risk increases with duration of use (use the discussion aid on HRT for the number of ovarian cancer cases per 1,000 people over a 5-year and a 10-year period). [2024]</t>
+  </si>
+  <si>
+    <t>Ovarian cancer risk increases with both transdermal and oral oestrogen-only HRT. [2024]</t>
+  </si>
+  <si>
+    <t>Coronary heart disease risk does not increase with oestrogen-only HRT (use the discussion aid on HRT for the number of coronary heart disease cases per 1,000 people over a 5-year period). [2024]
+Mortality from cardiovascular disease does not increase with oestrogen-only HRT. [2024]</t>
+  </si>
+  <si>
+    <t>Dementia risk is unlikely to increase with oestrogen-only HRT (see the discussion aid on HRT for the number of dementia cases per 1,000 people over a 5-year period). [2024]</t>
+  </si>
+  <si>
+    <t>The baseline population risk of fragility fracture:
+•	is low in the UK for women, trans men and non-binary people registered female at birth who are around the age of menopause and 
+•	varies from one person to another. 
+(Use the discussion aid on HRT for the incidence of fragility fractures in women.) [2015]</t>
+  </si>
+  <si>
+    <t>Fragility fracture risk is decreased while taking HRT and this benefit:
+•	is maintained during treatment but decreases once treatment stops 
+•	may continue for longer in people who take HRT for longer. 
+(Use the discussion aid on HRT for the incidence of fragility fractures in women.) [2015]</t>
+  </si>
+  <si>
+    <t>Stroke risk increases with oral oestrogen-only HRT and the increase:
+•	rises with the dosage of oestrogen
+•	is greater if HRT is started after the age of 60. 
+(See the discussion aid on HRT, for the number of stroke cases per 1,000 people over a 5-year period.) [2024]
+Stroke risk is unlikely to increase with transdermal oestrogen-only HRT (see the discussion aid on HRT, for the number of stroke cases per 1,000 people over a 5-year period). [2024]</t>
+  </si>
+  <si>
+    <t>The risk of developing type 2 diabetes does not increase with HRT. [2015]
+Generally, no adverse effect on blood glucose control is reported when taking HRT. [2015]</t>
+  </si>
+  <si>
+    <t>VTE risk is not increased with transdermal HRT. [2015]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The statements from 2015 in tables 1 and 2 do not distinguish between combined and oestrogen-only HRT. These statements have been included in both tables </t>
+  </si>
+  <si>
+    <t>to better support discussions.</t>
+  </si>
+  <si>
+    <t>1.1  Individualised care</t>
+  </si>
+  <si>
+    <t>1.2  Information and support</t>
+  </si>
+  <si>
+    <t>1.3  Identifying perimenopause and menopause</t>
+  </si>
+  <si>
+    <t>1.4  Discussing management options with people aged 40 or over</t>
+  </si>
+  <si>
+    <t>1.5  Managing symptoms associated with menopause in people aged 40 or over</t>
+  </si>
+  <si>
+    <t>1.6  Effects of hormone replacement therapy on specific health outcomes in people aged 40 or over</t>
+  </si>
+  <si>
+    <t>1.7  Diagnosing and managing premature ovarian insufficiency in people under 40</t>
+  </si>
+  <si>
+    <t>1.8  Starting and stopping hormone replacement therapy for anyone</t>
+  </si>
+  <si>
+    <t>1.9  Reviewing treatment for anyone</t>
+  </si>
+  <si>
+    <t>National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk</t>
+  </si>
+  <si>
+    <t>© NICE 2026. All rights reserved.</t>
+  </si>
+  <si>
+    <t>Fezolinetant is recommended as an option for treating moderate to severe vasomotor symptoms associated with menopause when HRT is unsuitable. For full details, see NICE’s technology appraisal guidance on fezolinetant (TA1143, 2026)</t>
+  </si>
+  <si>
+    <t>Consider vaginal oestrogen for people with a personal history of breast cancer and genitourinary symptoms that have continued despite trying non-hormonal treatments (see also recommendation 1.5.16 for people receiving adjuvant aromatase inhibitor treatment for breast cancer). Vaginal oestrogen may be used in combination with a non-hormonal moisturiser or a lubricant.
+In November 2024, this was an off-label use of vaginal oestrogen. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For people with a personal history of oestrogen receptor-positive breast cancer, recognise that:
+• it is unknown whether any oestrogen systemically absorbed from taking vaginal oestrogen could increase the risk of breast cancer recurrence </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve">
+• adjuvants that block oestrogen receptors in cancer cells (for example, tamoxifen) would reduce any such potential impact.</t>
+    </r>
+  </si>
+  <si>
+    <t>1.5.36</t>
+  </si>
+  <si>
+    <r>
+      <t>When talking about combined HRT as a treatment option: 
 •	discuss different combined HRT options to identify the one that best balances benefits and risks for the person
 •	share information from table 1: effect of combined HRT versus no HRT on specific health outcomes 
 •	refer to the discussion aid on HRT and the likelihood of some medical conditions to provide information on the extent of benefits and risks associated with HRT. 
 See also the:
 •	recommendations on discussing benefits and risks of HRT, including the need to tailor the treatment to the person’s age, personal circumstances and potential risk factors</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	section on communicating risks, benefits and consequences (including how to discuss numerical information) in NICE’s guideline on shared decision making.</t>
     </r>
   </si>
   <si>
-    <t>Table 1 Combined HRT versus no HRT: effect on specific health outcomes</t>
-[...37 lines deleted...]
-Use the discussion aid on HRT for the number of breast cancer cases per 1,000 people taking combined HRT over a 5- or 10- year period. [2024]</t>
+    <r>
+      <t xml:space="preserve">When talking about oestrogen-only HRT as a treatment option: 
+•	discuss different oestrogen-only HRT options to identify the one that best balances benefits and risks for the person
+•	share information from table 2: effect of oestrogen-only HRT versus no HRT on specific health outcomes 
+•	refer to the discussion aid on HRT and the likelihood of some medical conditions to provide information on the extent of benefits and risks associated with HRT. 
+See also the:
+•	recommendation on discussing benefits and risks of HRT, including the need to tailor the treatment to the person’s age, personal circumstances and potential risk factors </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t xml:space="preserve"> 
+•	section on communicating risks, benefits and consequences (including how to discuss numerical information) in NICE’s guideline on shared decision making. </t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Breast cancer risk with sequential combined HRT is:
 •	lower than with continuous combined HRT </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t>but</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
-•	higher than without HRT. [2024</t>
+•	higher than without HRT. [2024]</t>
     </r>
   </si>
   <si>
-    <t>There is insufficient evidence to establish whether the increase in risk of breast cancer is different with preparations containing micronised progesterone or dydrogesterone from what it is with preparations containing other progestogens. [2024]</t>
-[...221 lines deleted...]
-    <t>1.9  Reviewing treatment for anyone</t>
+    <t>Do not offer vaginal laser treatment for genitourinary symptoms associated with menopause unless as part of a randomised controlled trial(see also NICE’s HealthTech guidance on transvaginal laser therapy for urogenital atrophy).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter SemiBold"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
@@ -1632,50 +1657,55 @@
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF222222"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDD8CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2402,4521 +2432,4570 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E155"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.88671875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="108.44140625" customWidth="1"/>
+    <col min="1" max="1" width="108.4140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="82.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="82.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="29.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="19" t="s">
         <v>27</v>
-      </c>
-[...3 lines deleted...]
-        <v>28</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
-    <row r="3" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="29.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
     </row>
-    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG23", "Menopause: identification and management")</f>
         <v>Menopause: identification and management</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG23/resources", "Tools and resources")</f>
         <v>Tools and resources</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="34.700000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/terms-and-conditions#notice-of-rights", "Subject to Notice of rights")</f>
         <v>Subject to Notice of rights</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
     </row>
-    <row r="15" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
     </row>
-    <row r="16" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
     </row>
-    <row r="17" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
     </row>
-    <row r="20" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...134 lines deleted...]
-    <row r="155" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M138"/>
+  <dimension ref="A1:M139"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.88671875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="1"/>
     <col min="2" max="3" width="18.33203125" customWidth="1"/>
     <col min="4" max="4" width="38.33203125" customWidth="1"/>
-    <col min="5" max="5" width="74.44140625" customWidth="1"/>
+    <col min="5" max="5" width="74.4140625" customWidth="1"/>
     <col min="6" max="6" width="36.6640625" customWidth="1"/>
     <col min="7" max="7" width="78.6640625" customWidth="1"/>
     <col min="8" max="8" width="43" customWidth="1"/>
     <col min="9" max="9" width="48.6640625" customWidth="1"/>
     <col min="10" max="10" width="39.6640625" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" customWidth="1"/>
-    <col min="12" max="12" width="16.21875" customWidth="1"/>
+    <col min="12" max="12" width="16.25" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
-    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="57" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
     </row>
-    <row r="4" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B4" s="33" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C4" s="33">
         <v>2015</v>
       </c>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
     </row>
-    <row r="5" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A5" s="27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C5" s="33">
         <v>2024</v>
       </c>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
     </row>
-    <row r="6" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A6" s="57" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="B6" s="32"/>
       <c r="C6" s="32"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
-    <row r="7" spans="1:13" ht="176.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" ht="176.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C7" s="33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
-    <row r="8" spans="1:13" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A8" s="27" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C8" s="33">
         <v>2015</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
       <c r="F8" s="27"/>
       <c r="G8" s="27"/>
       <c r="H8" s="27"/>
       <c r="I8" s="27"/>
       <c r="J8" s="27"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
     </row>
-    <row r="9" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A9" s="27" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C9" s="33">
         <v>2015</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
-    <row r="10" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A10" s="27" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C10" s="33">
         <v>2015</v>
       </c>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
     </row>
-    <row r="11" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A11" s="27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B11" s="33" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C11" s="33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
     </row>
-    <row r="12" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A12" s="27" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B12" s="33" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C12" s="33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
-    <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="26" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
     </row>
-    <row r="14" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C14" s="33">
         <v>2024</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A15" s="57" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
-    <row r="16" spans="1:13" ht="176.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" ht="176.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="27" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C16" s="33">
         <v>2015</v>
       </c>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
       <c r="F16" s="27"/>
       <c r="G16" s="27"/>
       <c r="H16" s="27"/>
       <c r="I16" s="27"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
     </row>
-    <row r="17" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A17" s="27" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C17" s="33">
         <v>2015</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
     </row>
-    <row r="18" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A18" s="27" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B18" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C18" s="33">
         <v>2024</v>
       </c>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
     </row>
-    <row r="19" spans="1:13" ht="129.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" ht="129.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="27" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B19" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C19" s="33">
         <v>2015</v>
       </c>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
     </row>
-    <row r="20" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A20" s="27" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C20" s="33">
         <v>2015</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
     </row>
-    <row r="21" spans="1:13" ht="189" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A21" s="27" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C21" s="33">
         <v>2015</v>
       </c>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
     </row>
-    <row r="22" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
-    <row r="23" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
     </row>
-    <row r="24" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A24" s="27" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B24" s="33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C24" s="33">
         <v>2024</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
-    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="34"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
-    <row r="26" spans="1:13" ht="315.60000000000002" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" ht="315.60000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="27" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="B26" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C26" s="33">
         <v>2024</v>
       </c>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
     </row>
-    <row r="27" spans="1:13" ht="110.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A27" s="27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B27" s="33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C27" s="33">
         <v>2024</v>
       </c>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
     </row>
-    <row r="28" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="26" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B28" s="34"/>
       <c r="C28" s="34"/>
       <c r="D28" s="26"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
     </row>
-    <row r="29" spans="1:13" ht="126" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A29" s="27" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B29" s="33" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C29" s="33">
         <v>2024</v>
       </c>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
     </row>
-    <row r="30" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="34"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
     </row>
-    <row r="31" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A31" s="27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B31" s="33" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C31" s="33">
         <v>2015</v>
       </c>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
       <c r="G31" s="27"/>
       <c r="H31" s="27"/>
       <c r="I31" s="27"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
     </row>
-    <row r="32" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A32" s="27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B32" s="33" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C32" s="33">
         <v>2015</v>
       </c>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
       <c r="F32" s="27"/>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
     </row>
-    <row r="33" spans="1:13" ht="110.25" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A33" s="27" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B33" s="33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C33" s="33">
         <v>2015</v>
       </c>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
-    <row r="34" spans="1:13" ht="143.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" ht="143.55000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="27" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B34" s="33" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C34" s="33">
         <v>2015</v>
       </c>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
     </row>
-    <row r="35" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
-    <row r="36" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A36" s="28" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
     </row>
-    <row r="37" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A37" s="28" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
     </row>
-    <row r="38" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="35"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
     </row>
-    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="26" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
     </row>
-    <row r="40" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A40" s="27" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B40" s="33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C40" s="33">
         <v>2015</v>
       </c>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
       <c r="F40" s="27"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
       <c r="I40" s="27"/>
       <c r="J40" s="27"/>
       <c r="K40" s="27"/>
       <c r="L40" s="27"/>
       <c r="M40" s="27"/>
     </row>
-    <row r="41" spans="1:13" ht="94.5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A41" s="27" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B41" s="33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C41" s="33">
         <v>2024</v>
       </c>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
     </row>
-    <row r="42" spans="1:13" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A42" s="27" t="s">
-        <v>85</v>
+        <v>308</v>
       </c>
       <c r="B42" s="33" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="C42" s="33"/>
       <c r="D42" s="27"/>
       <c r="E42" s="27"/>
       <c r="F42" s="27"/>
       <c r="G42" s="27"/>
       <c r="H42" s="27"/>
       <c r="I42" s="27"/>
       <c r="J42" s="27"/>
       <c r="K42" s="27"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
     </row>
-    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A43" s="31" t="s">
+    <row r="43" spans="1:13" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B43" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
+      <c r="L43" s="27"/>
+      <c r="M43" s="27"/>
+    </row>
+    <row r="44" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A44" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B44" s="36"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="31"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+    </row>
+    <row r="45" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A45" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="26"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="26"/>
+      <c r="M45" s="26"/>
+    </row>
+    <row r="46" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A46" s="27" t="s">
         <v>87</v>
       </c>
-      <c r="B43" s="36"/>
-[...33 lines deleted...]
-      <c r="B45" s="33" t="s">
+      <c r="B46" s="33" t="s">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C46" s="33">
         <v>2024</v>
       </c>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="27"/>
-      <c r="J46" s="30"/>
-[...4 lines deleted...]
-    <row r="47" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
+      <c r="L46" s="27"/>
+      <c r="M46" s="27"/>
+    </row>
+    <row r="47" spans="1:13" ht="176.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="27" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B47" s="33" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C47" s="33">
         <v>2024</v>
       </c>
       <c r="D47" s="27"/>
       <c r="E47" s="27"/>
       <c r="F47" s="27"/>
       <c r="G47" s="27"/>
       <c r="H47" s="27"/>
       <c r="I47" s="27"/>
-      <c r="J47" s="29"/>
-[...4 lines deleted...]
-    <row r="48" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="J47" s="30"/>
+      <c r="K47" s="30"/>
+      <c r="L47" s="30"/>
+      <c r="M47" s="30"/>
+    </row>
+    <row r="48" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A48" s="27" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B48" s="33" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C48" s="33">
         <v>2024</v>
       </c>
       <c r="D48" s="27"/>
       <c r="E48" s="27"/>
       <c r="F48" s="27"/>
       <c r="G48" s="27"/>
       <c r="H48" s="27"/>
       <c r="I48" s="27"/>
-      <c r="J48" s="27"/>
-[...4 lines deleted...]
-    <row r="49" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+      <c r="J48" s="29"/>
+      <c r="K48" s="29"/>
+      <c r="L48" s="29"/>
+      <c r="M48" s="29"/>
+    </row>
+    <row r="49" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A49" s="27" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B49" s="33" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C49" s="33">
         <v>2024</v>
       </c>
       <c r="D49" s="27"/>
       <c r="E49" s="27"/>
       <c r="F49" s="27"/>
       <c r="G49" s="27"/>
       <c r="H49" s="27"/>
       <c r="I49" s="27"/>
       <c r="J49" s="27"/>
       <c r="K49" s="27"/>
       <c r="L49" s="27"/>
       <c r="M49" s="27"/>
     </row>
-    <row r="50" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A50" s="27" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B50" s="33" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C50" s="33">
         <v>2024</v>
       </c>
       <c r="D50" s="27"/>
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
       <c r="H50" s="27"/>
       <c r="I50" s="27"/>
       <c r="J50" s="27"/>
       <c r="K50" s="27"/>
       <c r="L50" s="27"/>
       <c r="M50" s="27"/>
     </row>
-    <row r="51" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A51" s="27" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B51" s="33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C51" s="33">
         <v>2024</v>
       </c>
       <c r="D51" s="27"/>
       <c r="E51" s="27"/>
       <c r="F51" s="27"/>
       <c r="G51" s="27"/>
       <c r="H51" s="27"/>
       <c r="I51" s="27"/>
       <c r="J51" s="27"/>
       <c r="K51" s="27"/>
       <c r="L51" s="27"/>
       <c r="M51" s="27"/>
     </row>
-    <row r="52" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A52" s="27" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B52" s="33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C52" s="33">
         <v>2024</v>
       </c>
       <c r="D52" s="27"/>
       <c r="E52" s="27"/>
       <c r="F52" s="27"/>
       <c r="G52" s="27"/>
       <c r="H52" s="27"/>
       <c r="I52" s="27"/>
       <c r="J52" s="27"/>
       <c r="K52" s="27"/>
       <c r="L52" s="27"/>
       <c r="M52" s="27"/>
     </row>
-    <row r="53" spans="1:13" ht="94.5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A53" s="27" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="B53" s="33" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C53" s="33">
         <v>2024</v>
       </c>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="27"/>
     </row>
-    <row r="54" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A54" s="28" t="s">
+    <row r="54" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A54" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B54" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="27"/>
+    </row>
+    <row r="55" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A55" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="28"/>
+      <c r="K55" s="28"/>
+      <c r="L55" s="28"/>
+      <c r="M55" s="28"/>
+    </row>
+    <row r="56" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A56" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B56" s="34"/>
+      <c r="C56" s="34"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="26"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="26"/>
+      <c r="M56" s="26"/>
+    </row>
+    <row r="57" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A57" s="27" t="s">
         <v>107</v>
       </c>
-      <c r="B54" s="35"/>
-[...30 lines deleted...]
-      <c r="A56" s="27" t="s">
+      <c r="B57" s="33" t="s">
         <v>109</v>
-      </c>
-[...22 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C57" s="33">
         <v>2024</v>
       </c>
       <c r="D57" s="27"/>
       <c r="E57" s="27"/>
       <c r="F57" s="27"/>
       <c r="G57" s="27"/>
       <c r="H57" s="27"/>
       <c r="I57" s="27"/>
       <c r="J57" s="27"/>
       <c r="K57" s="27"/>
       <c r="L57" s="27"/>
       <c r="M57" s="27"/>
     </row>
-    <row r="58" spans="1:13" ht="65.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" ht="162" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="27" t="s">
-        <v>112</v>
+        <v>309</v>
       </c>
       <c r="B58" s="33" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C58" s="33">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="D58" s="27"/>
       <c r="E58" s="27"/>
       <c r="F58" s="27"/>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
     </row>
-    <row r="59" spans="1:13" ht="192.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" ht="65.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="27" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B59" s="33" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C59" s="33">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
       <c r="I59" s="27"/>
       <c r="J59" s="27"/>
       <c r="K59" s="27"/>
       <c r="L59" s="27"/>
       <c r="M59" s="27"/>
     </row>
-    <row r="60" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" ht="193.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="27" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B60" s="33" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C60" s="33">
         <v>2024</v>
       </c>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
       <c r="J60" s="27"/>
       <c r="K60" s="27"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
     </row>
-    <row r="61" spans="1:13" ht="110.25" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="27" t="s">
-        <v>233</v>
+        <v>114</v>
       </c>
       <c r="B61" s="33" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C61" s="33">
         <v>2024</v>
       </c>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
       <c r="I61" s="27"/>
       <c r="J61" s="27"/>
       <c r="K61" s="27"/>
       <c r="L61" s="27"/>
       <c r="M61" s="27"/>
     </row>
-    <row r="62" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="A63" s="26" t="s">
+    <row r="62" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
+      <c r="A62" s="27" t="s">
+        <v>310</v>
+      </c>
+      <c r="B62" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="C62" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D62" s="27"/>
+      <c r="E62" s="27"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+    </row>
+    <row r="63" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="28"/>
+      <c r="H63" s="28"/>
+      <c r="I63" s="28"/>
+      <c r="J63" s="28"/>
+      <c r="K63" s="28"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="28"/>
+    </row>
+    <row r="64" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A64" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26"/>
+      <c r="F64" s="26"/>
+      <c r="G64" s="26"/>
+      <c r="H64" s="26"/>
+      <c r="I64" s="26"/>
+      <c r="J64" s="26"/>
+      <c r="K64" s="26"/>
+      <c r="L64" s="26"/>
+      <c r="M64" s="26"/>
+    </row>
+    <row r="65" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="27" t="s">
+        <v>315</v>
+      </c>
+      <c r="B65" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C65" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D65" s="27"/>
+      <c r="E65" s="27"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="27"/>
+      <c r="H65" s="27"/>
+      <c r="I65" s="27"/>
+      <c r="J65" s="27"/>
+      <c r="K65" s="27"/>
+      <c r="L65" s="27"/>
+      <c r="M65" s="27"/>
+    </row>
+    <row r="66" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A66" s="26" t="s">
         <v>119</v>
       </c>
-      <c r="B63" s="34"/>
-[...13 lines deleted...]
-      <c r="A64" s="27" t="s">
+      <c r="B66" s="34"/>
+      <c r="C66" s="34"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="26"/>
+      <c r="I66" s="26"/>
+      <c r="J66" s="26"/>
+      <c r="K66" s="26"/>
+      <c r="L66" s="26"/>
+      <c r="M66" s="26"/>
+    </row>
+    <row r="67" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A67" s="27" t="s">
         <v>120</v>
       </c>
-      <c r="B64" s="33" t="s">
-[...17 lines deleted...]
-      <c r="A65" s="26" t="s">
+      <c r="B67" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="B65" s="34"/>
-[...41 lines deleted...]
-        <v>2024</v>
+      <c r="C67" s="33" t="s">
+        <v>33</v>
       </c>
       <c r="D67" s="27"/>
       <c r="E67" s="27"/>
       <c r="F67" s="27"/>
       <c r="G67" s="27"/>
       <c r="H67" s="27"/>
       <c r="I67" s="27"/>
       <c r="J67" s="27"/>
       <c r="K67" s="27"/>
       <c r="L67" s="27"/>
       <c r="M67" s="27"/>
     </row>
-    <row r="68" spans="1:13" ht="80.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="27" t="s">
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="B68" s="33" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C68" s="33">
         <v>2024</v>
       </c>
       <c r="D68" s="27"/>
       <c r="E68" s="27"/>
       <c r="F68" s="27"/>
       <c r="G68" s="27"/>
       <c r="H68" s="27"/>
       <c r="I68" s="27"/>
       <c r="J68" s="27"/>
       <c r="K68" s="27"/>
       <c r="L68" s="27"/>
       <c r="M68" s="27"/>
     </row>
-    <row r="69" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A69" s="26" t="s">
+    <row r="69" spans="1:13" ht="80.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B69" s="33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C69" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D69" s="27"/>
+      <c r="E69" s="27"/>
+      <c r="F69" s="27"/>
+      <c r="G69" s="27"/>
+      <c r="H69" s="27"/>
+      <c r="I69" s="27"/>
+      <c r="J69" s="27"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
+    </row>
+    <row r="70" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A70" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B70" s="34"/>
+      <c r="C70" s="34"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="26"/>
+      <c r="H70" s="26"/>
+      <c r="I70" s="26"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="26"/>
+      <c r="L70" s="26"/>
+      <c r="M70" s="26"/>
+    </row>
+    <row r="71" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A71" s="27" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" s="33" t="s">
+        <v>129</v>
+      </c>
+      <c r="C71" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D71" s="27"/>
+      <c r="E71" s="27"/>
+      <c r="F71" s="27"/>
+      <c r="G71" s="27"/>
+      <c r="H71" s="27"/>
+      <c r="I71" s="27"/>
+      <c r="J71" s="27"/>
+      <c r="K71" s="27"/>
+      <c r="L71" s="27"/>
+      <c r="M71" s="27"/>
+    </row>
+    <row r="72" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A72" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B72" s="34"/>
+      <c r="C72" s="34"/>
+      <c r="D72" s="26"/>
+      <c r="E72" s="26"/>
+      <c r="F72" s="26"/>
+      <c r="G72" s="26"/>
+      <c r="H72" s="26"/>
+      <c r="I72" s="26"/>
+      <c r="J72" s="26"/>
+      <c r="K72" s="26"/>
+      <c r="L72" s="26"/>
+      <c r="M72" s="26"/>
+    </row>
+    <row r="73" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="27" t="s">
         <v>128</v>
       </c>
-      <c r="B69" s="34"/>
-[...34 lines deleted...]
-      <c r="A71" s="26" t="s">
+      <c r="B73" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="C73" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D73" s="27"/>
+      <c r="E73" s="27"/>
+      <c r="F73" s="27"/>
+      <c r="G73" s="27"/>
+      <c r="H73" s="27"/>
+      <c r="I73" s="27"/>
+      <c r="J73" s="27"/>
+      <c r="K73" s="27"/>
+      <c r="L73" s="27"/>
+      <c r="M73" s="27"/>
+    </row>
+    <row r="74" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A74" s="26" t="s">
         <v>130</v>
       </c>
-      <c r="B71" s="34"/>
-[...13 lines deleted...]
-      <c r="A72" s="27" t="s">
+      <c r="B74" s="34"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="26"/>
+      <c r="E74" s="26"/>
+      <c r="F74" s="26"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="26"/>
+      <c r="I74" s="26"/>
+      <c r="J74" s="26"/>
+      <c r="K74" s="26"/>
+      <c r="L74" s="26"/>
+      <c r="M74" s="26"/>
+    </row>
+    <row r="75" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A75" s="28" t="s">
         <v>131</v>
       </c>
-      <c r="B72" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="33">
+      <c r="B75" s="35"/>
+      <c r="C75" s="35"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
+      <c r="I75" s="28"/>
+      <c r="J75" s="28"/>
+      <c r="K75" s="28"/>
+      <c r="L75" s="28"/>
+      <c r="M75" s="28"/>
+    </row>
+    <row r="76" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A76" s="27" t="s">
+        <v>231</v>
+      </c>
+      <c r="B76" s="33" t="s">
+        <v>135</v>
+      </c>
+      <c r="C76" s="33">
         <v>2015</v>
       </c>
-      <c r="D72" s="27"/>
-[...11 lines deleted...]
-      <c r="A73" s="26" t="s">
+      <c r="D76" s="27"/>
+      <c r="E76" s="27"/>
+      <c r="F76" s="27"/>
+      <c r="G76" s="27"/>
+      <c r="H76" s="27"/>
+      <c r="I76" s="27"/>
+      <c r="J76" s="27"/>
+      <c r="K76" s="27"/>
+      <c r="L76" s="27"/>
+      <c r="M76" s="27"/>
+    </row>
+    <row r="77" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A77" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="B73" s="34"/>
-[...13 lines deleted...]
-      <c r="A74" s="28" t="s">
+      <c r="B77" s="34"/>
+      <c r="C77" s="34"/>
+      <c r="D77" s="26"/>
+      <c r="E77" s="26"/>
+      <c r="F77" s="26"/>
+      <c r="G77" s="26"/>
+      <c r="H77" s="26"/>
+      <c r="I77" s="26"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="26"/>
+      <c r="M77" s="26"/>
+    </row>
+    <row r="78" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A78" s="27" t="s">
         <v>134</v>
       </c>
-      <c r="B74" s="35"/>
-[...19 lines deleted...]
-      <c r="C75" s="33">
+      <c r="B78" s="33" t="s">
+        <v>137</v>
+      </c>
+      <c r="C78" s="33">
         <v>2015</v>
       </c>
-      <c r="D75" s="27"/>
-[...11 lines deleted...]
-      <c r="A76" s="26" t="s">
+      <c r="D78" s="27"/>
+      <c r="E78" s="27"/>
+      <c r="F78" s="27"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27"/>
+      <c r="I78" s="27"/>
+      <c r="J78" s="27"/>
+      <c r="K78" s="27"/>
+      <c r="L78" s="27"/>
+      <c r="M78" s="27"/>
+    </row>
+    <row r="79" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A79" s="26" t="s">
         <v>136</v>
       </c>
-      <c r="B76" s="34"/>
-[...34 lines deleted...]
-      <c r="A78" s="26" t="s">
+      <c r="B79" s="34"/>
+      <c r="C79" s="34"/>
+      <c r="D79" s="26"/>
+      <c r="E79" s="26"/>
+      <c r="F79" s="26"/>
+      <c r="G79" s="26"/>
+      <c r="H79" s="26"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
+    </row>
+    <row r="80" spans="1:13" ht="64.8" x14ac:dyDescent="0.3">
+      <c r="A80" s="27" t="s">
+        <v>232</v>
+      </c>
+      <c r="B80" s="33" t="s">
         <v>139</v>
-      </c>
-[...39 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C80" s="33">
         <v>2015</v>
       </c>
       <c r="D80" s="27"/>
       <c r="E80" s="27"/>
       <c r="F80" s="27"/>
       <c r="G80" s="27"/>
       <c r="H80" s="27"/>
       <c r="I80" s="27"/>
       <c r="J80" s="27"/>
       <c r="K80" s="27"/>
       <c r="L80" s="27"/>
       <c r="M80" s="27"/>
     </row>
-    <row r="81" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A81" s="26" t="s">
+    <row r="81" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A81" s="27" t="s">
+        <v>138</v>
+      </c>
+      <c r="B81" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="C81" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D81" s="27"/>
+      <c r="E81" s="27"/>
+      <c r="F81" s="27"/>
+      <c r="G81" s="27"/>
+      <c r="H81" s="27"/>
+      <c r="I81" s="27"/>
+      <c r="J81" s="27"/>
+      <c r="K81" s="27"/>
+      <c r="L81" s="27"/>
+      <c r="M81" s="27"/>
+    </row>
+    <row r="82" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="26" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="34"/>
+      <c r="C82" s="34"/>
+      <c r="D82" s="26"/>
+      <c r="E82" s="26"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="26"/>
+      <c r="H82" s="26"/>
+      <c r="I82" s="26"/>
+      <c r="J82" s="26"/>
+      <c r="K82" s="26"/>
+      <c r="L82" s="26"/>
+      <c r="M82" s="26"/>
+    </row>
+    <row r="83" spans="1:13" ht="131.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="B83" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="C83" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D83" s="27"/>
+      <c r="E83" s="27"/>
+      <c r="F83" s="27"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27"/>
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+    </row>
+    <row r="84" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A84" s="26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B84" s="34"/>
+      <c r="C84" s="34"/>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="26"/>
+      <c r="I84" s="26"/>
+      <c r="J84" s="26"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="26"/>
+      <c r="M84" s="26"/>
+    </row>
+    <row r="85" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A85" s="27" t="s">
         <v>143</v>
       </c>
-      <c r="B81" s="34"/>
-[...51 lines deleted...]
-      <c r="A84" s="27" t="s">
+      <c r="B85" s="33" t="s">
         <v>146</v>
       </c>
-      <c r="B84" s="33" t="s">
-[...24 lines deleted...]
-        <v>2015</v>
+      <c r="C85" s="33" t="s">
+        <v>33</v>
       </c>
       <c r="D85" s="27"/>
       <c r="E85" s="27"/>
       <c r="F85" s="27"/>
       <c r="G85" s="27"/>
       <c r="H85" s="27"/>
       <c r="I85" s="27"/>
       <c r="J85" s="27"/>
       <c r="K85" s="27"/>
       <c r="L85" s="27"/>
       <c r="M85" s="27"/>
     </row>
-    <row r="86" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A86" s="28" t="s">
+    <row r="86" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A86" s="27" t="s">
+        <v>145</v>
+      </c>
+      <c r="B86" s="33" t="s">
+        <v>152</v>
+      </c>
+      <c r="C86" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D86" s="27"/>
+      <c r="E86" s="27"/>
+      <c r="F86" s="27"/>
+      <c r="G86" s="27"/>
+      <c r="H86" s="27"/>
+      <c r="I86" s="27"/>
+      <c r="J86" s="27"/>
+      <c r="K86" s="27"/>
+      <c r="L86" s="27"/>
+      <c r="M86" s="27"/>
+    </row>
+    <row r="87" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A87" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="B87" s="35"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="28"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28"/>
+      <c r="H87" s="28"/>
+      <c r="I87" s="28"/>
+      <c r="J87" s="28"/>
+      <c r="K87" s="28"/>
+      <c r="L87" s="28"/>
+      <c r="M87" s="28"/>
+    </row>
+    <row r="88" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A88" s="26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B88" s="34"/>
+      <c r="C88" s="34"/>
+      <c r="D88" s="26"/>
+      <c r="E88" s="26"/>
+      <c r="F88" s="26"/>
+      <c r="G88" s="26"/>
+      <c r="H88" s="26"/>
+      <c r="I88" s="26"/>
+      <c r="J88" s="26"/>
+      <c r="K88" s="26"/>
+      <c r="L88" s="26"/>
+      <c r="M88" s="26"/>
+    </row>
+    <row r="89" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A89" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="B89" s="35"/>
+      <c r="C89" s="35"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
+      <c r="I89" s="28"/>
+      <c r="J89" s="28"/>
+      <c r="K89" s="28"/>
+      <c r="L89" s="28"/>
+      <c r="M89" s="28"/>
+    </row>
+    <row r="90" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A90" s="26" t="s">
         <v>150</v>
       </c>
-      <c r="B86" s="35"/>
-[...13 lines deleted...]
-      <c r="A87" s="26" t="s">
+      <c r="B90" s="34"/>
+      <c r="C90" s="34"/>
+      <c r="D90" s="26"/>
+      <c r="E90" s="26"/>
+      <c r="F90" s="26"/>
+      <c r="G90" s="26"/>
+      <c r="H90" s="26"/>
+      <c r="I90" s="26"/>
+      <c r="J90" s="26"/>
+      <c r="K90" s="26"/>
+      <c r="L90" s="26"/>
+      <c r="M90" s="26"/>
+    </row>
+    <row r="91" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A91" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B87" s="34"/>
-[...47 lines deleted...]
-      <c r="A90" s="27" t="s">
+      <c r="B91" s="33" t="s">
         <v>154</v>
       </c>
-      <c r="B90" s="33" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="C91" s="33" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D91" s="27"/>
       <c r="E91" s="27"/>
       <c r="F91" s="27"/>
       <c r="G91" s="27"/>
       <c r="H91" s="27"/>
       <c r="I91" s="27"/>
       <c r="J91" s="27"/>
       <c r="K91" s="27"/>
       <c r="L91" s="27"/>
       <c r="M91" s="27"/>
     </row>
-    <row r="92" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A92" s="26" t="s">
+    <row r="92" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A92" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B92" s="33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C92" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27"/>
+      <c r="I92" s="27"/>
+      <c r="J92" s="27"/>
+      <c r="K92" s="27"/>
+      <c r="L92" s="27"/>
+      <c r="M92" s="27"/>
+    </row>
+    <row r="93" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A93" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B93" s="34"/>
+      <c r="C93" s="34"/>
+      <c r="D93" s="26"/>
+      <c r="E93" s="26"/>
+      <c r="F93" s="26"/>
+      <c r="G93" s="26"/>
+      <c r="H93" s="26"/>
+      <c r="I93" s="26"/>
+      <c r="J93" s="26"/>
+      <c r="K93" s="26"/>
+      <c r="L93" s="26"/>
+      <c r="M93" s="26"/>
+    </row>
+    <row r="94" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B94" s="33" t="s">
         <v>158</v>
-      </c>
-[...39 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C94" s="33">
         <v>2024</v>
       </c>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
       <c r="I94" s="27"/>
       <c r="J94" s="27"/>
       <c r="K94" s="27"/>
       <c r="L94" s="27"/>
       <c r="M94" s="27"/>
     </row>
-    <row r="95" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-    <row r="97" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
+      <c r="A95" s="27" t="s">
+        <v>234</v>
+      </c>
+      <c r="B95" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="C95" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D95" s="27"/>
+      <c r="E95" s="27"/>
+      <c r="F95" s="27"/>
+      <c r="G95" s="27"/>
+      <c r="H95" s="27"/>
+      <c r="I95" s="27"/>
+      <c r="J95" s="27"/>
+      <c r="K95" s="27"/>
+      <c r="L95" s="27"/>
+      <c r="M95" s="27"/>
+    </row>
+    <row r="96" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A96" s="57" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="25"/>
+      <c r="E96" s="25"/>
+      <c r="F96" s="25"/>
+      <c r="G96" s="25"/>
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="25"/>
+      <c r="K96" s="25"/>
+      <c r="L96" s="25"/>
+      <c r="M96" s="25"/>
+    </row>
+    <row r="97" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A97" s="28" t="s">
-        <v>162</v>
+        <v>235</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="35"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
       <c r="M97" s="28"/>
     </row>
-    <row r="98" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A98" s="26" t="s">
+    <row r="98" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A98" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B98" s="35"/>
+      <c r="C98" s="35"/>
+      <c r="D98" s="28"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28"/>
+      <c r="H98" s="28"/>
+      <c r="I98" s="28"/>
+      <c r="J98" s="28"/>
+      <c r="K98" s="28"/>
+      <c r="L98" s="28"/>
+      <c r="M98" s="28"/>
+    </row>
+    <row r="99" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A99" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B99" s="34"/>
+      <c r="C99" s="34"/>
+      <c r="D99" s="26"/>
+      <c r="E99" s="26"/>
+      <c r="F99" s="26"/>
+      <c r="G99" s="26"/>
+      <c r="H99" s="26"/>
+      <c r="I99" s="26"/>
+      <c r="J99" s="26"/>
+      <c r="K99" s="26"/>
+      <c r="L99" s="26"/>
+      <c r="M99" s="26"/>
+    </row>
+    <row r="100" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A100" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B100" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="C100" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D100" s="27"/>
+      <c r="E100" s="27"/>
+      <c r="F100" s="27"/>
+      <c r="G100" s="27"/>
+      <c r="H100" s="27"/>
+      <c r="I100" s="27"/>
+      <c r="J100" s="27"/>
+      <c r="K100" s="27"/>
+      <c r="L100" s="27"/>
+      <c r="M100" s="27"/>
+    </row>
+    <row r="101" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A101" s="26" t="s">
         <v>163</v>
       </c>
-      <c r="B98" s="34"/>
-[...13 lines deleted...]
-      <c r="A99" s="27" t="s">
+      <c r="B101" s="34"/>
+      <c r="C101" s="34"/>
+      <c r="D101" s="26"/>
+      <c r="E101" s="26"/>
+      <c r="F101" s="26"/>
+      <c r="G101" s="26"/>
+      <c r="H101" s="26"/>
+      <c r="I101" s="26"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="26"/>
+      <c r="L101" s="26"/>
+      <c r="M101" s="26"/>
+    </row>
+    <row r="102" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A102" s="28" t="s">
         <v>164</v>
       </c>
-      <c r="B99" s="33" t="s">
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
+      <c r="I102" s="28"/>
+      <c r="J102" s="28"/>
+      <c r="K102" s="28"/>
+      <c r="L102" s="28"/>
+      <c r="M102" s="28"/>
+    </row>
+    <row r="103" spans="1:13" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="27" t="s">
+        <v>312</v>
+      </c>
+      <c r="B103" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="C99" s="33">
+      <c r="C103" s="33">
         <v>2024</v>
       </c>
-      <c r="D99" s="27"/>
-[...48 lines deleted...]
-      <c r="B102" s="33" t="s">
+      <c r="D103" s="27"/>
+      <c r="E103" s="27"/>
+      <c r="F103" s="27"/>
+      <c r="G103" s="27"/>
+      <c r="H103" s="27"/>
+      <c r="I103" s="27"/>
+      <c r="J103" s="27"/>
+      <c r="K103" s="27"/>
+      <c r="L103" s="27"/>
+      <c r="M103" s="27"/>
+    </row>
+    <row r="104" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A104" s="26" t="s">
         <v>168</v>
       </c>
-      <c r="C102" s="33">
+      <c r="B104" s="34"/>
+      <c r="C104" s="34"/>
+      <c r="D104" s="26"/>
+      <c r="E104" s="26"/>
+      <c r="F104" s="26"/>
+      <c r="G104" s="26"/>
+      <c r="H104" s="26"/>
+      <c r="I104" s="26"/>
+      <c r="J104" s="26"/>
+      <c r="K104" s="26"/>
+      <c r="L104" s="26"/>
+      <c r="M104" s="26"/>
+    </row>
+    <row r="105" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A105" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
+      <c r="I105" s="28"/>
+      <c r="J105" s="28"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="28"/>
+    </row>
+    <row r="106" spans="1:13" ht="255" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="27" t="s">
+        <v>313</v>
+      </c>
+      <c r="B106" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="C106" s="33">
         <v>2024</v>
       </c>
-      <c r="D102" s="27"/>
-[...28 lines deleted...]
-      <c r="A104" s="28" t="s">
+      <c r="D106" s="27"/>
+      <c r="E106" s="27"/>
+      <c r="F106" s="27"/>
+      <c r="G106" s="27"/>
+      <c r="H106" s="27"/>
+      <c r="I106" s="27"/>
+      <c r="J106" s="27"/>
+      <c r="K106" s="27"/>
+      <c r="L106" s="27"/>
+      <c r="M106" s="27"/>
+    </row>
+    <row r="107" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A107" s="26" t="s">
         <v>172</v>
       </c>
-      <c r="B104" s="35"/>
-[...16 lines deleted...]
-      <c r="B105" s="33" t="s">
+      <c r="B107" s="34"/>
+      <c r="C107" s="34"/>
+      <c r="D107" s="26"/>
+      <c r="E107" s="26"/>
+      <c r="F107" s="26"/>
+      <c r="G107" s="26"/>
+      <c r="H107" s="26"/>
+      <c r="I107" s="26"/>
+      <c r="J107" s="26"/>
+      <c r="K107" s="26"/>
+      <c r="L107" s="26"/>
+      <c r="M107" s="26"/>
+    </row>
+    <row r="108" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
+      <c r="A108" s="27" t="s">
         <v>173</v>
       </c>
-      <c r="C105" s="33">
+      <c r="B108" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="C108" s="33">
         <v>2024</v>
       </c>
-      <c r="D105" s="27"/>
-[...11 lines deleted...]
-      <c r="A106" s="26" t="s">
+      <c r="D108" s="27"/>
+      <c r="E108" s="27"/>
+      <c r="F108" s="27"/>
+      <c r="G108" s="27"/>
+      <c r="H108" s="27"/>
+      <c r="I108" s="27"/>
+      <c r="J108" s="27"/>
+      <c r="K108" s="27"/>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
+    </row>
+    <row r="109" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A109" s="26" t="s">
         <v>175</v>
       </c>
-      <c r="B106" s="34"/>
-[...13 lines deleted...]
-      <c r="A107" s="27" t="s">
+      <c r="B109" s="34"/>
+      <c r="C109" s="34"/>
+      <c r="D109" s="26"/>
+      <c r="E109" s="26"/>
+      <c r="F109" s="26"/>
+      <c r="G109" s="26"/>
+      <c r="H109" s="26"/>
+      <c r="I109" s="26"/>
+      <c r="J109" s="26"/>
+      <c r="K109" s="26"/>
+      <c r="L109" s="26"/>
+      <c r="M109" s="26"/>
+    </row>
+    <row r="110" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A110" s="27" t="s">
         <v>176</v>
       </c>
-      <c r="B107" s="33" t="s">
+      <c r="B110" s="33" t="s">
         <v>177</v>
       </c>
-      <c r="C107" s="33">
+      <c r="C110" s="33">
         <v>2024</v>
       </c>
-      <c r="D107" s="27"/>
-[...11 lines deleted...]
-      <c r="A108" s="26" t="s">
+      <c r="D110" s="27"/>
+      <c r="E110" s="27"/>
+      <c r="F110" s="27"/>
+      <c r="G110" s="27"/>
+      <c r="H110" s="27"/>
+      <c r="I110" s="27"/>
+      <c r="J110" s="27"/>
+      <c r="K110" s="27"/>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
+    </row>
+    <row r="111" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A111" s="26" t="s">
         <v>178</v>
       </c>
-      <c r="B108" s="34"/>
-[...13 lines deleted...]
-      <c r="A109" s="27" t="s">
+      <c r="B111" s="34"/>
+      <c r="C111" s="34"/>
+      <c r="D111" s="26"/>
+      <c r="E111" s="26"/>
+      <c r="F111" s="26"/>
+      <c r="G111" s="26"/>
+      <c r="H111" s="26"/>
+      <c r="I111" s="26"/>
+      <c r="J111" s="26"/>
+      <c r="K111" s="26"/>
+      <c r="L111" s="26"/>
+      <c r="M111" s="26"/>
+    </row>
+    <row r="112" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A112" s="27" t="s">
         <v>179</v>
       </c>
-      <c r="B109" s="33" t="s">
+      <c r="B112" s="33" t="s">
         <v>180</v>
       </c>
-      <c r="C109" s="33">
+      <c r="C112" s="33">
         <v>2024</v>
       </c>
-      <c r="D109" s="27"/>
-[...11 lines deleted...]
-      <c r="A110" s="26" t="s">
+      <c r="D112" s="27"/>
+      <c r="E112" s="27"/>
+      <c r="F112" s="27"/>
+      <c r="G112" s="27"/>
+      <c r="H112" s="27"/>
+      <c r="I112" s="27"/>
+      <c r="J112" s="27"/>
+      <c r="K112" s="27"/>
+      <c r="L112" s="27"/>
+      <c r="M112" s="27"/>
+    </row>
+    <row r="113" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A113" s="28" t="s">
         <v>181</v>
       </c>
-      <c r="B110" s="34"/>
-[...13 lines deleted...]
-      <c r="A111" s="27" t="s">
+      <c r="B113" s="35"/>
+      <c r="C113" s="35"/>
+      <c r="D113" s="28"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="28"/>
+      <c r="G113" s="28"/>
+      <c r="H113" s="28"/>
+      <c r="I113" s="28"/>
+      <c r="J113" s="28"/>
+      <c r="K113" s="28"/>
+      <c r="L113" s="28"/>
+      <c r="M113" s="28"/>
+    </row>
+    <row r="114" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="57" t="s">
+        <v>303</v>
+      </c>
+      <c r="B114" s="32"/>
+      <c r="C114" s="32"/>
+      <c r="D114" s="25"/>
+      <c r="E114" s="25"/>
+      <c r="F114" s="25"/>
+      <c r="G114" s="25"/>
+      <c r="H114" s="25"/>
+      <c r="I114" s="25"/>
+      <c r="J114" s="25"/>
+      <c r="K114" s="25"/>
+      <c r="L114" s="25"/>
+      <c r="M114" s="25"/>
+    </row>
+    <row r="115" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A115" s="26" t="s">
         <v>182</v>
       </c>
-      <c r="B111" s="33" t="s">
+      <c r="B115" s="34"/>
+      <c r="C115" s="34"/>
+      <c r="D115" s="26"/>
+      <c r="E115" s="26"/>
+      <c r="F115" s="26"/>
+      <c r="G115" s="26"/>
+      <c r="H115" s="26"/>
+      <c r="I115" s="26"/>
+      <c r="J115" s="26"/>
+      <c r="K115" s="26"/>
+      <c r="L115" s="26"/>
+      <c r="M115" s="26"/>
+    </row>
+    <row r="116" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="27" t="s">
         <v>183</v>
       </c>
-      <c r="C111" s="33">
-[...14 lines deleted...]
-      <c r="A112" s="28" t="s">
+      <c r="B116" s="33" t="s">
         <v>184</v>
-      </c>
-[...73 lines deleted...]
-        <v>188</v>
       </c>
       <c r="C116" s="33">
         <v>2015</v>
       </c>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
       <c r="F116" s="27"/>
       <c r="G116" s="27"/>
       <c r="H116" s="27"/>
       <c r="I116" s="27"/>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
     </row>
-    <row r="117" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A117" s="27" t="s">
-        <v>189</v>
+        <v>236</v>
       </c>
       <c r="B117" s="33" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C117" s="33">
         <v>2015</v>
       </c>
       <c r="D117" s="27"/>
       <c r="E117" s="27"/>
       <c r="F117" s="27"/>
       <c r="G117" s="27"/>
       <c r="H117" s="27"/>
       <c r="I117" s="27"/>
       <c r="J117" s="27"/>
       <c r="K117" s="27"/>
       <c r="L117" s="27"/>
       <c r="M117" s="27"/>
     </row>
-    <row r="118" spans="1:13" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A118" s="27" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B118" s="33" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C118" s="33">
         <v>2015</v>
       </c>
       <c r="D118" s="27"/>
       <c r="E118" s="27"/>
       <c r="F118" s="27"/>
       <c r="G118" s="27"/>
       <c r="H118" s="27"/>
       <c r="I118" s="27"/>
       <c r="J118" s="27"/>
       <c r="K118" s="27"/>
       <c r="L118" s="27"/>
       <c r="M118" s="27"/>
     </row>
-    <row r="119" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A119" s="27" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B119" s="33" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C119" s="33">
         <v>2015</v>
       </c>
       <c r="D119" s="27"/>
       <c r="E119" s="27"/>
       <c r="F119" s="27"/>
       <c r="G119" s="27"/>
       <c r="H119" s="27"/>
       <c r="I119" s="27"/>
       <c r="J119" s="27"/>
       <c r="K119" s="27"/>
       <c r="L119" s="27"/>
       <c r="M119" s="27"/>
     </row>
-    <row r="120" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="C121" s="33">
+    <row r="120" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A120" s="27" t="s">
+        <v>190</v>
+      </c>
+      <c r="B120" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="C120" s="33">
         <v>2015</v>
       </c>
-      <c r="D121" s="27"/>
-[...10 lines deleted...]
-    <row r="122" spans="1:13" ht="208.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D120" s="27"/>
+      <c r="E120" s="27"/>
+      <c r="F120" s="27"/>
+      <c r="G120" s="27"/>
+      <c r="H120" s="27"/>
+      <c r="I120" s="27"/>
+      <c r="J120" s="27"/>
+      <c r="K120" s="27"/>
+      <c r="L120" s="27"/>
+      <c r="M120" s="27"/>
+    </row>
+    <row r="121" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A121" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="B121" s="34"/>
+      <c r="C121" s="34"/>
+      <c r="D121" s="26"/>
+      <c r="E121" s="26"/>
+      <c r="F121" s="26"/>
+      <c r="G121" s="26"/>
+      <c r="H121" s="26"/>
+      <c r="I121" s="26"/>
+      <c r="J121" s="26"/>
+      <c r="K121" s="26"/>
+      <c r="L121" s="26"/>
+      <c r="M121" s="26"/>
+    </row>
+    <row r="122" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A122" s="27" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B122" s="33" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C122" s="33">
         <v>2015</v>
       </c>
       <c r="D122" s="27"/>
       <c r="E122" s="27"/>
       <c r="F122" s="27"/>
       <c r="G122" s="27"/>
       <c r="H122" s="27"/>
       <c r="I122" s="27"/>
       <c r="J122" s="27"/>
       <c r="K122" s="27"/>
       <c r="L122" s="27"/>
       <c r="M122" s="27"/>
     </row>
-    <row r="123" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:13" ht="208.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="27" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B123" s="33" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C123" s="33">
         <v>2015</v>
       </c>
       <c r="D123" s="27"/>
       <c r="E123" s="27"/>
       <c r="F123" s="27"/>
       <c r="G123" s="27"/>
       <c r="H123" s="27"/>
       <c r="I123" s="27"/>
       <c r="J123" s="27"/>
       <c r="K123" s="27"/>
       <c r="L123" s="27"/>
       <c r="M123" s="27"/>
     </row>
-    <row r="124" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A124" s="27" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B124" s="33" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C124" s="33">
         <v>2015</v>
       </c>
       <c r="D124" s="27"/>
       <c r="E124" s="27"/>
       <c r="F124" s="27"/>
       <c r="G124" s="27"/>
       <c r="H124" s="27"/>
       <c r="I124" s="27"/>
       <c r="J124" s="27"/>
       <c r="K124" s="27"/>
       <c r="L124" s="27"/>
       <c r="M124" s="27"/>
     </row>
-    <row r="125" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-    <row r="128" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
+      <c r="A125" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="B125" s="33" t="s">
+        <v>200</v>
+      </c>
+      <c r="C125" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D125" s="27"/>
+      <c r="E125" s="27"/>
+      <c r="F125" s="27"/>
+      <c r="G125" s="27"/>
+      <c r="H125" s="27"/>
+      <c r="I125" s="27"/>
+      <c r="J125" s="27"/>
+      <c r="K125" s="27"/>
+      <c r="L125" s="27"/>
+      <c r="M125" s="27"/>
+    </row>
+    <row r="126" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A126" s="57" t="s">
+        <v>304</v>
+      </c>
+      <c r="B126" s="32"/>
+      <c r="C126" s="32"/>
+      <c r="D126" s="25"/>
+      <c r="E126" s="25"/>
+      <c r="F126" s="25"/>
+      <c r="G126" s="25"/>
+      <c r="H126" s="25"/>
+      <c r="I126" s="25"/>
+      <c r="J126" s="25"/>
+      <c r="K126" s="25"/>
+      <c r="L126" s="25"/>
+      <c r="M126" s="25"/>
+    </row>
+    <row r="127" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A127" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="B127" s="34"/>
+      <c r="C127" s="34"/>
+      <c r="D127" s="26"/>
+      <c r="E127" s="26"/>
+      <c r="F127" s="26"/>
+      <c r="G127" s="26"/>
+      <c r="H127" s="26"/>
+      <c r="I127" s="26"/>
+      <c r="J127" s="26"/>
+      <c r="K127" s="26"/>
+      <c r="L127" s="26"/>
+      <c r="M127" s="26"/>
+    </row>
+    <row r="128" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A128" s="27" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="B128" s="33" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="C128" s="33">
         <v>2024</v>
       </c>
       <c r="D128" s="27"/>
       <c r="E128" s="27"/>
       <c r="F128" s="27"/>
       <c r="G128" s="27"/>
       <c r="H128" s="27"/>
       <c r="I128" s="27"/>
       <c r="J128" s="27"/>
       <c r="K128" s="27"/>
       <c r="L128" s="27"/>
       <c r="M128" s="27"/>
     </row>
-    <row r="129" spans="1:13" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A129" s="27" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B129" s="33" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C129" s="33">
         <v>2024</v>
       </c>
       <c r="D129" s="27"/>
       <c r="E129" s="27"/>
       <c r="F129" s="27"/>
       <c r="G129" s="27"/>
       <c r="H129" s="27"/>
       <c r="I129" s="27"/>
       <c r="J129" s="27"/>
       <c r="K129" s="27"/>
       <c r="L129" s="27"/>
       <c r="M129" s="27"/>
     </row>
-    <row r="130" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:13" ht="19.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="27" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B130" s="33" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="C130" s="33">
-        <v>2015</v>
+        <v>2024</v>
       </c>
       <c r="D130" s="27"/>
       <c r="E130" s="27"/>
       <c r="F130" s="27"/>
       <c r="G130" s="27"/>
       <c r="H130" s="27"/>
       <c r="I130" s="27"/>
       <c r="J130" s="27"/>
       <c r="K130" s="27"/>
       <c r="L130" s="27"/>
       <c r="M130" s="27"/>
     </row>
-    <row r="131" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="C132" s="33">
+    <row r="131" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+      <c r="A131" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="B131" s="33" t="s">
+        <v>209</v>
+      </c>
+      <c r="C131" s="33">
         <v>2015</v>
       </c>
-      <c r="D132" s="27"/>
-[...10 lines deleted...]
-    <row r="133" spans="1:13" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="D131" s="27"/>
+      <c r="E131" s="27"/>
+      <c r="F131" s="27"/>
+      <c r="G131" s="27"/>
+      <c r="H131" s="27"/>
+      <c r="I131" s="27"/>
+      <c r="J131" s="27"/>
+      <c r="K131" s="27"/>
+      <c r="L131" s="27"/>
+      <c r="M131" s="27"/>
+    </row>
+    <row r="132" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A132" s="26" t="s">
+        <v>210</v>
+      </c>
+      <c r="B132" s="34"/>
+      <c r="C132" s="34"/>
+      <c r="D132" s="26"/>
+      <c r="E132" s="26"/>
+      <c r="F132" s="26"/>
+      <c r="G132" s="26"/>
+      <c r="H132" s="26"/>
+      <c r="I132" s="26"/>
+      <c r="J132" s="26"/>
+      <c r="K132" s="26"/>
+      <c r="L132" s="26"/>
+      <c r="M132" s="26"/>
+    </row>
+    <row r="133" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A133" s="27" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="B133" s="33" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="C133" s="33">
         <v>2015</v>
       </c>
       <c r="D133" s="27"/>
       <c r="E133" s="27"/>
       <c r="F133" s="27"/>
       <c r="G133" s="27"/>
       <c r="H133" s="27"/>
       <c r="I133" s="27"/>
       <c r="J133" s="27"/>
       <c r="K133" s="27"/>
       <c r="L133" s="27"/>
       <c r="M133" s="27"/>
     </row>
-    <row r="134" spans="1:13" ht="63" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A134" s="27" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="B134" s="33" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C134" s="33">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="D134" s="27"/>
       <c r="E134" s="27"/>
       <c r="F134" s="27"/>
       <c r="G134" s="27"/>
       <c r="H134" s="27"/>
       <c r="I134" s="27"/>
       <c r="J134" s="27"/>
       <c r="K134" s="27"/>
       <c r="L134" s="27"/>
       <c r="M134" s="27"/>
     </row>
-    <row r="135" spans="1:13" ht="16.5" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-    <row r="137" spans="1:13" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A135" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="B135" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="C135" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D135" s="27"/>
+      <c r="E135" s="27"/>
+      <c r="F135" s="27"/>
+      <c r="G135" s="27"/>
+      <c r="H135" s="27"/>
+      <c r="I135" s="27"/>
+      <c r="J135" s="27"/>
+      <c r="K135" s="27"/>
+      <c r="L135" s="27"/>
+      <c r="M135" s="27"/>
+    </row>
+    <row r="136" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A136" s="57" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="32"/>
+      <c r="C136" s="32"/>
+      <c r="D136" s="25"/>
+      <c r="E136" s="25"/>
+      <c r="F136" s="25"/>
+      <c r="G136" s="25"/>
+      <c r="H136" s="25"/>
+      <c r="I136" s="25"/>
+      <c r="J136" s="25"/>
+      <c r="K136" s="25"/>
+      <c r="L136" s="25"/>
+      <c r="M136" s="25"/>
+    </row>
+    <row r="137" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A137" s="27" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="B137" s="33" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="C137" s="33">
         <v>2015</v>
       </c>
       <c r="D137" s="27"/>
       <c r="E137" s="27"/>
       <c r="F137" s="27"/>
       <c r="G137" s="27"/>
       <c r="H137" s="27"/>
       <c r="I137" s="27"/>
       <c r="J137" s="27"/>
       <c r="K137" s="27"/>
       <c r="L137" s="27"/>
       <c r="M137" s="27"/>
     </row>
-    <row r="138" spans="1:13" ht="47.25" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:13" ht="78" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="27" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="B138" s="33" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="C138" s="33">
         <v>2015</v>
       </c>
       <c r="D138" s="27"/>
       <c r="E138" s="27"/>
       <c r="F138" s="27"/>
       <c r="G138" s="27"/>
       <c r="H138" s="27"/>
       <c r="I138" s="27"/>
       <c r="J138" s="27"/>
       <c r="K138" s="27"/>
       <c r="L138" s="27"/>
       <c r="M138" s="27"/>
     </row>
+    <row r="139" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A139" s="27" t="s">
+        <v>221</v>
+      </c>
+      <c r="B139" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="C139" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D139" s="27"/>
+      <c r="E139" s="27"/>
+      <c r="F139" s="27"/>
+      <c r="G139" s="27"/>
+      <c r="H139" s="27"/>
+      <c r="I139" s="27"/>
+      <c r="J139" s="27"/>
+      <c r="K139" s="27"/>
+      <c r="L139" s="27"/>
+      <c r="M139" s="27"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:M138" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
-  <conditionalFormatting sqref="E4:L138">
+  <autoFilter ref="A2:M139" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
+  <phoneticPr fontId="28" type="noConversion"/>
+  <conditionalFormatting sqref="E4:L139">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$D4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$3</xm:f>
           </x14:formula1>
-          <xm:sqref>F113:F138 F4:F22 D4:D22 F39:F53 D113:D138 F55:F61 D55:D61 D63:D73 F63:F73 F75:F85 D75:D85 D87 F87 F89:F95 D89:D95 F98:F100 D98:D100 D102:D103 F102:F103 F105:F111 D105:D111 F24:F35 D24:D35 D39:D53</xm:sqref>
+          <xm:sqref>F114:F139 F4:F22 D4:D22 F39:F54 D114:D139 F56:F62 D56:D62 D64:D74 F64:F74 F76:F86 D76:D86 D88 F88 F90:F96 D90:D96 F99:F101 D99:D101 D103:D104 F103:F104 F106:F112 D106:D112 F24:F35 D24:D35 D39:D54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>H4:H22 H113:H138 H55:H61 H63:H73 H75:H85 H87 H89:H95 H98:H100 H102:H103 H105:H111 H24:H35 H39:H53</xm:sqref>
+          <xm:sqref>H4:H22 H114:H139 H56:H62 H64:H74 H76:H86 H88 H90:H96 H99:H101 H103:H104 H106:H112 H24:H35 H39:H54</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6F16EDF-DE62-4DBF-91ED-9C62FDBE648F}">
   <sheetPr>
     <tabColor theme="0" tint="-4.9989318521683403E-2"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E36"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" style="51" customWidth="1"/>
     <col min="2" max="2" width="24" style="39" customWidth="1"/>
     <col min="3" max="3" width="27" style="39" customWidth="1"/>
     <col min="4" max="5" width="24" style="39" customWidth="1"/>
-    <col min="6" max="16384" width="9.109375" style="39"/>
+    <col min="6" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="37" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
     </row>
-    <row r="2" spans="1:5" ht="63" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
+        <v>238</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" s="41" t="s">
+        <v>240</v>
+      </c>
+      <c r="D2" s="41" t="s">
+        <v>241</v>
+      </c>
+      <c r="E2" s="41" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="C3" s="44" t="s">
         <v>245</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="D3" s="43" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" s="43" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="300" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
         <v>246</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="B4" s="44" t="s">
         <v>247</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="C4" s="44" t="s">
         <v>248</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="D4" s="44" t="s">
+        <v>314</v>
+      </c>
+      <c r="E4" s="44" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="47.25" x14ac:dyDescent="0.2">
-      <c r="A3" s="42" t="s">
+    <row r="5" spans="1:5" ht="317.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="42" t="s">
         <v>250</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B5" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="D5" s="44" t="s">
         <v>251</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="E5" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="124.8" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
         <v>252</v>
       </c>
-      <c r="D3" s="43" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="42" t="s">
+      <c r="B6" s="44" t="s">
         <v>253</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="C6" s="44" t="s">
         <v>254</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="D6" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="171.6" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
         <v>255</v>
       </c>
-      <c r="D4" s="44" t="s">
+      <c r="B7" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C7" s="44" t="s">
         <v>256</v>
       </c>
-      <c r="E4" s="44" t="s">
+      <c r="D7" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="109.2" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
         <v>257</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B8" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C8" s="44" t="s">
         <v>258</v>
       </c>
-      <c r="B5" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="44" t="s">
+      <c r="D8" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
         <v>259</v>
       </c>
-      <c r="E5" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="B9" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C9" s="44" t="s">
         <v>260</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="D9" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="244.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
         <v>261</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="B10" s="44" t="s">
         <v>262</v>
       </c>
-      <c r="D6" s="44" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="C10" s="44" t="s">
         <v>263</v>
       </c>
-      <c r="B7" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="44" t="s">
+      <c r="D10" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="409.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
         <v>264</v>
       </c>
-      <c r="D7" s="44" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="B11" s="44" t="s">
         <v>265</v>
       </c>
-      <c r="B8" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="44" t="s">
+      <c r="C11" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="D11" s="44" t="s">
         <v>266</v>
       </c>
-      <c r="D8" s="44" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="E11" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="140.4" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C12" s="44" t="s">
         <v>267</v>
       </c>
-      <c r="B9" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="44" t="s">
+      <c r="D12" s="44" t="s">
         <v>268</v>
       </c>
-      <c r="D9" s="44" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="42" t="s">
+      <c r="E12" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="93.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
         <v>269</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B13" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C13" s="44" t="s">
         <v>270</v>
       </c>
-      <c r="C10" s="44" t="s">
+      <c r="D13" s="44" t="s">
         <v>271</v>
       </c>
-      <c r="D10" s="44" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="E13" s="44" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
     </row>
-    <row r="15" spans="1:5" s="46" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" s="46" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="45" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
     </row>
-    <row r="16" spans="1:5" s="46" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="45" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
     </row>
-    <row r="17" spans="1:5" s="46" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" s="46" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="47"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="49"/>
       <c r="B19" s="50"/>
       <c r="C19" s="50"/>
       <c r="D19" s="50"/>
       <c r="E19" s="50"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="49"/>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="50"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="49"/>
       <c r="B21" s="50"/>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="49"/>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="50"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="49"/>
       <c r="B23" s="50"/>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="49"/>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="49"/>
       <c r="B25" s="50"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="49"/>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="50"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="49"/>
       <c r="B27" s="50"/>
       <c r="C27" s="50"/>
       <c r="D27" s="50"/>
       <c r="E27" s="50"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="49"/>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="49"/>
       <c r="B29" s="50"/>
       <c r="C29" s="50"/>
       <c r="D29" s="50"/>
       <c r="E29" s="50"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="49"/>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="50"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="49"/>
       <c r="B31" s="50"/>
       <c r="C31" s="50"/>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="49"/>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="49"/>
       <c r="B33" s="50"/>
       <c r="C33" s="50"/>
       <c r="D33" s="50"/>
       <c r="E33" s="50"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="49"/>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="50"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="49"/>
       <c r="B35" s="50"/>
       <c r="C35" s="50"/>
       <c r="D35" s="50"/>
       <c r="E35" s="50"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="49"/>
       <c r="B36" s="50"/>
       <c r="C36" s="50"/>
       <c r="D36" s="50"/>
       <c r="E36" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E5633A-8419-4BF3-9D95-4593EA16DB5A}">
   <sheetPr>
     <tabColor theme="0" tint="-4.9989318521683403E-2"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E37"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="56" customWidth="1"/>
-    <col min="2" max="2" width="27.21875" style="56" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="39"/>
+    <col min="2" max="2" width="27.25" style="56" customWidth="1"/>
+    <col min="3" max="3" width="26.4140625" style="56" customWidth="1"/>
+    <col min="4" max="4" width="26.1640625" style="56" customWidth="1"/>
+    <col min="5" max="5" width="26.58203125" style="56" customWidth="1"/>
+    <col min="6" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
     </row>
-    <row r="2" spans="1:5" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B2" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="C2" s="41" t="s">
+        <v>275</v>
+      </c>
+      <c r="D2" s="41" t="s">
+        <v>276</v>
+      </c>
+      <c r="E2" s="41" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="46.8" x14ac:dyDescent="0.25">
+      <c r="A3" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>280</v>
+      </c>
+      <c r="D3" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="249.6" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
         <v>246</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="B4" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="D4" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E4" s="44" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="234" x14ac:dyDescent="0.25">
+      <c r="A5" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="C5" s="44" t="s">
         <v>283</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D5" s="44" t="s">
         <v>284</v>
       </c>
-      <c r="E2" s="41" t="s">
+      <c r="E5" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="159" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B6" s="44" t="s">
         <v>285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="42" t="s">
+      <c r="C6" s="44" t="s">
         <v>286</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="D6" s="44" t="s">
         <v>287</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="E6" s="44" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="176.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="42" t="s">
+        <v>255</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C7" s="44" t="s">
         <v>288</v>
       </c>
-      <c r="D3" s="44" t="s">
-[...13 lines deleted...]
-      <c r="C4" s="44" t="s">
+      <c r="D7" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="109.2" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
+        <v>257</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C8" s="44" t="s">
         <v>289</v>
       </c>
-      <c r="D4" s="44" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="44" t="s">
+      <c r="D8" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="202.8" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B10" s="44" t="s">
         <v>290</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="44" t="s">
+      <c r="C10" s="44" t="s">
         <v>291</v>
       </c>
-      <c r="D5" s="44" t="s">
+      <c r="D10" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="300.60000000000002" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>265</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="D11" s="44" t="s">
         <v>292</v>
       </c>
-      <c r="E5" s="44" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="44" t="s">
+      <c r="E11" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="124.8" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C12" s="44" t="s">
         <v>293</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="D12" s="44" t="s">
+        <v>268</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="78" x14ac:dyDescent="0.25">
+      <c r="A13" s="42" t="s">
+        <v>269</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>279</v>
+      </c>
+      <c r="C13" s="44" t="s">
         <v>294</v>
       </c>
-      <c r="D6" s="44" t="s">
-[...117 lines deleted...]
-      </c>
       <c r="D13" s="44" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="E13" s="44" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" s="46" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="46" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
     </row>
-    <row r="15" spans="1:5" s="46" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="45" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
     </row>
-    <row r="16" spans="1:5" s="46" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="45" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
     </row>
-    <row r="17" spans="1:5" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
     </row>
-    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A18" s="53"/>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="53"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="54"/>
       <c r="B19" s="54"/>
       <c r="C19" s="54"/>
       <c r="D19" s="54"/>
       <c r="E19" s="54"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="55"/>
       <c r="B20" s="55"/>
       <c r="C20" s="55"/>
       <c r="D20" s="55"/>
       <c r="E20" s="55"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="55"/>
       <c r="B21" s="55"/>
       <c r="C21" s="55"/>
       <c r="D21" s="55"/>
       <c r="E21" s="55"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="55"/>
       <c r="B22" s="55"/>
       <c r="C22" s="55"/>
       <c r="D22" s="55"/>
       <c r="E22" s="55"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="55"/>
       <c r="B23" s="55"/>
       <c r="C23" s="55"/>
       <c r="D23" s="55"/>
       <c r="E23" s="55"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="55"/>
       <c r="B24" s="55"/>
       <c r="C24" s="55"/>
       <c r="D24" s="55"/>
       <c r="E24" s="55"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="55"/>
       <c r="B25" s="55"/>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="E25" s="55"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="55"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="55"/>
       <c r="E26" s="55"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="55"/>
       <c r="B27" s="55"/>
       <c r="C27" s="55"/>
       <c r="D27" s="55"/>
       <c r="E27" s="55"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="55"/>
       <c r="B28" s="55"/>
       <c r="C28" s="55"/>
       <c r="D28" s="55"/>
       <c r="E28" s="55"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="55"/>
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="55"/>
       <c r="B30" s="55"/>
       <c r="C30" s="55"/>
       <c r="D30" s="55"/>
       <c r="E30" s="55"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="55"/>
       <c r="B31" s="55"/>
       <c r="C31" s="55"/>
       <c r="D31" s="55"/>
       <c r="E31" s="55"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="55"/>
       <c r="B32" s="55"/>
       <c r="C32" s="55"/>
       <c r="D32" s="55"/>
       <c r="E32" s="55"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="55"/>
       <c r="B33" s="55"/>
       <c r="C33" s="55"/>
       <c r="D33" s="55"/>
       <c r="E33" s="55"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="55"/>
       <c r="B34" s="55"/>
       <c r="C34" s="55"/>
       <c r="D34" s="55"/>
       <c r="E34" s="55"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="55"/>
       <c r="B35" s="55"/>
       <c r="C35" s="55"/>
       <c r="D35" s="55"/>
       <c r="E35" s="55"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="55"/>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="55"/>
       <c r="B37" s="55"/>
       <c r="C37" s="55"/>
       <c r="D37" s="55"/>
       <c r="E37" s="55"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B546"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.88671875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="15">
-        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D138,{"Yes","Partial"}))</f>
+        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D139,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="15">
-        <f>COUNTIF('Data sheet'!F3:F138,"Yes")</f>
+        <f>COUNTIF('Data sheet'!F3:F139,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="18">
-        <f>COUNTIF('Data sheet'!F3:F138,"Partial")</f>
+        <f>COUNTIF('Data sheet'!F3:F139,"Partial")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="13" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
     </row>
-    <row r="7" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...538 lines deleted...]
-    <row r="546" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.88671875" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7112,115 +7191,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{791D91B4-EE80-442C-ACDD-F8D82DAA3CBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2502133B-6E39-4CB0-BB5D-86EE4D364096}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26449D50-C2EC-45C3-9EF4-B3140EC2A8C1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD71DE5-05EE-49DF-99A4-F34660F82632}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -7265,27 +7321,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>56f6ccf5-f2f2-44b8-8ac7-75bbacd9581b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display Status">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>