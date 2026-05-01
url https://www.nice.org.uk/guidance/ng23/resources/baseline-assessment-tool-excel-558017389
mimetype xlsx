--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -12,101 +12,101 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="47" documentId="8_{02A436D3-661A-4DEF-94F2-C641DBE870AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5BDB999B-9155-4399-B330-DE6AA5023F0E}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0908FACB-3A87-4052-A94E-7B6ACCA09139}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Table 1" sheetId="29" r:id="rId3"/>
     <sheet name="Table 2" sheetId="30" r:id="rId4"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId5"/>
     <sheet name="Dropdowns" sheetId="28" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$139</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$139</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$140</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$140</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27"/>
   <c r="A13" i="23"/>
   <c r="A10" i="23"/>
   <c r="A5" i="23"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="319">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -740,100 +740,94 @@
   </si>
   <si>
     <t>Starting HRT</t>
   </si>
   <si>
     <t>For people who wish to take hormone replacement therapy (HRT) for symptoms associated with menopause:
 • offer combined HRT to people with a uterus
 • offer oestrogen-only HRT to people who have had a total hysterectomy. Also see recommendation 1.8.2.</t>
   </si>
   <si>
     <t>1.8.1</t>
   </si>
   <si>
     <t>For people with a condition that may be affected by HRT, consider seeking advice on the choice of HRT from a healthcare professional with specialist knowledge of that condition.</t>
   </si>
   <si>
     <t>1.8.2</t>
   </si>
   <si>
     <t>If a person chooses to take HRT, use the lowest effective dosage.</t>
   </si>
   <si>
     <t>1.8.3</t>
   </si>
   <si>
-    <t>Explain to people with a uterus that vaginal bleeding is a common side effect of systemic HRT within the first 3 months of treatment, and they will be asked about this during their 3-month review. Advise them to seek medical help promptly if they experience vaginal bleeding after 3 months.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.8.4</t>
   </si>
   <si>
     <t>Stopping HRT</t>
   </si>
   <si>
     <t>Offer people who are stopping HRT a choice of gradually reducing or immediately stopping treatment.</t>
   </si>
   <si>
     <t>1.8.5</t>
   </si>
   <si>
     <t>Explain to people that:
 • gradually reducing HRT may limit recurrence of symptoms in the short term
 • gradually reducing or immediately stopping HRT makes no difference to their symptoms in the longer term.</t>
   </si>
   <si>
     <t>1.8.6</t>
   </si>
   <si>
     <t>Stop systemic HRT in people who are diagnosed with breast cancer in line with the recommendations on menopause symptoms in NICE’s guideline on early and locally advanced breast cancer.</t>
   </si>
   <si>
     <t>1.8.7</t>
   </si>
   <si>
     <t>Discuss with people the importance of keeping up to date with nationally recommended health screening.</t>
   </si>
   <si>
     <t>1.9.1</t>
   </si>
   <si>
     <t>Review each treatment for symptoms associated with menopause:
 • at 3 months to assess efficacy and tolerability
 • annually thereafter, unless there are clinical indications for an earlier review (such as treatment ineffectiveness, side effects or adverse events).</t>
   </si>
   <si>
     <t>1.9.2</t>
   </si>
   <si>
     <t>Refer people to a healthcare professional with expertise in menopause if treatments do not improve their menopause-associated symptoms or they have ongoing side effects.</t>
   </si>
   <si>
     <t>1.9.3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Updated: 7 November 2024</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Share information about menopause with people who have associated symptoms or are approaching menopause, and their family members or carers (as appropriate). This information should include all of the following:
 • what menopause is, including that it is a life transition which:
     - usually takes place in mid-life </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">and </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
     - can also happen earlier because of surgery or medical treatment, an inherited condition, or an unknown cause 
 • commonly associated symptoms (see recommendation 1.2.2) 
@@ -1493,50 +1487,68 @@
     <r>
       <t xml:space="preserve">Breast cancer risk with sequential combined HRT is:
 •	lower than with continuous combined HRT </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t>but</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <rFont val="Inter"/>
       </rPr>
       <t xml:space="preserve">
 •	higher than without HRT. [2024]</t>
     </r>
   </si>
   <si>
     <t>Do not offer vaginal laser treatment for genitourinary symptoms associated with menopause unless as part of a randomised controlled trial(see also NICE’s HealthTech guidance on transvaginal laser therapy for urogenital atrophy).</t>
+  </si>
+  <si>
+    <t>Updated: 15 April 2026</t>
+  </si>
+  <si>
+    <t>2015, amended 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">As noted in the section on unscheduled bleeding and HRT in the suspected cancer guideline, there is limited evidence for people who experience unscheduled vaginal bleeding while on sequential or continuous HRT. The British Menopause Society has published guidance on unscheduled bleeding on HRT (British Menopause Society: Management of unscheduled bleeding on HRT). </t>
+  </si>
+  <si>
+    <t>1.8.8</t>
+  </si>
+  <si>
+    <t>Explain to people with a uterus that vaginal bleeding is a common side effect during the following timeframes and that they will be asked about this during their 3-month review:
+•	during the first 6 months of taking systemic HRT or
+•	within any 3 months of changing the dose or preparation of systemic HRT.
+Advise them to seek medical help promptly if they experience unscheduled vaginal bleeding beyond these timeframes. See the section on endometrial cancer in NICE’s guideline on suspected cancer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
@@ -2453,101 +2465,101 @@
   <dimension ref="A1:E155"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="108.4140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="82.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="29.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
     <row r="3" spans="1:5" ht="29.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="19" t="s">
-        <v>223</v>
+        <v>314</v>
       </c>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
     </row>
     <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG23", "Menopause: identification and management")</f>
         <v>Menopause: identification and management</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="22" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG23/resources", "Tools and resources")</f>
         <v>Tools and resources</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/terms-and-conditions#notice-of-rights", "Subject to Notice of rights")</f>
         <v>Subject to Notice of rights</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
     </row>
     <row r="15" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
     </row>
     <row r="16" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
     </row>
     <row r="17" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="18" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="19" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
     </row>
     <row r="20" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="21" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="22" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
@@ -2674,51 +2686,51 @@
     <row r="143" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="144" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="145" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="146" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="147" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="148" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="149" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="150" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="151" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="152" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="153" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="154" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="155" ht="15.6" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M139"/>
+  <dimension ref="A1:M140"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="1"/>
     <col min="2" max="3" width="18.33203125" customWidth="1"/>
     <col min="4" max="4" width="38.33203125" customWidth="1"/>
     <col min="5" max="5" width="74.4140625" customWidth="1"/>
     <col min="6" max="6" width="36.6640625" customWidth="1"/>
     <col min="7" max="7" width="78.6640625" customWidth="1"/>
     <col min="8" max="8" width="43" customWidth="1"/>
     <col min="9" max="9" width="48.6640625" customWidth="1"/>
     <col min="10" max="10" width="39.6640625" customWidth="1"/>
     <col min="11" max="11" width="8.6640625" customWidth="1"/>
     <col min="12" max="12" width="16.25" customWidth="1"/>
     <col min="13" max="13" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="24" t="s">
         <v>26</v>
@@ -2757,51 +2769,51 @@
       </c>
       <c r="G2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A3" s="57" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
     </row>
     <row r="4" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A4" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="33">
         <v>2015</v>
       </c>
       <c r="D4" s="27"/>
@@ -2816,68 +2828,68 @@
       <c r="M4" s="27"/>
     </row>
     <row r="5" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A5" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="33">
         <v>2024</v>
       </c>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
     </row>
     <row r="6" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A6" s="57" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B6" s="32"/>
       <c r="C6" s="32"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
     <row r="7" spans="1:13" ht="176.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="27" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="33" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
     <row r="8" spans="1:13" ht="140.4" x14ac:dyDescent="0.3">
       <c r="A8" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>35</v>
       </c>
@@ -2997,51 +3009,51 @@
       <c r="M13" s="26"/>
     </row>
     <row r="14" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A14" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="33">
         <v>2024</v>
       </c>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
       <c r="F14" s="27"/>
       <c r="G14" s="27"/>
       <c r="H14" s="27"/>
       <c r="I14" s="27"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
     </row>
     <row r="15" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A15" s="57" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="176.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="27" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="33">
         <v>2015</v>
       </c>
       <c r="D16" s="27"/>
@@ -3119,72 +3131,72 @@
       <c r="M19" s="27"/>
     </row>
     <row r="20" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A20" s="27" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="33">
         <v>2015</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
     </row>
     <row r="21" spans="1:13" ht="171.6" x14ac:dyDescent="0.3">
       <c r="A21" s="27" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="33">
         <v>2015</v>
       </c>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
     </row>
     <row r="22" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B22" s="32"/>
       <c r="C22" s="32"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A23" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="35"/>
       <c r="C23" s="35"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
@@ -3212,51 +3224,51 @@
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
     </row>
     <row r="25" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A25" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="34"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:13" ht="315.60000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="27" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B26" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="33">
         <v>2024</v>
       </c>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
     </row>
     <row r="27" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A27" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="33" t="s">
         <v>64</v>
       </c>
@@ -3393,102 +3405,102 @@
       <c r="M33" s="27"/>
     </row>
     <row r="34" spans="1:13" ht="143.55000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="33">
         <v>2015</v>
       </c>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
     </row>
     <row r="35" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A35" s="57" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B35" s="32"/>
       <c r="C35" s="32"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A36" s="28" t="s">
         <v>77</v>
       </c>
       <c r="B36" s="35"/>
       <c r="C36" s="35"/>
       <c r="D36" s="28"/>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="28"/>
       <c r="L36" s="28"/>
       <c r="M36" s="28"/>
     </row>
     <row r="37" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A37" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="35"/>
       <c r="C37" s="35"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="28"/>
       <c r="L37" s="28"/>
       <c r="M37" s="28"/>
     </row>
     <row r="38" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B38" s="35"/>
       <c r="C38" s="35"/>
       <c r="D38" s="28"/>
       <c r="E38" s="28"/>
       <c r="F38" s="28"/>
       <c r="G38" s="28"/>
       <c r="H38" s="28"/>
       <c r="I38" s="28"/>
       <c r="J38" s="28"/>
       <c r="K38" s="28"/>
       <c r="L38" s="28"/>
       <c r="M38" s="28"/>
     </row>
     <row r="39" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="26" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="26"/>
       <c r="E39" s="26"/>
       <c r="F39" s="26"/>
       <c r="G39" s="26"/>
       <c r="H39" s="26"/>
@@ -3499,72 +3511,72 @@
       <c r="M39" s="26"/>
     </row>
     <row r="40" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A40" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B40" s="33" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="33">
         <v>2015</v>
       </c>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
       <c r="F40" s="27"/>
       <c r="G40" s="27"/>
       <c r="H40" s="27"/>
       <c r="I40" s="27"/>
       <c r="J40" s="27"/>
       <c r="K40" s="27"/>
       <c r="L40" s="27"/>
       <c r="M40" s="27"/>
     </row>
     <row r="41" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A41" s="27" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B41" s="33" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="33">
         <v>2024</v>
       </c>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
     </row>
     <row r="42" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A42" s="27" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="B42" s="33" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="33"/>
       <c r="D42" s="27"/>
       <c r="E42" s="27"/>
       <c r="F42" s="27"/>
       <c r="G42" s="27"/>
       <c r="H42" s="27"/>
       <c r="I42" s="27"/>
       <c r="J42" s="27"/>
       <c r="K42" s="27"/>
       <c r="L42" s="27"/>
       <c r="M42" s="27"/>
     </row>
     <row r="43" spans="1:13" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B43" s="33" t="s">
         <v>88</v>
       </c>
       <c r="C43" s="33">
         <v>2015</v>
@@ -3838,51 +3850,51 @@
       <c r="M56" s="26"/>
     </row>
     <row r="57" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A57" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="33">
         <v>2024</v>
       </c>
       <c r="D57" s="27"/>
       <c r="E57" s="27"/>
       <c r="F57" s="27"/>
       <c r="G57" s="27"/>
       <c r="H57" s="27"/>
       <c r="I57" s="27"/>
       <c r="J57" s="27"/>
       <c r="K57" s="27"/>
       <c r="L57" s="27"/>
       <c r="M57" s="27"/>
     </row>
     <row r="58" spans="1:13" ht="162" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="27" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B58" s="33" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="33">
         <v>2024</v>
       </c>
       <c r="D58" s="27"/>
       <c r="E58" s="27"/>
       <c r="F58" s="27"/>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
     </row>
     <row r="59" spans="1:13" ht="65.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="27" t="s">
         <v>110</v>
       </c>
       <c r="B59" s="33" t="s">
         <v>113</v>
       </c>
@@ -3922,51 +3934,51 @@
       <c r="M60" s="27"/>
     </row>
     <row r="61" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="27" t="s">
         <v>114</v>
       </c>
       <c r="B61" s="33" t="s">
         <v>116</v>
       </c>
       <c r="C61" s="33">
         <v>2024</v>
       </c>
       <c r="D61" s="27"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
       <c r="I61" s="27"/>
       <c r="J61" s="27"/>
       <c r="K61" s="27"/>
       <c r="L61" s="27"/>
       <c r="M61" s="27"/>
     </row>
     <row r="62" spans="1:13" ht="109.2" x14ac:dyDescent="0.3">
       <c r="A62" s="27" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B62" s="33" t="s">
         <v>118</v>
       </c>
       <c r="C62" s="33">
         <v>2024</v>
       </c>
       <c r="D62" s="27"/>
       <c r="E62" s="27"/>
       <c r="F62" s="27"/>
       <c r="G62" s="27"/>
       <c r="H62" s="27"/>
       <c r="I62" s="27"/>
       <c r="J62" s="27"/>
       <c r="K62" s="27"/>
       <c r="L62" s="27"/>
       <c r="M62" s="27"/>
     </row>
     <row r="63" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A63" s="28" t="s">
         <v>105</v>
       </c>
       <c r="B63" s="35"/>
       <c r="C63" s="35"/>
       <c r="D63" s="28"/>
@@ -3977,51 +3989,51 @@
       <c r="I63" s="28"/>
       <c r="J63" s="28"/>
       <c r="K63" s="28"/>
       <c r="L63" s="28"/>
       <c r="M63" s="28"/>
     </row>
     <row r="64" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A64" s="26" t="s">
         <v>117</v>
       </c>
       <c r="B64" s="34"/>
       <c r="C64" s="34"/>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
       <c r="G64" s="26"/>
       <c r="H64" s="26"/>
       <c r="I64" s="26"/>
       <c r="J64" s="26"/>
       <c r="K64" s="26"/>
       <c r="L64" s="26"/>
       <c r="M64" s="26"/>
     </row>
     <row r="65" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="27" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B65" s="33" t="s">
         <v>121</v>
       </c>
       <c r="C65" s="33">
         <v>2024</v>
       </c>
       <c r="D65" s="27"/>
       <c r="E65" s="27"/>
       <c r="F65" s="27"/>
       <c r="G65" s="27"/>
       <c r="H65" s="27"/>
       <c r="I65" s="27"/>
       <c r="J65" s="27"/>
       <c r="K65" s="27"/>
       <c r="L65" s="27"/>
       <c r="M65" s="27"/>
     </row>
     <row r="66" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A66" s="26" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="34"/>
       <c r="C66" s="34"/>
       <c r="D66" s="26"/>
@@ -4036,51 +4048,51 @@
       <c r="M66" s="26"/>
     </row>
     <row r="67" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A67" s="27" t="s">
         <v>120</v>
       </c>
       <c r="B67" s="33" t="s">
         <v>122</v>
       </c>
       <c r="C67" s="33" t="s">
         <v>33</v>
       </c>
       <c r="D67" s="27"/>
       <c r="E67" s="27"/>
       <c r="F67" s="27"/>
       <c r="G67" s="27"/>
       <c r="H67" s="27"/>
       <c r="I67" s="27"/>
       <c r="J67" s="27"/>
       <c r="K67" s="27"/>
       <c r="L67" s="27"/>
       <c r="M67" s="27"/>
     </row>
     <row r="68" spans="1:13" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="27" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B68" s="33" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="33">
         <v>2024</v>
       </c>
       <c r="D68" s="27"/>
       <c r="E68" s="27"/>
       <c r="F68" s="27"/>
       <c r="G68" s="27"/>
       <c r="H68" s="27"/>
       <c r="I68" s="27"/>
       <c r="J68" s="27"/>
       <c r="K68" s="27"/>
       <c r="L68" s="27"/>
       <c r="M68" s="27"/>
     </row>
     <row r="69" spans="1:13" ht="80.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B69" s="33" t="s">
         <v>126</v>
       </c>
@@ -4095,51 +4107,51 @@
       <c r="I69" s="27"/>
       <c r="J69" s="27"/>
       <c r="K69" s="27"/>
       <c r="L69" s="27"/>
       <c r="M69" s="27"/>
     </row>
     <row r="70" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A70" s="26" t="s">
         <v>125</v>
       </c>
       <c r="B70" s="34"/>
       <c r="C70" s="34"/>
       <c r="D70" s="26"/>
       <c r="E70" s="26"/>
       <c r="F70" s="26"/>
       <c r="G70" s="26"/>
       <c r="H70" s="26"/>
       <c r="I70" s="26"/>
       <c r="J70" s="26"/>
       <c r="K70" s="26"/>
       <c r="L70" s="26"/>
       <c r="M70" s="26"/>
     </row>
     <row r="71" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A71" s="27" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B71" s="33" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="33">
         <v>2024</v>
       </c>
       <c r="D71" s="27"/>
       <c r="E71" s="27"/>
       <c r="F71" s="27"/>
       <c r="G71" s="27"/>
       <c r="H71" s="27"/>
       <c r="I71" s="27"/>
       <c r="J71" s="27"/>
       <c r="K71" s="27"/>
       <c r="L71" s="27"/>
       <c r="M71" s="27"/>
     </row>
     <row r="72" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A72" s="26" t="s">
         <v>127</v>
       </c>
       <c r="B72" s="34"/>
       <c r="C72" s="34"/>
       <c r="D72" s="26"/>
@@ -4188,51 +4200,51 @@
       <c r="I74" s="26"/>
       <c r="J74" s="26"/>
       <c r="K74" s="26"/>
       <c r="L74" s="26"/>
       <c r="M74" s="26"/>
     </row>
     <row r="75" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A75" s="28" t="s">
         <v>131</v>
       </c>
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="28"/>
       <c r="E75" s="28"/>
       <c r="F75" s="28"/>
       <c r="G75" s="28"/>
       <c r="H75" s="28"/>
       <c r="I75" s="28"/>
       <c r="J75" s="28"/>
       <c r="K75" s="28"/>
       <c r="L75" s="28"/>
       <c r="M75" s="28"/>
     </row>
     <row r="76" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A76" s="27" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B76" s="33" t="s">
         <v>135</v>
       </c>
       <c r="C76" s="33">
         <v>2015</v>
       </c>
       <c r="D76" s="27"/>
       <c r="E76" s="27"/>
       <c r="F76" s="27"/>
       <c r="G76" s="27"/>
       <c r="H76" s="27"/>
       <c r="I76" s="27"/>
       <c r="J76" s="27"/>
       <c r="K76" s="27"/>
       <c r="L76" s="27"/>
       <c r="M76" s="27"/>
     </row>
     <row r="77" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A77" s="26" t="s">
         <v>133</v>
       </c>
       <c r="B77" s="34"/>
       <c r="C77" s="34"/>
       <c r="D77" s="26"/>
@@ -4264,51 +4276,51 @@
       <c r="I78" s="27"/>
       <c r="J78" s="27"/>
       <c r="K78" s="27"/>
       <c r="L78" s="27"/>
       <c r="M78" s="27"/>
     </row>
     <row r="79" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A79" s="26" t="s">
         <v>136</v>
       </c>
       <c r="B79" s="34"/>
       <c r="C79" s="34"/>
       <c r="D79" s="26"/>
       <c r="E79" s="26"/>
       <c r="F79" s="26"/>
       <c r="G79" s="26"/>
       <c r="H79" s="26"/>
       <c r="I79" s="26"/>
       <c r="J79" s="26"/>
       <c r="K79" s="26"/>
       <c r="L79" s="26"/>
       <c r="M79" s="26"/>
     </row>
     <row r="80" spans="1:13" ht="64.8" x14ac:dyDescent="0.3">
       <c r="A80" s="27" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B80" s="33" t="s">
         <v>139</v>
       </c>
       <c r="C80" s="33">
         <v>2015</v>
       </c>
       <c r="D80" s="27"/>
       <c r="E80" s="27"/>
       <c r="F80" s="27"/>
       <c r="G80" s="27"/>
       <c r="H80" s="27"/>
       <c r="I80" s="27"/>
       <c r="J80" s="27"/>
       <c r="K80" s="27"/>
       <c r="L80" s="27"/>
       <c r="M80" s="27"/>
     </row>
     <row r="81" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A81" s="27" t="s">
         <v>138</v>
       </c>
       <c r="B81" s="33" t="s">
         <v>141</v>
       </c>
@@ -4323,51 +4335,51 @@
       <c r="I81" s="27"/>
       <c r="J81" s="27"/>
       <c r="K81" s="27"/>
       <c r="L81" s="27"/>
       <c r="M81" s="27"/>
     </row>
     <row r="82" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A82" s="26" t="s">
         <v>140</v>
       </c>
       <c r="B82" s="34"/>
       <c r="C82" s="34"/>
       <c r="D82" s="26"/>
       <c r="E82" s="26"/>
       <c r="F82" s="26"/>
       <c r="G82" s="26"/>
       <c r="H82" s="26"/>
       <c r="I82" s="26"/>
       <c r="J82" s="26"/>
       <c r="K82" s="26"/>
       <c r="L82" s="26"/>
       <c r="M82" s="26"/>
     </row>
     <row r="83" spans="1:13" ht="131.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="27" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B83" s="33" t="s">
         <v>144</v>
       </c>
       <c r="C83" s="33">
         <v>2024</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="27"/>
       <c r="F83" s="27"/>
       <c r="G83" s="27"/>
       <c r="H83" s="27"/>
       <c r="I83" s="27"/>
       <c r="J83" s="27"/>
       <c r="K83" s="27"/>
       <c r="L83" s="27"/>
       <c r="M83" s="27"/>
     </row>
     <row r="84" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A84" s="26" t="s">
         <v>142</v>
       </c>
       <c r="B84" s="34"/>
       <c r="C84" s="34"/>
       <c r="D84" s="26"/>
@@ -4551,89 +4563,89 @@
       <c r="M93" s="26"/>
     </row>
     <row r="94" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="27" t="s">
         <v>156</v>
       </c>
       <c r="B94" s="33" t="s">
         <v>158</v>
       </c>
       <c r="C94" s="33">
         <v>2024</v>
       </c>
       <c r="D94" s="27"/>
       <c r="E94" s="27"/>
       <c r="F94" s="27"/>
       <c r="G94" s="27"/>
       <c r="H94" s="27"/>
       <c r="I94" s="27"/>
       <c r="J94" s="27"/>
       <c r="K94" s="27"/>
       <c r="L94" s="27"/>
       <c r="M94" s="27"/>
     </row>
     <row r="95" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A95" s="27" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B95" s="33" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C95" s="33">
         <v>2024</v>
       </c>
       <c r="D95" s="27"/>
       <c r="E95" s="27"/>
       <c r="F95" s="27"/>
       <c r="G95" s="27"/>
       <c r="H95" s="27"/>
       <c r="I95" s="27"/>
       <c r="J95" s="27"/>
       <c r="K95" s="27"/>
       <c r="L95" s="27"/>
       <c r="M95" s="27"/>
     </row>
     <row r="96" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A96" s="57" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B96" s="32"/>
       <c r="C96" s="32"/>
       <c r="D96" s="25"/>
       <c r="E96" s="25"/>
       <c r="F96" s="25"/>
       <c r="G96" s="25"/>
       <c r="H96" s="25"/>
       <c r="I96" s="25"/>
       <c r="J96" s="25"/>
       <c r="K96" s="25"/>
       <c r="L96" s="25"/>
       <c r="M96" s="25"/>
     </row>
     <row r="97" spans="1:13" ht="93.6" x14ac:dyDescent="0.3">
       <c r="A97" s="28" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B97" s="35"/>
       <c r="C97" s="35"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
       <c r="M97" s="28"/>
     </row>
     <row r="98" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A98" s="28" t="s">
         <v>159</v>
       </c>
       <c r="B98" s="35"/>
       <c r="C98" s="35"/>
       <c r="D98" s="28"/>
       <c r="E98" s="28"/>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
@@ -4695,51 +4707,51 @@
       <c r="I101" s="26"/>
       <c r="J101" s="26"/>
       <c r="K101" s="26"/>
       <c r="L101" s="26"/>
       <c r="M101" s="26"/>
     </row>
     <row r="102" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A102" s="28" t="s">
         <v>164</v>
       </c>
       <c r="B102" s="35"/>
       <c r="C102" s="35"/>
       <c r="D102" s="28"/>
       <c r="E102" s="28"/>
       <c r="F102" s="28"/>
       <c r="G102" s="28"/>
       <c r="H102" s="28"/>
       <c r="I102" s="28"/>
       <c r="J102" s="28"/>
       <c r="K102" s="28"/>
       <c r="L102" s="28"/>
       <c r="M102" s="28"/>
     </row>
     <row r="103" spans="1:13" ht="260.10000000000002" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="27" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B103" s="33" t="s">
         <v>165</v>
       </c>
       <c r="C103" s="33">
         <v>2024</v>
       </c>
       <c r="D103" s="27"/>
       <c r="E103" s="27"/>
       <c r="F103" s="27"/>
       <c r="G103" s="27"/>
       <c r="H103" s="27"/>
       <c r="I103" s="27"/>
       <c r="J103" s="27"/>
       <c r="K103" s="27"/>
       <c r="L103" s="27"/>
       <c r="M103" s="27"/>
     </row>
     <row r="104" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A104" s="26" t="s">
         <v>168</v>
       </c>
       <c r="B104" s="34"/>
       <c r="C104" s="34"/>
       <c r="D104" s="26"/>
@@ -4750,51 +4762,51 @@
       <c r="I104" s="26"/>
       <c r="J104" s="26"/>
       <c r="K104" s="26"/>
       <c r="L104" s="26"/>
       <c r="M104" s="26"/>
     </row>
     <row r="105" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A105" s="28" t="s">
         <v>169</v>
       </c>
       <c r="B105" s="35"/>
       <c r="C105" s="35"/>
       <c r="D105" s="28"/>
       <c r="E105" s="28"/>
       <c r="F105" s="28"/>
       <c r="G105" s="28"/>
       <c r="H105" s="28"/>
       <c r="I105" s="28"/>
       <c r="J105" s="28"/>
       <c r="K105" s="28"/>
       <c r="L105" s="28"/>
       <c r="M105" s="28"/>
     </row>
     <row r="106" spans="1:13" ht="255" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="27" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="B106" s="33" t="s">
         <v>170</v>
       </c>
       <c r="C106" s="33">
         <v>2024</v>
       </c>
       <c r="D106" s="27"/>
       <c r="E106" s="27"/>
       <c r="F106" s="27"/>
       <c r="G106" s="27"/>
       <c r="H106" s="27"/>
       <c r="I106" s="27"/>
       <c r="J106" s="27"/>
       <c r="K106" s="27"/>
       <c r="L106" s="27"/>
       <c r="M106" s="27"/>
     </row>
     <row r="107" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A107" s="26" t="s">
         <v>172</v>
       </c>
       <c r="B107" s="34"/>
       <c r="C107" s="34"/>
       <c r="D107" s="26"/>
@@ -4902,51 +4914,51 @@
       <c r="I112" s="27"/>
       <c r="J112" s="27"/>
       <c r="K112" s="27"/>
       <c r="L112" s="27"/>
       <c r="M112" s="27"/>
     </row>
     <row r="113" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A113" s="28" t="s">
         <v>181</v>
       </c>
       <c r="B113" s="35"/>
       <c r="C113" s="35"/>
       <c r="D113" s="28"/>
       <c r="E113" s="28"/>
       <c r="F113" s="28"/>
       <c r="G113" s="28"/>
       <c r="H113" s="28"/>
       <c r="I113" s="28"/>
       <c r="J113" s="28"/>
       <c r="K113" s="28"/>
       <c r="L113" s="28"/>
       <c r="M113" s="28"/>
     </row>
     <row r="114" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A114" s="57" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B114" s="32"/>
       <c r="C114" s="32"/>
       <c r="D114" s="25"/>
       <c r="E114" s="25"/>
       <c r="F114" s="25"/>
       <c r="G114" s="25"/>
       <c r="H114" s="25"/>
       <c r="I114" s="25"/>
       <c r="J114" s="25"/>
       <c r="K114" s="25"/>
       <c r="L114" s="25"/>
       <c r="M114" s="25"/>
     </row>
     <row r="115" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A115" s="26" t="s">
         <v>182</v>
       </c>
       <c r="B115" s="34"/>
       <c r="C115" s="34"/>
       <c r="D115" s="26"/>
       <c r="E115" s="26"/>
       <c r="F115" s="26"/>
       <c r="G115" s="26"/>
       <c r="H115" s="26"/>
@@ -4957,51 +4969,51 @@
       <c r="M115" s="26"/>
     </row>
     <row r="116" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A116" s="27" t="s">
         <v>183</v>
       </c>
       <c r="B116" s="33" t="s">
         <v>184</v>
       </c>
       <c r="C116" s="33">
         <v>2015</v>
       </c>
       <c r="D116" s="27"/>
       <c r="E116" s="27"/>
       <c r="F116" s="27"/>
       <c r="G116" s="27"/>
       <c r="H116" s="27"/>
       <c r="I116" s="27"/>
       <c r="J116" s="27"/>
       <c r="K116" s="27"/>
       <c r="L116" s="27"/>
       <c r="M116" s="27"/>
     </row>
     <row r="117" spans="1:13" ht="124.8" x14ac:dyDescent="0.3">
       <c r="A117" s="27" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B117" s="33" t="s">
         <v>185</v>
       </c>
       <c r="C117" s="33">
         <v>2015</v>
       </c>
       <c r="D117" s="27"/>
       <c r="E117" s="27"/>
       <c r="F117" s="27"/>
       <c r="G117" s="27"/>
       <c r="H117" s="27"/>
       <c r="I117" s="27"/>
       <c r="J117" s="27"/>
       <c r="K117" s="27"/>
       <c r="L117" s="27"/>
       <c r="M117" s="27"/>
     </row>
     <row r="118" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A118" s="27" t="s">
         <v>186</v>
       </c>
       <c r="B118" s="33" t="s">
         <v>187</v>
       </c>
@@ -5142,51 +5154,51 @@
       <c r="M124" s="27"/>
     </row>
     <row r="125" spans="1:13" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A125" s="27" t="s">
         <v>199</v>
       </c>
       <c r="B125" s="33" t="s">
         <v>200</v>
       </c>
       <c r="C125" s="33">
         <v>2015</v>
       </c>
       <c r="D125" s="27"/>
       <c r="E125" s="27"/>
       <c r="F125" s="27"/>
       <c r="G125" s="27"/>
       <c r="H125" s="27"/>
       <c r="I125" s="27"/>
       <c r="J125" s="27"/>
       <c r="K125" s="27"/>
       <c r="L125" s="27"/>
       <c r="M125" s="27"/>
     </row>
     <row r="126" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
       <c r="A126" s="57" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B126" s="32"/>
       <c r="C126" s="32"/>
       <c r="D126" s="25"/>
       <c r="E126" s="25"/>
       <c r="F126" s="25"/>
       <c r="G126" s="25"/>
       <c r="H126" s="25"/>
       <c r="I126" s="25"/>
       <c r="J126" s="25"/>
       <c r="K126" s="25"/>
       <c r="L126" s="25"/>
       <c r="M126" s="25"/>
     </row>
     <row r="127" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A127" s="26" t="s">
         <v>201</v>
       </c>
       <c r="B127" s="34"/>
       <c r="C127" s="34"/>
       <c r="D127" s="26"/>
       <c r="E127" s="26"/>
       <c r="F127" s="26"/>
       <c r="G127" s="26"/>
       <c r="H127" s="26"/>
@@ -5237,517 +5249,538 @@
       <c r="K129" s="27"/>
       <c r="L129" s="27"/>
       <c r="M129" s="27"/>
     </row>
     <row r="130" spans="1:13" ht="19.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="27" t="s">
         <v>206</v>
       </c>
       <c r="B130" s="33" t="s">
         <v>207</v>
       </c>
       <c r="C130" s="33">
         <v>2024</v>
       </c>
       <c r="D130" s="27"/>
       <c r="E130" s="27"/>
       <c r="F130" s="27"/>
       <c r="G130" s="27"/>
       <c r="H130" s="27"/>
       <c r="I130" s="27"/>
       <c r="J130" s="27"/>
       <c r="K130" s="27"/>
       <c r="L130" s="27"/>
       <c r="M130" s="27"/>
     </row>
-    <row r="131" spans="1:13" ht="78" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:13" ht="173.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="27" t="s">
+        <v>318</v>
+      </c>
+      <c r="B131" s="33" t="s">
         <v>208</v>
       </c>
-      <c r="B131" s="33" t="s">
-[...3 lines deleted...]
-        <v>2015</v>
+      <c r="C131" s="33" t="s">
+        <v>315</v>
       </c>
       <c r="D131" s="27"/>
       <c r="E131" s="27"/>
       <c r="F131" s="27"/>
       <c r="G131" s="27"/>
       <c r="H131" s="27"/>
       <c r="I131" s="27"/>
       <c r="J131" s="27"/>
       <c r="K131" s="27"/>
       <c r="L131" s="27"/>
       <c r="M131" s="27"/>
     </row>
-    <row r="132" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A132" s="26" t="s">
+    <row r="132" spans="1:13" ht="99.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="27" t="s">
+        <v>316</v>
+      </c>
+      <c r="B132" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C132" s="33">
+        <v>2026</v>
+      </c>
+      <c r="D132" s="27"/>
+      <c r="E132" s="27"/>
+      <c r="F132" s="27"/>
+      <c r="G132" s="27"/>
+      <c r="H132" s="27"/>
+      <c r="I132" s="27"/>
+      <c r="J132" s="27"/>
+      <c r="K132" s="27"/>
+      <c r="L132" s="27"/>
+      <c r="M132" s="27"/>
+    </row>
+    <row r="133" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A133" s="26" t="s">
+        <v>209</v>
+      </c>
+      <c r="B133" s="34"/>
+      <c r="C133" s="34"/>
+      <c r="D133" s="26"/>
+      <c r="E133" s="26"/>
+      <c r="F133" s="26"/>
+      <c r="G133" s="26"/>
+      <c r="H133" s="26"/>
+      <c r="I133" s="26"/>
+      <c r="J133" s="26"/>
+      <c r="K133" s="26"/>
+      <c r="L133" s="26"/>
+      <c r="M133" s="26"/>
+    </row>
+    <row r="134" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A134" s="27" t="s">
         <v>210</v>
       </c>
-      <c r="B132" s="34"/>
-[...34 lines deleted...]
-      <c r="A134" s="27" t="s">
+      <c r="B134" s="33" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C134" s="33">
         <v>2015</v>
       </c>
       <c r="D134" s="27"/>
       <c r="E134" s="27"/>
       <c r="F134" s="27"/>
       <c r="G134" s="27"/>
       <c r="H134" s="27"/>
       <c r="I134" s="27"/>
       <c r="J134" s="27"/>
       <c r="K134" s="27"/>
       <c r="L134" s="27"/>
       <c r="M134" s="27"/>
     </row>
-    <row r="135" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:13" ht="78" x14ac:dyDescent="0.3">
       <c r="A135" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B135" s="33" t="s">
         <v>215</v>
       </c>
-      <c r="B135" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="33">
-        <v>2024</v>
+        <v>2015</v>
       </c>
       <c r="D135" s="27"/>
       <c r="E135" s="27"/>
       <c r="F135" s="27"/>
       <c r="G135" s="27"/>
       <c r="H135" s="27"/>
       <c r="I135" s="27"/>
       <c r="J135" s="27"/>
       <c r="K135" s="27"/>
       <c r="L135" s="27"/>
       <c r="M135" s="27"/>
     </row>
-    <row r="136" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="A137" s="27" t="s">
+    <row r="136" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A136" s="27" t="s">
+        <v>214</v>
+      </c>
+      <c r="B136" s="33" t="s">
+        <v>317</v>
+      </c>
+      <c r="C136" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D136" s="27"/>
+      <c r="E136" s="27"/>
+      <c r="F136" s="27"/>
+      <c r="G136" s="27"/>
+      <c r="H136" s="27"/>
+      <c r="I136" s="27"/>
+      <c r="J136" s="27"/>
+      <c r="K136" s="27"/>
+      <c r="L136" s="27"/>
+      <c r="M136" s="27"/>
+    </row>
+    <row r="137" spans="1:13" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A137" s="57" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="32"/>
+      <c r="C137" s="32"/>
+      <c r="D137" s="25"/>
+      <c r="E137" s="25"/>
+      <c r="F137" s="25"/>
+      <c r="G137" s="25"/>
+      <c r="H137" s="25"/>
+      <c r="I137" s="25"/>
+      <c r="J137" s="25"/>
+      <c r="K137" s="25"/>
+      <c r="L137" s="25"/>
+      <c r="M137" s="25"/>
+    </row>
+    <row r="138" spans="1:13" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A138" s="27" t="s">
+        <v>216</v>
+      </c>
+      <c r="B138" s="33" t="s">
         <v>217</v>
-      </c>
-[...22 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C138" s="33">
         <v>2015</v>
       </c>
       <c r="D138" s="27"/>
       <c r="E138" s="27"/>
       <c r="F138" s="27"/>
       <c r="G138" s="27"/>
       <c r="H138" s="27"/>
       <c r="I138" s="27"/>
       <c r="J138" s="27"/>
       <c r="K138" s="27"/>
       <c r="L138" s="27"/>
       <c r="M138" s="27"/>
     </row>
-    <row r="139" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:13" ht="78" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="27" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B139" s="33" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C139" s="33">
         <v>2015</v>
       </c>
       <c r="D139" s="27"/>
       <c r="E139" s="27"/>
       <c r="F139" s="27"/>
       <c r="G139" s="27"/>
       <c r="H139" s="27"/>
       <c r="I139" s="27"/>
       <c r="J139" s="27"/>
       <c r="K139" s="27"/>
       <c r="L139" s="27"/>
       <c r="M139" s="27"/>
     </row>
+    <row r="140" spans="1:13" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A140" s="27" t="s">
+        <v>220</v>
+      </c>
+      <c r="B140" s="33" t="s">
+        <v>221</v>
+      </c>
+      <c r="C140" s="33">
+        <v>2015</v>
+      </c>
+      <c r="D140" s="27"/>
+      <c r="E140" s="27"/>
+      <c r="F140" s="27"/>
+      <c r="G140" s="27"/>
+      <c r="H140" s="27"/>
+      <c r="I140" s="27"/>
+      <c r="J140" s="27"/>
+      <c r="K140" s="27"/>
+      <c r="L140" s="27"/>
+      <c r="M140" s="27"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:M139" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
+  <autoFilter ref="A2:M140" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
   <phoneticPr fontId="28" type="noConversion"/>
-  <conditionalFormatting sqref="E4:L139">
+  <conditionalFormatting sqref="E4:L140">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$D4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$3</xm:f>
           </x14:formula1>
-          <xm:sqref>F114:F139 F4:F22 D4:D22 F39:F54 D114:D139 F56:F62 D56:D62 D64:D74 F64:F74 F76:F86 D76:D86 D88 F88 F90:F96 D90:D96 F99:F101 D99:D101 D103:D104 F103:F104 F106:F112 D106:D112 F24:F35 D24:D35 D39:D54</xm:sqref>
+          <xm:sqref>F4:F22 D4:D22 F39:F54 F56:F62 D56:D62 D64:D74 F64:F74 F76:F86 D76:D86 D88 F88 F90:F96 D90:D96 F99:F101 D99:D101 D103:D104 F103:F104 F106:F112 D106:D112 F24:F35 D24:D35 D39:D54 D135:D140 D114:D133 F135:F140 F114:F133</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>H4:H22 H114:H139 H56:H62 H64:H74 H76:H86 H88 H90:H96 H99:H101 H103:H104 H106:H112 H24:H35 H39:H54</xm:sqref>
+          <xm:sqref>H4:H22 H56:H62 H64:H74 H76:H86 H88 H90:H96 H99:H101 H103:H104 H106:H112 H24:H35 H39:H54 H135:H140 H114:H133</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6F16EDF-DE62-4DBF-91ED-9C62FDBE648F}">
   <sheetPr>
     <tabColor theme="0" tint="-4.9989318521683403E-2"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" style="51" customWidth="1"/>
     <col min="2" max="2" width="24" style="39" customWidth="1"/>
     <col min="3" max="3" width="27" style="39" customWidth="1"/>
     <col min="4" max="5" width="24" style="39" customWidth="1"/>
     <col min="6" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="37" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
     </row>
     <row r="2" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A2" s="40" t="s">
+        <v>236</v>
+      </c>
+      <c r="B2" s="41" t="s">
+        <v>237</v>
+      </c>
+      <c r="C2" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="D2" s="41" t="s">
         <v>239</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="E2" s="41" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="46.8" x14ac:dyDescent="0.25">
       <c r="A3" s="42" t="s">
+        <v>241</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>242</v>
+      </c>
+      <c r="C3" s="44" t="s">
         <v>243</v>
       </c>
-      <c r="B3" s="43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" s="43" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E3" s="43" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="300" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="C4" s="44" t="s">
         <v>246</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="D4" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="E4" s="44" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="317.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="42" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B5" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C5" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D5" s="44" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E5" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="124.8" x14ac:dyDescent="0.25">
       <c r="A6" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>251</v>
+      </c>
+      <c r="C6" s="44" t="s">
         <v>252</v>
       </c>
-      <c r="B6" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E6" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="171.6" x14ac:dyDescent="0.25">
       <c r="A7" s="42" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B7" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D7" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E7" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="109.2" x14ac:dyDescent="0.25">
       <c r="A8" s="42" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C8" s="44" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D8" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E8" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A9" s="42" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B9" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C9" s="44" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D9" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E9" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="244.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="42" t="s">
+        <v>259</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="C10" s="44" t="s">
         <v>261</v>
       </c>
-      <c r="B10" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E10" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="409.6" x14ac:dyDescent="0.25">
       <c r="A11" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="C11" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="D11" s="44" t="s">
         <v>264</v>
       </c>
-      <c r="B11" s="44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="140.4" x14ac:dyDescent="0.25">
       <c r="A12" s="42" t="s">
         <v>133</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C12" s="44" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="D12" s="44" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E12" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="93.6" x14ac:dyDescent="0.25">
       <c r="A13" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>268</v>
+      </c>
+      <c r="D13" s="44" t="s">
         <v>269</v>
       </c>
-      <c r="B13" s="44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="14" spans="1:5" s="46" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45" t="s">
         <v>166</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
     </row>
     <row r="15" spans="1:5" s="46" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="45" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
     </row>
     <row r="16" spans="1:5" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="45" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
     </row>
     <row r="17" spans="1:5" s="46" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45" t="s">
         <v>167</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="47"/>
       <c r="B18" s="48"/>
       <c r="C18" s="48"/>
       <c r="D18" s="48"/>
       <c r="E18" s="48"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="49"/>
       <c r="B19" s="50"/>
@@ -5882,282 +5915,282 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8E5633A-8419-4BF3-9D95-4593EA16DB5A}">
   <sheetPr>
     <tabColor theme="0" tint="-4.9989318521683403E-2"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.6640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="27.25" style="56" customWidth="1"/>
     <col min="3" max="3" width="26.4140625" style="56" customWidth="1"/>
     <col min="4" max="4" width="26.1640625" style="56" customWidth="1"/>
     <col min="5" max="5" width="26.58203125" style="56" customWidth="1"/>
     <col min="6" max="16384" width="9.1640625" style="39"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="38" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
     </row>
     <row r="2" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B2" s="41" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C2" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="D2" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="E2" s="41" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="46.8" x14ac:dyDescent="0.25">
       <c r="A3" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>277</v>
+      </c>
+      <c r="C3" s="44" t="s">
         <v>278</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="D3" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="234" x14ac:dyDescent="0.25">
+      <c r="A4" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="C4" s="44" t="s">
         <v>279</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="D4" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="E4" s="44" t="s">
         <v>280</v>
-      </c>
-[...21 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="234" x14ac:dyDescent="0.25">
       <c r="A5" s="42" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B5" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C5" s="44" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D5" s="44" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E5" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="159" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="42" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B6" s="44" t="s">
+        <v>283</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="D6" s="44" t="s">
         <v>285</v>
       </c>
-      <c r="C6" s="44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="176.55" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="42" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B7" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C7" s="44" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D7" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E7" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="109.2" x14ac:dyDescent="0.25">
       <c r="A8" s="42" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C8" s="44" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D8" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E8" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="62.4" x14ac:dyDescent="0.25">
       <c r="A9" s="42" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B9" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C9" s="44" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D9" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="E9" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="202.8" x14ac:dyDescent="0.25">
       <c r="A10" s="42" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C10" s="44" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D10" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E10" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="300.60000000000002" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="42" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B11" s="44" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C11" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="D11" s="44" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="E11" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="124.8" x14ac:dyDescent="0.25">
       <c r="A12" s="42" t="s">
         <v>133</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C12" s="44" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D12" s="44" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E12" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="78" x14ac:dyDescent="0.25">
       <c r="A13" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>277</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>292</v>
+      </c>
+      <c r="D13" s="44" t="s">
         <v>269</v>
       </c>
-      <c r="B13" s="44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" s="44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="14" spans="1:5" s="46" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="45" t="s">
         <v>171</v>
       </c>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="45"/>
       <c r="E14" s="45"/>
     </row>
     <row r="15" spans="1:5" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="45" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B15" s="45"/>
       <c r="C15" s="45"/>
       <c r="D15" s="45"/>
       <c r="E15" s="45"/>
     </row>
     <row r="16" spans="1:5" s="46" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="45" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B16" s="45"/>
       <c r="C16" s="45"/>
       <c r="D16" s="45"/>
       <c r="E16" s="45"/>
     </row>
     <row r="17" spans="1:5" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="45" t="s">
         <v>167</v>
       </c>
       <c r="B17" s="45"/>
       <c r="C17" s="45"/>
       <c r="D17" s="45"/>
       <c r="E17" s="45"/>
     </row>
     <row r="18" spans="1:5" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A18" s="53"/>
       <c r="B18" s="53"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="53"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="54"/>
       <c r="B19" s="54"/>
@@ -6293,69 +6326,69 @@
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B546"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="15">
-        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D139,{"Yes","Partial"}))</f>
+        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D140,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="15">
-        <f>COUNTIF('Data sheet'!F3:F139,"Yes")</f>
+        <f>COUNTIF('Data sheet'!F3:F140,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="18">
-        <f>COUNTIF('Data sheet'!F3:F139,"Partial")</f>
+        <f>COUNTIF('Data sheet'!F3:F140,"Partial")</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="13" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
     </row>
@@ -6927,73 +6960,50 @@
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...21 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -7191,141 +7201,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FD71DE5-05EE-49DF-99A4-F34660F82632}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{791D91B4-EE80-442C-ACDD-F8D82DAA3CBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2502133B-6E39-4CB0-BB5D-86EE4D364096}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Table 1</vt:lpstr>
       <vt:lpstr>Table 2</vt:lpstr>
       <vt:lpstr>Data sheet totals</vt:lpstr>
       <vt:lpstr>Dropdowns</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet totals'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG23 Menopause: identification and management: Baseline assessment tool 07/11/2024</dc:title>
+  <dc:title>NG23 Menopause: identification and management: Baseline assessment tool 15/04/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-11-06T13:46:27Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">