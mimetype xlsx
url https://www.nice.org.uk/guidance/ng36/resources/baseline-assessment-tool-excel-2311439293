--- v1 (2026-01-07)
+++ v2 (2026-07-02)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C054E5C6-1ED1-4491-B19A-523FCB9EB698}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10BE5D67-7303-4A84-8544-9955DC95B6EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-5505" windowWidth="38640" windowHeight="21120" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction " sheetId="27" r:id="rId1"/>
     <sheet name="Data sheet " sheetId="28" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="_Toc89786631" localSheetId="1">'Data sheet '!#REF!</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet '!$A$1:$K$107</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet '!$A$1:$K$108</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Introduction '!$A$1:$A$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet '!#REF!</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
     <definedName name="QS_118">#REF!</definedName>
     <definedName name="QS_119">#REF!</definedName>
@@ -259,81 +259,78 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="191">
   <si>
     <r>
       <t>Baseline assessment tool for cancer of the upper aerodigestive tract: assessment and management in people aged 16 or over  (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>NG36</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Publication: 10 February 2016
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Updated: 6 June 2018</t>
   </si>
   <si>
     <t>This baseline assessment tool can be used to evaluate whether practice is in line with the recommendations in cancer of the upper aerodigestive tract: assessment and management in people aged 16 or over . It can also help to plan activity to meet the recommendations.</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations.  Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">It should be used in conjunction with </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>cancer of the upper aerodigestive tract: assessment and management in people aged 16 or over</t>
@@ -796,72 +793,60 @@
   <si>
     <t>Offer radiotherapy with neo-adjuvant chemotherapy, with concomitant chemotherapy, or with both, if larynx-preserving treatment is suitable for the person.</t>
   </si>
   <si>
     <t>1.5.5</t>
   </si>
   <si>
     <t xml:space="preserve">Offer primary surgery followed by adjuvant radiotherapy to people if chemotherapy is not a suitable treatment for them. </t>
   </si>
   <si>
     <t>1.5.6</t>
   </si>
   <si>
     <t>Offer adjuvant radiotherapy to people having surgery as their primary treatment. Add concomitant chemotherapy if appropriate.</t>
   </si>
   <si>
     <t>1.5.7</t>
   </si>
   <si>
     <t>Systemic anticancer therapy for squamous cell carcinoma of the head and neck  (oropharynx, hypopharynx, larynx or oral cavity) </t>
   </si>
   <si>
     <t>Locally advanced </t>
   </si>
   <si>
-    <t>Cetuximab in combination with radiotherapy is recommended as an option in NICE technology appraisal guidance for treating people with locally advanced squamous cell cancer of the head and neck whose Karnofsky performance-status score is 90% or greater and in whom platinum-based chemoradiotherapy treatment is contraindicated. For full details, see the guidance on cetuximab (TA145, 2008).</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.8</t>
   </si>
   <si>
     <t>Recurrent or metastatic </t>
   </si>
   <si>
-    <t>Pembrolizumab monotherapy is recommended as an option in NICE technology appraisal guidance for untreated metastatic or unresectable recurrent head and neck squamous cell carcinoma in adults whose tumours express PD‑L1 with a combined positive score of 1  or more. It should be stopped at 2  years of uninterrupted treatment, or earlier if disease progresses. For full details, see the guidance on pembrolizumab (TA661, 2020). </t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.9</t>
   </si>
   <si>
-    <t>Nivolumab monotherapy is recommended as an option in NICE technology appraisal guidance for treating recurrent or metastatic squamous cell carcinoma of the head and neck in adults, only if the disease has progressed within 6  months of platinum‑based chemotherapy. For full details, see the guidance on nivolumab (TA736, 2021). </t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cetuximab in combination with platinum-based chemotherapy is recommended as an option in NICE technology appraisal guidance for treating recurrent or metastatic squamous cell cancer of the head and neck in adults, only if the cancer started in the oral cavity. For full details, see the guidance on cetuximab (TA473, 2017)</t>
   </si>
   <si>
     <t>1.5.11</t>
   </si>
   <si>
     <t>Palliation of breathing difficulties</t>
   </si>
   <si>
     <t>Identify people at risk of airways obstruction for whom intervention is appropriate. Think about: 
 • their performance status
 • treatment side effects and length of hospital stay
 • involving the palliative care team and other specialists when appropriate.</t>
   </si>
   <si>
     <t>1.5.12</t>
   </si>
   <si>
     <t>Consider endoluminal debulking in preference to tracheostomy.</t>
   </si>
   <si>
     <t>1.5.13</t>
   </si>
   <si>
     <t>Establish a management plan if surgical intervention is not appropriate, in conjunction with the person, carers and clinical staff.</t>
   </si>
@@ -1059,135 +1044,156 @@
   <si>
     <t>1.9.1</t>
   </si>
   <si>
     <t>Consider structured, risk-adapted follow-up using locally-agreed protocols for people who have had curative treatment for cancer of the upper aerodigestive tract. Use the follow-up protocols to:
 • help improve quality of life, including discussing psychosocial issues 
 • detect disease recurrence or second primary cancer, possibly including narrow-band imaging to improve detection.</t>
   </si>
   <si>
     <t>1.9.2</t>
   </si>
   <si>
     <t>1.10 Management of osteoradionecrosis</t>
   </si>
   <si>
     <t>Consider surgery to remove necrotic bone and to establish soft tissue coverage in people with osteoradionecrosis.</t>
   </si>
   <si>
     <t>1.10.1</t>
   </si>
   <si>
     <t>Only consider hyperbaric oxygen therapy or medical management for treating osteoradionecrosis as part of a clinical trial.</t>
   </si>
   <si>
     <t>1.10.2</t>
+  </si>
+  <si>
+    <t>Pembrolizumab is recommended as an option for treating resectable locally advanced head and neck squamous cell carcinoma in adults whose tumours express PD-L1 with a combined positive score of 1 or more, as neoadjuvant monotherapy, then as adjuvant treatment with radiotherapy with or without cisplatin, then as monotherapy. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA1145, 2026).</t>
+  </si>
+  <si>
+    <t>1.5.17</t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE's technology appraisal guidance on larotrectinib (TA630, 2020)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>National Institute for Health and Care Excellence
 3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
 Copyright</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
-      <t>© NICE 2025. All rights reserved.</t>
+      <t>© NICE 2026. All rights reserved.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
-    <t>Larotrectinib is recommended as an option in NICE technology appraisal guidance through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see the guidance on larotrectinib (TA630, May 2020).</t>
+    <t>Cetuximab in combination with radiotherapy is recommended as an option for treating people with locally advanced squamous cell cancer of the head and neck whose Karnofsky performance-status score is 90% or greater and in whom platinum-based chemoradiotherapy treatment is contraindicated. For full details, see NICE's technology appraisal guidance on cetuximab (TA145, 2008).</t>
+  </si>
+  <si>
+    <t>Pembrolizumab monotherapy is recommended as an option for untreated metastatic or unresectable recurrent head and neck squamous cell carcinoma in adults whose tumours express PD-L1 with a combined positive score of 1 or more. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA661, 2020).</t>
+  </si>
+  <si>
+    <t>Nivolumab monotherapy is recommended as an option for treating recurrent or metastatic squamous cell carcinoma of the head and neck in adults, only if the disease has progressed within 6 months of platinum-based chemotherapy. For full details, see NICE's technology appraisal guidance on nivolumab (TA736, 2021).</t>
+  </si>
+  <si>
+    <t>Cetuximab in combination with platinum-based chemotherapy is recommended as an option for treating recurrent or metastatic squamous cell cancer of the head and neck in adults, only if the cancer started in the oral cavity. For full details, see NICE's technology appraisal guidance on cetuximab (TA473, 2017).</t>
+  </si>
+  <si>
+    <t>Updated: 06 June 2018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1309,50 +1315,56 @@
       <color theme="0"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <name val="Lato"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA2BDC1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15434A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF18646E"/>
         <bgColor indexed="64"/>
@@ -2001,2082 +2013,2125 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng36" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng36/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB61AC43-1695-4763-913B-360E8F309E77}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFA2BDC1"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.6640625" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="11.6328125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="99.6640625" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="11.6640625" style="2"/>
+    <col min="1" max="1" width="99.6328125" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="11.6328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="94.2" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:5" ht="94.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="42" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" s="42" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
     </row>
-    <row r="3" spans="1:5" s="42" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="42" customFormat="1" ht="31.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="40" t="s">
-        <v>2</v>
+        <v>190</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
     </row>
-    <row r="4" spans="1:5" ht="58.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:5" ht="58.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="60.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A5" s="4" t="s">
+    <row r="6" spans="1:5" s="5" customFormat="1" ht="52.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="44" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="5" customFormat="1" ht="52.2" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A6" s="44" t="s">
+    <row r="7" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A7" s="4" t="s">
+    <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.3">
+      <c r="A8" s="4"/>
+    </row>
+    <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="A9" s="6" t="s">
+    <row r="10" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+    </row>
+    <row r="11" spans="1:5" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="A11" s="8" t="s">
+    <row r="12" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="8" t="s">
+    <row r="13" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A13" s="4" t="s">
+    <row r="14" spans="1:5" ht="36.65" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="45" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="36.6" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-    <row r="15" spans="1:5" ht="111" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:5" ht="111" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A10" xr:uid="{FC5169D4-4D44-4225-AEB5-2FE6CC55F3F5}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" xr:uid="{9FC90072-5D44-434B-ABF2-E39B90FC98B3}"/>
     <hyperlink ref="A6" r:id="rId2" display="It should be used in conjunction with cancer of the upper aerodigestive tract: assessment and management in people aged 16 and or over  (NG36)." xr:uid="{A9AF2CE5-8F5E-4C59-96EF-86245635F2CA}"/>
     <hyperlink ref="A15" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{51A6FFA7-4C07-4629-A730-575608C382B0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CCD35EB-3249-42CF-9A0A-60B0A6EE55D8}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FF233746"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K107"/>
+  <dimension ref="A1:K108"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.33203125" defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="12.36328125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="96.33203125" style="15" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="12.33203125" style="2"/>
+    <col min="1" max="1" width="96.36328125" style="15" customWidth="1"/>
+    <col min="2" max="2" width="17.08984375" style="15" customWidth="1"/>
+    <col min="3" max="3" width="19" style="15" customWidth="1"/>
+    <col min="4" max="4" width="27.36328125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="73.54296875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="28.36328125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="73.54296875" style="15" customWidth="1"/>
+    <col min="8" max="8" width="32.453125" style="15" customWidth="1"/>
+    <col min="9" max="9" width="24.453125" style="15" customWidth="1"/>
+    <col min="10" max="10" width="15.6328125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="29.54296875" style="15" customWidth="1"/>
+    <col min="12" max="12" width="65.6328125" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="12.36328125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.65">
+    <row r="1" spans="1:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
     </row>
-    <row r="3" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B3" s="13" cm="1">
-        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D9:D107,{"Yes","Partial"}))</f>
+        <f t="array" ref="B3">SUMPRODUCT(COUNTIF(D9:D108,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
       <c r="C3" s="14"/>
       <c r="D3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
     </row>
-    <row r="4" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B4" s="13">
-        <f>COUNTIF(F9:F107,"Yes")</f>
+        <f>COUNTIF(F9:F108,"Yes")</f>
         <v>0</v>
       </c>
       <c r="C4" s="14"/>
       <c r="D4" s="4"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
     </row>
-    <row r="5" spans="1:11" ht="19.2" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:11" ht="15.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B5" s="18">
-        <f>COUNTIF(F9:F107,"Partial")</f>
+        <f>COUNTIF(F9:F108,"Partial")</f>
         <v>0</v>
       </c>
       <c r="C5" s="14"/>
       <c r="D5" s="4"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="4"/>
     </row>
-    <row r="6" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B6" s="20" t="str">
         <f>IF(ISERROR(B4/B3),"",B4/B3)</f>
         <v/>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="4"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
     </row>
-    <row r="7" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="12" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B7" s="21" t="str">
         <f>IF(ISERROR(B5/B3),"",B5/B3)</f>
         <v/>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="4"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
     </row>
-    <row r="8" spans="1:11" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
       <c r="G8" s="4"/>
       <c r="H8" s="4"/>
       <c r="I8" s="4"/>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
     </row>
-    <row r="9" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="C9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="C9" s="28" t="s">
+      <c r="D9" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="D9" s="28" t="s">
+      <c r="E9" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="E9" s="28" t="s">
+      <c r="F9" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="28" t="s">
+      <c r="G9" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="G9" s="28" t="s">
+      <c r="H9" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="H9" s="28" t="s">
+      <c r="I9" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="I9" s="28" t="s">
+      <c r="J9" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="28" t="s">
+      <c r="K9" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="K9" s="28" t="s">
+    </row>
+    <row r="10" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="39" t="s">
         <v>28</v>
-      </c>
-[...3 lines deleted...]
-        <v>29</v>
       </c>
       <c r="B10" s="25"/>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="27"/>
     </row>
-    <row r="11" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A11" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25"/>
       <c r="F11" s="25"/>
       <c r="G11" s="25"/>
       <c r="H11" s="25"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="27"/>
     </row>
-    <row r="12" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A12" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C12" s="31">
         <v>2016</v>
       </c>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="32"/>
       <c r="K12" s="31"/>
     </row>
-    <row r="13" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A13" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B13" s="25"/>
       <c r="C13" s="25"/>
       <c r="D13" s="25"/>
       <c r="E13" s="25"/>
       <c r="F13" s="25"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="27"/>
     </row>
-    <row r="14" spans="1:11" s="23" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:11" s="23" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A14" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="34" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C14" s="31">
         <v>2016</v>
       </c>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="32"/>
       <c r="K14" s="31"/>
     </row>
-    <row r="15" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A15" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="34" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C15" s="31">
         <v>2016</v>
       </c>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="32"/>
       <c r="K15" s="31"/>
     </row>
-    <row r="16" spans="1:11" s="23" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A16" s="39" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="27"/>
     </row>
-    <row r="17" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A17" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="27"/>
     </row>
-    <row r="18" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A18" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="34" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C18" s="31">
         <v>2016</v>
       </c>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="35"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="32"/>
       <c r="K18" s="31"/>
     </row>
-    <row r="19" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A19" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="30" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C19" s="31">
         <v>2016</v>
       </c>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="32"/>
       <c r="K19" s="31"/>
     </row>
-    <row r="20" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A20" s="24" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="27"/>
     </row>
-    <row r="21" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A21" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="34" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C21" s="31">
         <v>2016</v>
       </c>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="32"/>
       <c r="K21" s="31"/>
     </row>
-    <row r="22" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A22" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="31" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C22" s="31">
         <v>2016</v>
       </c>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="32"/>
       <c r="K22" s="31"/>
     </row>
-    <row r="23" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A23" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="31" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C23" s="31">
         <v>2016</v>
       </c>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="32"/>
       <c r="K23" s="31"/>
     </row>
-    <row r="24" spans="1:11" s="23" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:11" s="23" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A24" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="31" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C24" s="31">
         <v>2016</v>
       </c>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="32"/>
       <c r="K24" s="31"/>
     </row>
-    <row r="25" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:11" s="23" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="30" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C25" s="31">
         <v>2016</v>
       </c>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="31"/>
     </row>
-    <row r="26" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A26" s="24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="25"/>
       <c r="D26" s="25"/>
       <c r="E26" s="25"/>
       <c r="F26" s="25"/>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="26"/>
       <c r="J26" s="26"/>
       <c r="K26" s="27"/>
     </row>
-    <row r="27" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A27" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="34" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C27" s="31">
         <v>2016</v>
       </c>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="32"/>
       <c r="K27" s="31"/>
     </row>
-    <row r="28" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A28" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="31" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C28" s="31">
         <v>2016</v>
       </c>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="32"/>
       <c r="K28" s="31"/>
     </row>
-    <row r="29" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A29" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="31" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C29" s="31">
         <v>2016</v>
       </c>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="32"/>
       <c r="K29" s="31"/>
     </row>
-    <row r="30" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="30" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C30" s="31">
         <v>2016</v>
       </c>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="32"/>
       <c r="K30" s="31"/>
     </row>
-    <row r="31" spans="1:11" s="23" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="31" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A31" s="39" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="27"/>
     </row>
-    <row r="32" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A32" s="24" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="25"/>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="27"/>
     </row>
-    <row r="33" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A33" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B33" s="34" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C33" s="31">
         <v>2016</v>
       </c>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="32"/>
       <c r="K33" s="31"/>
     </row>
-    <row r="34" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A34" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="B34" s="31" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C34" s="31">
         <v>2016</v>
       </c>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="32"/>
       <c r="K34" s="31"/>
     </row>
-    <row r="35" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A35" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" s="30" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C35" s="31">
         <v>2016</v>
       </c>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="32"/>
       <c r="K35" s="31"/>
     </row>
-    <row r="36" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A36" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B36" s="25"/>
       <c r="C36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="25"/>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="27"/>
     </row>
-    <row r="37" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A37" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="34" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C37" s="31">
         <v>2016</v>
       </c>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="31"/>
       <c r="J37" s="32"/>
       <c r="K37" s="31"/>
     </row>
-    <row r="38" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A38" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B38" s="30" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C38" s="31">
         <v>2016</v>
       </c>
       <c r="D38" s="31"/>
       <c r="E38" s="31"/>
       <c r="F38" s="31"/>
       <c r="G38" s="31"/>
       <c r="H38" s="31"/>
       <c r="I38" s="31"/>
       <c r="J38" s="32"/>
       <c r="K38" s="31"/>
     </row>
-    <row r="39" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A39" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B39" s="25"/>
       <c r="C39" s="25"/>
       <c r="D39" s="25"/>
       <c r="E39" s="25"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="26"/>
       <c r="J39" s="26"/>
       <c r="K39" s="27"/>
     </row>
-    <row r="40" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A40" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="B40" s="34" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C40" s="31">
         <v>2016</v>
       </c>
       <c r="D40" s="31"/>
       <c r="E40" s="31"/>
       <c r="F40" s="31"/>
       <c r="G40" s="31"/>
       <c r="H40" s="31"/>
       <c r="I40" s="31"/>
       <c r="J40" s="32"/>
       <c r="K40" s="31"/>
     </row>
-    <row r="41" spans="1:11" s="23" customFormat="1" ht="41.4" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:11" s="23" customFormat="1" ht="41.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41" s="30" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="C41" s="31">
         <v>2016</v>
       </c>
       <c r="D41" s="31"/>
       <c r="E41" s="31"/>
       <c r="F41" s="31"/>
       <c r="G41" s="31"/>
       <c r="H41" s="31"/>
       <c r="I41" s="31"/>
       <c r="J41" s="32"/>
       <c r="K41" s="31"/>
     </row>
-    <row r="42" spans="1:11" s="23" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="42" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A42" s="39" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B42" s="25"/>
       <c r="C42" s="25"/>
       <c r="D42" s="25"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="25"/>
       <c r="H42" s="25"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="27"/>
     </row>
-    <row r="43" spans="1:11" s="23" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A43" s="34" t="s">
+        <v>82</v>
+      </c>
+      <c r="B43" s="34" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C43" s="31">
         <v>2018</v>
       </c>
       <c r="D43" s="31"/>
       <c r="E43" s="31"/>
       <c r="F43" s="31"/>
       <c r="G43" s="31"/>
       <c r="H43" s="31"/>
       <c r="I43" s="31"/>
       <c r="J43" s="32"/>
       <c r="K43" s="31"/>
     </row>
-    <row r="44" spans="1:11" s="23" customFormat="1" ht="111.6" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:11" s="23" customFormat="1" ht="90" x14ac:dyDescent="0.3">
       <c r="A44" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B44" s="34" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C44" s="31">
         <v>2018</v>
       </c>
       <c r="D44" s="31"/>
       <c r="E44" s="31"/>
       <c r="F44" s="31"/>
       <c r="G44" s="31"/>
       <c r="H44" s="31"/>
       <c r="I44" s="31"/>
       <c r="J44" s="32"/>
       <c r="K44" s="31"/>
     </row>
-    <row r="45" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B45" s="34" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C45" s="31">
         <v>2018</v>
       </c>
       <c r="D45" s="31"/>
       <c r="E45" s="31"/>
       <c r="F45" s="31"/>
       <c r="G45" s="31"/>
       <c r="H45" s="31"/>
       <c r="I45" s="31"/>
       <c r="J45" s="32"/>
       <c r="K45" s="31"/>
     </row>
-    <row r="46" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A46" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B46" s="34" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C46" s="31">
         <v>2018</v>
       </c>
       <c r="D46" s="31"/>
       <c r="E46" s="31"/>
       <c r="F46" s="31"/>
       <c r="G46" s="31"/>
       <c r="H46" s="31"/>
       <c r="I46" s="31"/>
       <c r="J46" s="32"/>
       <c r="K46" s="31"/>
     </row>
-    <row r="47" spans="1:11" s="23" customFormat="1" ht="21.6" x14ac:dyDescent="0.55000000000000004">
+    <row r="47" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
       <c r="A47" s="39" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B47" s="25"/>
       <c r="C47" s="25"/>
       <c r="D47" s="25"/>
       <c r="E47" s="25"/>
       <c r="F47" s="25"/>
       <c r="G47" s="25"/>
       <c r="H47" s="25"/>
       <c r="I47" s="26"/>
       <c r="J47" s="26"/>
       <c r="K47" s="27"/>
     </row>
-    <row r="48" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A48" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B48" s="25"/>
       <c r="C48" s="25"/>
       <c r="D48" s="25"/>
       <c r="E48" s="25"/>
       <c r="F48" s="25"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25"/>
       <c r="I48" s="26"/>
       <c r="J48" s="26"/>
       <c r="K48" s="27"/>
     </row>
-    <row r="49" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
       <c r="A49" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="B49" s="34" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C49" s="31">
         <v>2016</v>
       </c>
       <c r="D49" s="31"/>
       <c r="E49" s="31"/>
       <c r="F49" s="31"/>
       <c r="G49" s="31"/>
       <c r="H49" s="31"/>
       <c r="I49" s="31"/>
       <c r="J49" s="32"/>
       <c r="K49" s="31"/>
     </row>
-    <row r="50" spans="1:11" s="23" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:11" s="23" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A50" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" s="31" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C50" s="31">
         <v>2016</v>
       </c>
       <c r="D50" s="31"/>
       <c r="E50" s="31"/>
       <c r="F50" s="31"/>
       <c r="G50" s="31"/>
       <c r="H50" s="31"/>
       <c r="I50" s="31"/>
       <c r="J50" s="32"/>
       <c r="K50" s="31"/>
     </row>
-    <row r="51" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A51" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="30" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C51" s="31">
         <v>2016</v>
       </c>
       <c r="D51" s="31"/>
       <c r="E51" s="31"/>
       <c r="F51" s="31"/>
       <c r="G51" s="31"/>
       <c r="H51" s="31"/>
       <c r="I51" s="31"/>
       <c r="J51" s="32"/>
       <c r="K51" s="31"/>
     </row>
-    <row r="52" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A52" s="24" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B52" s="25"/>
       <c r="C52" s="25"/>
       <c r="D52" s="25"/>
       <c r="E52" s="25"/>
       <c r="F52" s="25"/>
       <c r="G52" s="25"/>
       <c r="H52" s="25"/>
       <c r="I52" s="26"/>
       <c r="J52" s="26"/>
       <c r="K52" s="27"/>
     </row>
-    <row r="53" spans="1:11" s="23" customFormat="1" ht="148.80000000000001" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:11" s="23" customFormat="1" ht="120" x14ac:dyDescent="0.3">
       <c r="A53" s="34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B53" s="34" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C53" s="31">
         <v>2016</v>
       </c>
       <c r="D53" s="31"/>
       <c r="E53" s="31"/>
       <c r="F53" s="31"/>
       <c r="G53" s="31"/>
       <c r="H53" s="31"/>
       <c r="I53" s="31"/>
       <c r="J53" s="32"/>
       <c r="K53" s="31"/>
     </row>
-    <row r="54" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A54" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B54" s="31" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C54" s="31">
         <v>2016</v>
       </c>
       <c r="D54" s="31"/>
       <c r="E54" s="31"/>
       <c r="F54" s="31"/>
       <c r="G54" s="31"/>
       <c r="H54" s="31"/>
       <c r="I54" s="31"/>
       <c r="J54" s="32"/>
       <c r="K54" s="31"/>
     </row>
-    <row r="55" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A55" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B55" s="31" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C55" s="31">
         <v>2016</v>
       </c>
       <c r="D55" s="31"/>
       <c r="E55" s="31"/>
       <c r="F55" s="31"/>
       <c r="G55" s="31"/>
       <c r="H55" s="31"/>
       <c r="I55" s="31"/>
       <c r="J55" s="32"/>
       <c r="K55" s="31"/>
     </row>
-    <row r="56" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-      <c r="A56" s="30" t="s">
+    <row r="56" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A56" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="B56" s="31" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C56" s="31">
         <v>2016</v>
       </c>
       <c r="D56" s="31"/>
       <c r="E56" s="31"/>
       <c r="F56" s="31"/>
       <c r="G56" s="31"/>
       <c r="H56" s="31"/>
       <c r="I56" s="31"/>
       <c r="J56" s="32"/>
       <c r="K56" s="31"/>
     </row>
-    <row r="57" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A57" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B57" s="25"/>
       <c r="C57" s="25"/>
       <c r="D57" s="25"/>
       <c r="E57" s="25"/>
       <c r="F57" s="25"/>
       <c r="G57" s="25"/>
       <c r="H57" s="25"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
       <c r="K57" s="27"/>
     </row>
-    <row r="58" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A58" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B58" s="25"/>
       <c r="C58" s="25"/>
       <c r="D58" s="25"/>
       <c r="E58" s="25"/>
       <c r="F58" s="25"/>
       <c r="G58" s="25"/>
       <c r="H58" s="25"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="27"/>
     </row>
-    <row r="59" spans="1:11" s="23" customFormat="1" ht="93" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:11" s="23" customFormat="1" ht="75" x14ac:dyDescent="0.3">
       <c r="A59" s="30" t="s">
-        <v>110</v>
+        <v>182</v>
       </c>
       <c r="B59" s="30" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C59" s="31"/>
       <c r="D59" s="31"/>
       <c r="E59" s="31"/>
       <c r="F59" s="31"/>
       <c r="G59" s="31"/>
       <c r="H59" s="31"/>
       <c r="I59" s="31"/>
       <c r="J59" s="32"/>
       <c r="K59" s="31"/>
     </row>
-    <row r="60" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-      <c r="A60" s="24" t="s">
+    <row r="60" spans="1:11" s="23" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A60" s="30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C60" s="31"/>
+      <c r="D60" s="31"/>
+      <c r="E60" s="31"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="32"/>
+      <c r="K60" s="31"/>
+    </row>
+    <row r="61" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A61" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="26"/>
+      <c r="J61" s="26"/>
+      <c r="K61" s="27"/>
+    </row>
+    <row r="62" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A62" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B62" s="30" t="s">
         <v>112</v>
-      </c>
-[...33 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C62" s="31"/>
       <c r="D62" s="31"/>
       <c r="E62" s="31"/>
       <c r="F62" s="31"/>
       <c r="G62" s="31"/>
       <c r="H62" s="31"/>
       <c r="I62" s="31"/>
       <c r="J62" s="32"/>
       <c r="K62" s="31"/>
     </row>
-    <row r="63" spans="1:11" s="23" customFormat="1" ht="74.400000000000006" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
       <c r="A63" s="30" t="s">
-        <v>117</v>
+        <v>188</v>
       </c>
       <c r="B63" s="30" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C63" s="31"/>
       <c r="D63" s="31"/>
       <c r="E63" s="31"/>
       <c r="F63" s="31"/>
       <c r="G63" s="31"/>
       <c r="H63" s="31"/>
       <c r="I63" s="31"/>
       <c r="J63" s="32"/>
       <c r="K63" s="31"/>
     </row>
-    <row r="64" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-        <v>122</v>
+    <row r="64" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A64" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>116</v>
+      </c>
+      <c r="C64" s="31"/>
+      <c r="D64" s="31"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="31"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="31"/>
+      <c r="J64" s="32"/>
+      <c r="K64" s="31"/>
+    </row>
+    <row r="65" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A65" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
+      <c r="I65" s="26"/>
+      <c r="J65" s="26"/>
+      <c r="K65" s="27"/>
+    </row>
+    <row r="66" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A66" s="34" t="s">
+        <v>115</v>
       </c>
       <c r="B66" s="34" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="C66" s="31">
         <v>2016</v>
       </c>
       <c r="D66" s="31"/>
       <c r="E66" s="31"/>
       <c r="F66" s="31"/>
       <c r="G66" s="31"/>
       <c r="H66" s="31"/>
       <c r="I66" s="31"/>
       <c r="J66" s="32"/>
       <c r="K66" s="31"/>
     </row>
-    <row r="67" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="A67" s="31" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B67" s="34" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="C67" s="31">
         <v>2016</v>
       </c>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="31"/>
       <c r="I67" s="31"/>
       <c r="J67" s="32"/>
       <c r="K67" s="31"/>
     </row>
-    <row r="68" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>126</v>
+    <row r="68" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A68" s="31" t="s">
+        <v>119</v>
       </c>
       <c r="B68" s="34" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="C68" s="31">
         <v>2016</v>
       </c>
       <c r="D68" s="31"/>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="G68" s="31"/>
       <c r="H68" s="31"/>
       <c r="I68" s="31"/>
       <c r="J68" s="32"/>
       <c r="K68" s="31"/>
     </row>
-    <row r="69" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...48 lines deleted...]
-        <v>131</v>
+    <row r="69" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A69" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="B69" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C69" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D69" s="31"/>
+      <c r="E69" s="31"/>
+      <c r="F69" s="31"/>
+      <c r="G69" s="31"/>
+      <c r="H69" s="31"/>
+      <c r="I69" s="31"/>
+      <c r="J69" s="32"/>
+      <c r="K69" s="31"/>
+    </row>
+    <row r="70" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A70" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
+      <c r="I70" s="26"/>
+      <c r="J70" s="26"/>
+      <c r="K70" s="27"/>
+    </row>
+    <row r="71" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A71" s="34" t="s">
+        <v>184</v>
+      </c>
+      <c r="B71" s="34" t="s">
+        <v>183</v>
+      </c>
+      <c r="C71" s="31"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="31"/>
+      <c r="F71" s="31"/>
+      <c r="G71" s="31"/>
+      <c r="H71" s="31"/>
+      <c r="I71" s="31"/>
+      <c r="J71" s="32"/>
+      <c r="K71" s="31"/>
+    </row>
+    <row r="72" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="39" t="s">
+        <v>125</v>
       </c>
       <c r="B72" s="25"/>
       <c r="C72" s="25"/>
       <c r="D72" s="25"/>
       <c r="E72" s="25"/>
       <c r="F72" s="25"/>
       <c r="G72" s="25"/>
       <c r="H72" s="25"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="27"/>
     </row>
-    <row r="73" spans="1:11" s="23" customFormat="1" ht="55.8" x14ac:dyDescent="0.45">
-[...23 lines deleted...]
-        <v>135</v>
+    <row r="73" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A73" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="25"/>
+      <c r="I73" s="26"/>
+      <c r="J73" s="26"/>
+      <c r="K73" s="27"/>
+    </row>
+    <row r="74" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A74" s="34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B74" s="34" t="s">
+        <v>128</v>
       </c>
       <c r="C74" s="31">
         <v>2016</v>
       </c>
       <c r="D74" s="31"/>
       <c r="E74" s="31"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="32"/>
       <c r="K74" s="31"/>
     </row>
-    <row r="75" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...50 lines deleted...]
-        <v>140</v>
+    <row r="75" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A75" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B75" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="C75" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D75" s="31"/>
+      <c r="E75" s="31"/>
+      <c r="F75" s="31"/>
+      <c r="G75" s="31"/>
+      <c r="H75" s="31"/>
+      <c r="I75" s="31"/>
+      <c r="J75" s="32"/>
+      <c r="K75" s="31"/>
+    </row>
+    <row r="76" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A76" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="25"/>
+      <c r="H76" s="25"/>
+      <c r="I76" s="26"/>
+      <c r="J76" s="26"/>
+      <c r="K76" s="27"/>
+    </row>
+    <row r="77" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A77" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="B77" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D77" s="31"/>
+      <c r="E77" s="31"/>
+      <c r="F77" s="31"/>
+      <c r="G77" s="31"/>
+      <c r="H77" s="31"/>
+      <c r="I77" s="31"/>
+      <c r="J77" s="32"/>
+      <c r="K77" s="31"/>
+    </row>
+    <row r="78" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="39" t="s">
+        <v>134</v>
       </c>
       <c r="B78" s="25"/>
       <c r="C78" s="25"/>
       <c r="D78" s="25"/>
       <c r="E78" s="25"/>
       <c r="F78" s="25"/>
       <c r="G78" s="25"/>
       <c r="H78" s="25"/>
       <c r="I78" s="26"/>
       <c r="J78" s="26"/>
       <c r="K78" s="27"/>
     </row>
-    <row r="79" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...20 lines deleted...]
-        <v>143</v>
+    <row r="79" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A79" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+      <c r="G79" s="25"/>
+      <c r="H79" s="25"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="27"/>
+    </row>
+    <row r="80" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A80" s="34" t="s">
+        <v>136</v>
       </c>
       <c r="B80" s="34" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="C80" s="31">
         <v>2016</v>
       </c>
       <c r="D80" s="31"/>
       <c r="E80" s="31"/>
       <c r="F80" s="31"/>
       <c r="G80" s="31"/>
       <c r="H80" s="31"/>
       <c r="I80" s="31"/>
       <c r="J80" s="32"/>
       <c r="K80" s="31"/>
     </row>
-    <row r="81" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-        <v>148</v>
+    <row r="81" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A81" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="B81" s="34" t="s">
+        <v>139</v>
+      </c>
+      <c r="C81" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D81" s="31"/>
+      <c r="E81" s="31"/>
+      <c r="F81" s="31"/>
+      <c r="G81" s="31"/>
+      <c r="H81" s="31"/>
+      <c r="I81" s="31"/>
+      <c r="J81" s="32"/>
+      <c r="K81" s="31"/>
+    </row>
+    <row r="82" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A82" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+      <c r="G82" s="25"/>
+      <c r="H82" s="25"/>
+      <c r="I82" s="26"/>
+      <c r="J82" s="26"/>
+      <c r="K82" s="27"/>
+    </row>
+    <row r="83" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A83" s="34" t="s">
+        <v>141</v>
       </c>
       <c r="B83" s="34" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C83" s="31">
         <v>2016</v>
       </c>
       <c r="D83" s="31"/>
       <c r="E83" s="31"/>
       <c r="F83" s="31"/>
       <c r="G83" s="31"/>
       <c r="H83" s="31"/>
       <c r="I83" s="31"/>
       <c r="J83" s="32"/>
       <c r="K83" s="31"/>
     </row>
-    <row r="84" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-        <v>153</v>
+    <row r="84" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A84" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="B84" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="C84" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D84" s="31"/>
+      <c r="E84" s="31"/>
+      <c r="F84" s="31"/>
+      <c r="G84" s="31"/>
+      <c r="H84" s="31"/>
+      <c r="I84" s="31"/>
+      <c r="J84" s="32"/>
+      <c r="K84" s="31"/>
+    </row>
+    <row r="85" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A85" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="25"/>
+      <c r="H85" s="25"/>
+      <c r="I85" s="26"/>
+      <c r="J85" s="26"/>
+      <c r="K85" s="27"/>
+    </row>
+    <row r="86" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A86" s="34" t="s">
+        <v>146</v>
       </c>
       <c r="B86" s="34" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C86" s="31">
         <v>2016</v>
       </c>
       <c r="D86" s="31"/>
       <c r="E86" s="31"/>
       <c r="F86" s="31"/>
       <c r="G86" s="31"/>
       <c r="H86" s="31"/>
       <c r="I86" s="31"/>
       <c r="J86" s="32"/>
       <c r="K86" s="31"/>
     </row>
-    <row r="87" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>155</v>
+    <row r="87" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A87" s="31" t="s">
+        <v>148</v>
       </c>
       <c r="B87" s="34" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C87" s="31">
         <v>2016</v>
       </c>
       <c r="D87" s="31"/>
       <c r="E87" s="31"/>
       <c r="F87" s="31"/>
       <c r="G87" s="31"/>
       <c r="H87" s="31"/>
       <c r="I87" s="31"/>
       <c r="J87" s="32"/>
       <c r="K87" s="31"/>
     </row>
-    <row r="88" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...82 lines deleted...]
-        <v>162</v>
+    <row r="88" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A88" s="30" t="s">
+        <v>150</v>
+      </c>
+      <c r="B88" s="34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C88" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D88" s="31"/>
+      <c r="E88" s="31"/>
+      <c r="F88" s="31"/>
+      <c r="G88" s="31"/>
+      <c r="H88" s="31"/>
+      <c r="I88" s="31"/>
+      <c r="J88" s="32"/>
+      <c r="K88" s="31"/>
+    </row>
+    <row r="89" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A89" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+      <c r="G89" s="25"/>
+      <c r="H89" s="25"/>
+      <c r="I89" s="26"/>
+      <c r="J89" s="26"/>
+      <c r="K89" s="27"/>
+    </row>
+    <row r="90" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A90" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="B90" s="34" t="s">
+        <v>154</v>
+      </c>
+      <c r="C90" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D90" s="31"/>
+      <c r="E90" s="31"/>
+      <c r="F90" s="31"/>
+      <c r="G90" s="31"/>
+      <c r="H90" s="31"/>
+      <c r="I90" s="31"/>
+      <c r="J90" s="32"/>
+      <c r="K90" s="31"/>
+    </row>
+    <row r="91" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A91" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+      <c r="G91" s="25"/>
+      <c r="H91" s="25"/>
+      <c r="I91" s="26"/>
+      <c r="J91" s="26"/>
+      <c r="K91" s="27"/>
+    </row>
+    <row r="92" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A92" s="30" t="s">
+        <v>184</v>
+      </c>
+      <c r="B92" s="34" t="s">
+        <v>155</v>
+      </c>
+      <c r="C92" s="31"/>
+      <c r="D92" s="31"/>
+      <c r="E92" s="31"/>
+      <c r="F92" s="31"/>
+      <c r="G92" s="31"/>
+      <c r="H92" s="31"/>
+      <c r="I92" s="31"/>
+      <c r="J92" s="32"/>
+      <c r="K92" s="31"/>
+    </row>
+    <row r="93" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="39" t="s">
+        <v>156</v>
       </c>
       <c r="B93" s="25"/>
       <c r="C93" s="25"/>
       <c r="D93" s="25"/>
       <c r="E93" s="25"/>
       <c r="F93" s="25"/>
       <c r="G93" s="25"/>
       <c r="H93" s="25"/>
       <c r="I93" s="26"/>
       <c r="J93" s="26"/>
       <c r="K93" s="27"/>
     </row>
-    <row r="94" spans="1:11" s="23" customFormat="1" ht="167.4" x14ac:dyDescent="0.45">
-[...23 lines deleted...]
-        <v>166</v>
+    <row r="94" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A94" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B94" s="25"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="25"/>
+      <c r="G94" s="25"/>
+      <c r="H94" s="25"/>
+      <c r="I94" s="26"/>
+      <c r="J94" s="26"/>
+      <c r="K94" s="27"/>
+    </row>
+    <row r="95" spans="1:11" s="23" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A95" s="34" t="s">
+        <v>158</v>
+      </c>
+      <c r="B95" s="34" t="s">
+        <v>159</v>
       </c>
       <c r="C95" s="31">
         <v>2016</v>
       </c>
       <c r="D95" s="31"/>
       <c r="E95" s="31"/>
       <c r="F95" s="31"/>
       <c r="G95" s="31"/>
       <c r="H95" s="31"/>
       <c r="I95" s="31"/>
       <c r="J95" s="32"/>
       <c r="K95" s="31"/>
     </row>
-    <row r="96" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-        <v>170</v>
+    <row r="96" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A96" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="B96" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D96" s="31"/>
+      <c r="E96" s="31"/>
+      <c r="F96" s="31"/>
+      <c r="G96" s="31"/>
+      <c r="H96" s="31"/>
+      <c r="I96" s="31"/>
+      <c r="J96" s="32"/>
+      <c r="K96" s="31"/>
+    </row>
+    <row r="97" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A97" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="25"/>
+      <c r="C97" s="25"/>
+      <c r="D97" s="25"/>
+      <c r="E97" s="25"/>
+      <c r="F97" s="25"/>
+      <c r="G97" s="25"/>
+      <c r="H97" s="25"/>
+      <c r="I97" s="26"/>
+      <c r="J97" s="26"/>
+      <c r="K97" s="27"/>
+    </row>
+    <row r="98" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A98" s="34" t="s">
+        <v>163</v>
       </c>
       <c r="B98" s="34" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C98" s="31">
         <v>2016</v>
       </c>
       <c r="D98" s="31"/>
       <c r="E98" s="31"/>
       <c r="F98" s="31"/>
       <c r="G98" s="31"/>
       <c r="H98" s="31"/>
       <c r="I98" s="31"/>
       <c r="J98" s="32"/>
       <c r="K98" s="31"/>
     </row>
-    <row r="99" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>172</v>
+    <row r="99" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A99" s="31" t="s">
+        <v>165</v>
       </c>
       <c r="B99" s="34" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="C99" s="31">
         <v>2016</v>
       </c>
       <c r="D99" s="31"/>
       <c r="E99" s="31"/>
       <c r="F99" s="31"/>
       <c r="G99" s="31"/>
       <c r="H99" s="31"/>
       <c r="I99" s="31"/>
       <c r="J99" s="32"/>
       <c r="K99" s="31"/>
     </row>
-    <row r="100" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-      <c r="A100" s="24" t="s">
+    <row r="100" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A100" s="30" t="s">
+        <v>167</v>
+      </c>
+      <c r="B100" s="34" t="s">
+        <v>168</v>
+      </c>
+      <c r="C100" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D100" s="31"/>
+      <c r="E100" s="31"/>
+      <c r="F100" s="31"/>
+      <c r="G100" s="31"/>
+      <c r="H100" s="31"/>
+      <c r="I100" s="31"/>
+      <c r="J100" s="32"/>
+      <c r="K100" s="31"/>
+    </row>
+    <row r="101" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A101" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="B101" s="25"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="25"/>
+      <c r="F101" s="25"/>
+      <c r="G101" s="25"/>
+      <c r="H101" s="25"/>
+      <c r="I101" s="26"/>
+      <c r="J101" s="26"/>
+      <c r="K101" s="27"/>
+    </row>
+    <row r="102" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A102" s="38" t="s">
+        <v>170</v>
+      </c>
+      <c r="B102" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="C102" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D102" s="31"/>
+      <c r="E102" s="31"/>
+      <c r="F102" s="31"/>
+      <c r="G102" s="31"/>
+      <c r="H102" s="31"/>
+      <c r="I102" s="31"/>
+      <c r="J102" s="32"/>
+      <c r="K102" s="31"/>
+    </row>
+    <row r="103" spans="1:11" s="23" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B103" s="25"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
+      <c r="E103" s="25"/>
+      <c r="F103" s="25"/>
+      <c r="G103" s="25"/>
+      <c r="H103" s="25"/>
+      <c r="I103" s="26"/>
+      <c r="J103" s="26"/>
+      <c r="K103" s="27"/>
+    </row>
+    <row r="104" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A104" s="34" t="s">
+        <v>173</v>
+      </c>
+      <c r="B104" s="34" t="s">
         <v>174</v>
-      </c>
-[...69 lines deleted...]
-        <v>181</v>
       </c>
       <c r="C104" s="31">
         <v>2016</v>
       </c>
       <c r="D104" s="31"/>
       <c r="E104" s="31"/>
       <c r="F104" s="31"/>
       <c r="G104" s="31"/>
       <c r="H104" s="31"/>
       <c r="I104" s="31"/>
       <c r="J104" s="32"/>
       <c r="K104" s="31"/>
     </row>
-    <row r="105" spans="1:11" s="23" customFormat="1" ht="18.600000000000001" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-    <row r="107" spans="1:11" s="23" customFormat="1" ht="37.200000000000003" x14ac:dyDescent="0.45">
+    <row r="105" spans="1:11" s="23" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A105" s="37" t="s">
+        <v>175</v>
+      </c>
+      <c r="B105" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="C105" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D105" s="31"/>
+      <c r="E105" s="31"/>
+      <c r="F105" s="31"/>
+      <c r="G105" s="31"/>
+      <c r="H105" s="31"/>
+      <c r="I105" s="31"/>
+      <c r="J105" s="32"/>
+      <c r="K105" s="31"/>
+    </row>
+    <row r="106" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A106" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="B106" s="25"/>
+      <c r="C106" s="25"/>
+      <c r="D106" s="25"/>
+      <c r="E106" s="25"/>
+      <c r="F106" s="25"/>
+      <c r="G106" s="25"/>
+      <c r="H106" s="25"/>
+      <c r="I106" s="26"/>
+      <c r="J106" s="26"/>
+      <c r="K106" s="27"/>
+    </row>
+    <row r="107" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
       <c r="A107" s="34" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B107" s="34" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C107" s="31">
         <v>2016</v>
       </c>
       <c r="D107" s="31"/>
       <c r="E107" s="31"/>
       <c r="F107" s="31"/>
       <c r="G107" s="31"/>
       <c r="H107" s="31"/>
       <c r="I107" s="31"/>
       <c r="J107" s="32"/>
       <c r="K107" s="31"/>
     </row>
+    <row r="108" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A108" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="B108" s="34" t="s">
+        <v>181</v>
+      </c>
+      <c r="C108" s="31">
+        <v>2016</v>
+      </c>
+      <c r="D108" s="31"/>
+      <c r="E108" s="31"/>
+      <c r="F108" s="31"/>
+      <c r="G108" s="31"/>
+      <c r="H108" s="31"/>
+      <c r="I108" s="31"/>
+      <c r="J108" s="32"/>
+      <c r="K108" s="31"/>
+    </row>
   </sheetData>
+  <phoneticPr fontId="26" type="noConversion"/>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D108:D1048576 F108:F1048576" xr:uid="{ACE402D9-450D-4E0E-8DD5-9D25A63F844E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D109:D1048576 F109:F1048576" xr:uid="{ACE402D9-450D-4E0E-8DD5-9D25A63F844E}">
       <formula1>"Yes,No, Partial"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H107" xr:uid="{0A97FFA4-0812-4E52-8ACA-AAD485837D6A}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H108" xr:uid="{0A97FFA4-0812-4E52-8ACA-AAD485837D6A}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F107 D10:D107" xr:uid="{0964361A-40D4-443B-AF7B-0B1E02D0EBF1}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F108 D10:D108" xr:uid="{0964361A-40D4-443B-AF7B-0B1E02D0EBF1}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.35433070866141736" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="8" scale="45" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c37bd64d371b53378ab3c7d697853b0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a27c068249a90173a5e7c41d8f53cde5" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4272,83 +4327,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B7A203A-26E9-4428-B049-5E63D887128B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{680D5855-C61A-4ECA-BC83-9719DB46D1D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3B199A-AF37-411F-831C-9C6963C8C2D0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA3B199A-AF37-411F-831C-9C6963C8C2D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{680D5855-C61A-4ECA-BC83-9719DB46D1D6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{919A8FC8-D4E7-4FC4-9E80-364EE5DE5A34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
@@ -4391,27 +4450,36 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2025-12-10T08:46:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>f43c3233-7d12-4b9b-a757-c1cef3176274</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Display Status">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>