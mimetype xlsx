--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -11,109 +11,109 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40D381C0-1178-4BC1-9700-18BDEDAA35DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F810BBCB-BF48-4866-80B4-6CCADD7BD239}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="21840" windowHeight="17385" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="27" r:id="rId1"/>
     <sheet name="Introduction" sheetId="23" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
     <sheet name="Table 1" sheetId="25" r:id="rId4"/>
     <sheet name="Table 2" sheetId="26" r:id="rId5"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$7:$K$149</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$7:$K$148</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$22</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$K$149</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$K$148</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Table 1'!$A$1:$D$6</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Table 2'!$A$1:$E$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Data sheet'!$7:$7</definedName>
     <definedName name="QS_1" localSheetId="0">#REF!</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10" localSheetId="0">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
@@ -251,51 +251,51 @@
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F4" i="24" l="1"/>
   <c r="F3" i="24"/>
   <c r="F5" i="24" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="306">
   <si>
     <r>
       <t>Baseline assessme</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>nt tool</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="8"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> for Parkinson's disease in adults: diagnosis and management</t>
     </r>
     <r>
       <rPr>
@@ -773,55 +773,50 @@
   </si>
   <si>
     <t xml:space="preserve">1.5.1 </t>
   </si>
   <si>
     <t>Consider modafinil to treat excessive daytime sleepiness in people with Parkinson’s disease, only if a detailed sleep history has excluded reversible pharmacological and physical causes. 
 Women who are pregnant or who are planning a pregnancy should not take modafinil, in line with the MHRA safety advice on modafinil.</t>
   </si>
   <si>
     <t xml:space="preserve">1.5.2 </t>
   </si>
   <si>
     <t>At least every 12 months, a healthcare professional with specialist expertise in Parkinson’s disease should review people with Parkinson’s disease who are taking modafinil. 
 Women who are pregnant or who are planning a pregnancy should not take modafinil, in line with the MHRA safety advice on modafinil.</t>
   </si>
   <si>
     <t xml:space="preserve">1.5.3 </t>
   </si>
   <si>
     <t>Rapid eye movement sleep behaviour disorder</t>
   </si>
   <si>
     <t xml:space="preserve">1.5.4 </t>
   </si>
   <si>
-    <t>Consider clonazepam or melatonin to treat RBD if a medicines review has addressed possible pharmacological causes.
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">1.5.5 </t>
   </si>
   <si>
     <t>Nocturnal akinesia</t>
   </si>
   <si>
     <t xml:space="preserve">Consider levodopa or oral dopamine agonists to treat nocturnal akinesia in people with Parkinson’s disease. If the selected option is not effective or not tolerated, offer the other instead. </t>
   </si>
   <si>
     <t xml:space="preserve">1.5.6 </t>
   </si>
   <si>
     <t xml:space="preserve">Consider rotigotine if levodopa and/or oral dopamine agonists are not effective in treating nocturnal akinesia. </t>
   </si>
   <si>
     <t xml:space="preserve">1.5.7 </t>
   </si>
   <si>
     <t>Orthostatic hypotension</t>
   </si>
   <si>
     <t xml:space="preserve">If a person with Parkinson’s disease has developed orthostatic hypotension, review the person’s existing medicines to address possible pharmacological causes, including:
 • antihypertensives (including diuretics)
 • dopaminergics 
 • anticholinergics
@@ -936,54 +931,50 @@
     <t xml:space="preserve">1.5.24 </t>
   </si>
   <si>
     <t xml:space="preserve">For guidance on assessing and managing dementia, and supporting people living with dementia, see the NICE guideline on dementia. </t>
   </si>
   <si>
     <t xml:space="preserve">1.5.25 </t>
   </si>
   <si>
     <t xml:space="preserve">Drooling of saliva </t>
   </si>
   <si>
     <t>Consider pharmacological management for drooling of saliva in people with Parkinson’s disease if non-pharmacological management (for example, speech and language therapy; see recommendation 1.7.8) is not available or has not been effective.</t>
   </si>
   <si>
     <t xml:space="preserve">1.5.26 </t>
   </si>
   <si>
     <t>Consider glycopyrronium bromide to manage drooling of saliva in people with Parkinson’s disease.
 In July 2017, this was an off-label use of glycopyrronium bromide. See NICE’s information on prescribing medicines.</t>
   </si>
   <si>
     <t xml:space="preserve">1.5.27 </t>
   </si>
   <si>
-    <t>Consider referral to a specialist service for botulinum toxin A. 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">1.5.28 </t>
   </si>
   <si>
     <t xml:space="preserve">Only consider anticholinergic medicines other than glycopyrronium bromide to manage drooling of saliva in people with Parkinson’s disease if their risk of cognitive adverse effects is thought to be minimal. Use topical preparations if possible (for example, atropine) to reduce the risk of adverse events. </t>
   </si>
   <si>
     <t xml:space="preserve">1.5.29 </t>
   </si>
   <si>
     <t>1.6 Pharmacological neuroprotective therapy</t>
   </si>
   <si>
     <t xml:space="preserve">Do not use vitamin E as a neuroprotective therapy for people with Parkinson’s disease. </t>
   </si>
   <si>
     <t xml:space="preserve">1.6.1 </t>
   </si>
   <si>
     <t xml:space="preserve">Do not use co-enzyme Q10 as a neuroprotective therapy for people with Parkinson’s disease, except in the context of clinical trials. </t>
   </si>
   <si>
     <t xml:space="preserve">1.6.2 </t>
   </si>
   <si>
     <t xml:space="preserve">Do not use dopamine agonists as neuroprotective therapies for people with Parkinson’s disease, except in the context of clinical trials. </t>
@@ -1111,57 +1102,51 @@
   <si>
     <t xml:space="preserve">1.7.15 </t>
   </si>
   <si>
     <t>1.8 Treating advanced Parkinson’s disease</t>
   </si>
   <si>
     <t xml:space="preserve">Offer people with advanced Parkinson’s disease best medical therapy, which may include intermittent apomorphine injection and/or continuous subcutaneous apomorphine infusion. </t>
   </si>
   <si>
     <t xml:space="preserve">1.8.1 </t>
   </si>
   <si>
     <t xml:space="preserve">Do not offer deep brain stimulation to people with Parkinson’s disease whose symptoms are adequately controlled by best medical therapy. </t>
   </si>
   <si>
     <t xml:space="preserve">1.8.2 </t>
   </si>
   <si>
     <t xml:space="preserve">Consider deep brain stimulation for people with advanced Parkinson’s disease whose symptoms are not adequately controlled by best medical therapy. </t>
   </si>
   <si>
     <t xml:space="preserve">1.8.3 </t>
   </si>
   <si>
-    <t>Foslevodopa–foscarbidopa is recommended as an option in NICE technology appraisal guidance for treating advanced levodopa-responsive Parkinson's disease in adults whose symptoms include severe motor fluctuations and hyperkinesia or dyskinesia when available medicines are not working well enough and they cannot have apomorphine or deep brain stimulation, or these treatments no longer control symptoms. For full details, see the guidance on foslevodopa–foscarbidopa (TA934, 2023).</t>
-[...1 lines deleted...]
-  <si>
     <t>1.8.4</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.8.5</t>
   </si>
   <si>
     <t>1.9 Palliative care</t>
   </si>
   <si>
     <t xml:space="preserve">Offer people with Parkinson’s disease and their family members and carers (as appropriate) opportunities to discuss the prognosis of their condition. These discussions should promote people’s priorities, shared decision-making and patient-centred care. </t>
   </si>
   <si>
     <t xml:space="preserve">1.9.1 </t>
   </si>
   <si>
     <t xml:space="preserve">Offer people with Parkinson’s disease and their family members and carers (as appropriate) oral and written information about the following, and record that the discussion has taken place: 
 • Progression of Parkinson’s disease. 
 • Possible future adverse effects of Parkinson’s disease medicines in advanced Parkinson’s disease.
 • Advance care planning, including Advance Decisions to Refuse Treatment (ADRT) and Do Not Attempt Resuscitation (DNACPR) orders, and Lasting Power of Attorney for finance and/or health and social care.
 • Options for future management.
 • What could happen at the end of life.
 • Available support services, for example, personal care, equipment and practical support, financial support and advice, care at home and respite care. </t>
   </si>
   <si>
     <t xml:space="preserve">1.9.2 </t>
   </si>
   <si>
     <t xml:space="preserve">When discussing palliative care, recognise that family members and carers may have different information needs from the person with Parkinson’s disease. </t>
   </si>
@@ -1498,79 +1483,89 @@
       <rPr>
         <sz val="24"/>
         <color rgb="FF222222"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>arkinson's disease</t>
     </r>
   </si>
   <si>
     <t>Take care to identify and manage restless leg syndrome and rapid eye movement sleep behaviour disorder (RBD) in people with Parkinson’s disease and sleep disturbance.</t>
   </si>
   <si>
     <t>Offer a choice of dopamine agonists, MAO-B inhibitors or catechol-O-methyl transferase (COMT) inhibitors as an adjunct to levodopa for people with Parkinson’s disease who have developed dyskinesia or motor fluctuations despite optimal levodopa therapy, after discussing:
 • the person’s individual clinical circumstances, for example, their Parkinson’s disease symptoms, comorbidities and risks from polypharmacy
 • the person’s individual lifestyle circumstances, preferences, needs and goals
 • the potential benefits and harms of the different drug classes (see table 2).</t>
   </si>
   <si>
     <t>Table 1: Potential benefits and harms of dopamine agonists, levodopa and MAO-B inhibitors</t>
   </si>
   <si>
     <t xml:space="preserve">Table 2: Potential benefits and harms of dopamine agonists, MAO‑B inhibitors, COMT inhibitors and amantadine </t>
   </si>
   <si>
-    <t>Deleted.
-See also NHS England’s clinical commissioning policy on levodopa–carbidopa intestinal gel for details about using this treatment..</t>
+    <t>Foslevodopa–foscarbidopa is recommended as an option in NICE technology appraisal guidance for treating advanced levodopa-responsive Parkinson's disease in adults whose symptoms include severe motor fluctuations and hyperkinesia or dyskinesia when available medicines are not working well enough and they cannot have apomorphine or deep brain stimulation, or these treatments no longer control symptoms. For full details, see NICE's technology appraisal guidance on foslevodopa–foscarbidopa (TA934, 2023).
+See also NHS England’s clinical commissioning policy on levodopa–carbidopa intestinal gel and levodopa–carbidopa–entacapone intestinal gel for details about the use of these treatments.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">National Institute for Health and Care Excellence
-3rd  floor, 3 Piccadilly Place, Manchester, M1 3BN, United Kingdom; www.nice.org.uk
+      <t xml:space="preserve">
+National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN, United Kingdom; www.nice.org.uk
 Copyright
-© NICE 2025. All rights reserved. </t>
+© NICE 2026. All rights reserved. </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Subject to Notice of rights</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">. 
 </t>
     </r>
+  </si>
+  <si>
+    <t>Consider clonazepam or melatonin to treat RBD if a medicines review has addressed possible pharmacological causes.
+For guidance on safe prescribing of benzodiazepines (such as clonazepam) and managing withdrawal, see NICE's guideline on medicines associated with dependence or withdrawal symptoms.
+In July 2017, this was an off-label use of clonazepam and melatonin. See NICE's information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>Consider referral to a specialist service for botulinum toxin A. [2017]
+Xeomin (botulinum neurotoxin type A) is recommended as an option in NICE technology appraisal guidance for treating chronic sialorrhoea caused by neurological conditions in adults. For full details, see NICE's technology appraisal guidance on Xeomin (botulinum neurotoxin type A), TA605 (2019).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1842,51 +1837,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15434A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF18646E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF004650"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF404040"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1900,63 +1895,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
@@ -2001,236 +1983,231 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="2" borderId="8" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="2" borderId="7" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="4" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="4" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="9" xfId="4" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="4" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="4" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="37" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{B3865E77-51DF-437C-9BA9-785590B0940A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
@@ -2808,3290 +2785,3237 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng71" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng71/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3081FFFF-DE07-4955-9756-22C9E15992FC}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7265625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.36328125" style="18" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="11.7265625" style="18"/>
+    <col min="1" max="1" width="17.42578125" style="17" customWidth="1"/>
+    <col min="2" max="6" width="11.7109375" style="17"/>
+    <col min="7" max="7" width="6.5703125" style="17" customWidth="1"/>
+    <col min="8" max="16384" width="11.7109375" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-[...150 lines deleted...]
-      <c r="G22" s="34"/>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" s="14"/>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="16"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G2" s="18"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G3" s="18"/>
+    </row>
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="18"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G5" s="18"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G6" s="18"/>
+    </row>
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G7" s="18"/>
+    </row>
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A8" s="19"/>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="18"/>
+    </row>
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>297</v>
+      </c>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="18"/>
+    </row>
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
+        <v>280</v>
+      </c>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="21"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="18"/>
+    </row>
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
+        <v>281</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="23"/>
+    </row>
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24"/>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="23"/>
+    </row>
+    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="26"/>
+    </row>
+    <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="29"/>
+    </row>
+    <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+      <c r="A15" s="27"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="29"/>
+    </row>
+    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+      <c r="A16" s="30"/>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="29"/>
+    </row>
+    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+      <c r="A17" s="30"/>
+      <c r="B17" s="30"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="30"/>
+      <c r="F17" s="30"/>
+      <c r="G17" s="29"/>
+    </row>
+    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.2">
+      <c r="A18" s="30"/>
+      <c r="B18" s="30"/>
+      <c r="C18" s="30"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="29"/>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="31"/>
+      <c r="G19" s="18"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G20" s="18"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="G21" s="18"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="32"/>
+      <c r="B22" s="32"/>
+      <c r="C22" s="32"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="33"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet7">
     <tabColor rgb="FFA2BDC1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D12"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A42" sqref="A42"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="95.26953125" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.81640625" style="1"/>
+    <col min="1" max="1" width="95.28515625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:4" s="71" customFormat="1" ht="73.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-    <row r="3" spans="1:4" ht="45" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
+      <c r="A2" s="36" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="37" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="48.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="23.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="38" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="39"/>
+      <c r="D7" s="10"/>
+    </row>
+    <row r="8" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="40" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="15" x14ac:dyDescent="0.3">
-[...75 lines deleted...]
-        <v>307</v>
+    <row r="12" spans="1:4" ht="105" x14ac:dyDescent="0.2">
+      <c r="A12" s="72" t="s">
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A12" xr:uid="{00000000-0002-0000-0100-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="A20" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A23" r:id="rId3" location="notice-of-rights" display="National Institute for Health and Care Excellence_x000a_Level 1A, City Tower, Piccadilly Plaza, Manchester M1 4BT; www.nice.org.uk_x000a__x000a_Copyright_x000a_© NICE 2020. All rights reserved. Subject to Notice of rights. _x000a_" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="A11" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="A4" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="A12" r:id="rId3" location="notice-of-rights" display="National Institute for Health and Care Excellence_x000a_Level 1A, City Tower, Piccadilly Plaza, Manchester M1 4BT; www.nice.org.uk_x000a__x000a_Copyright_x000a_© NICE 2020. All rights reserved. Subject to Notice of rights. _x000a_" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF517489"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M149"/>
+  <dimension ref="A1:K148"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="108" zoomScaleNormal="108" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
-    <col min="2" max="2" width="12.81640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="18.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" style="9" customWidth="1"/>
+    <col min="4" max="4" width="18.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="55" style="2" customWidth="1"/>
-    <col min="6" max="6" width="18.453125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="55" style="2" customWidth="1"/>
-    <col min="8" max="8" width="24.1796875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="12.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.140625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.28515625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="22" style="2" customWidth="1"/>
-    <col min="12" max="12" width="49.26953125" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.1796875" style="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="75"/>
-[...11 lines deleted...]
-      <c r="C3" s="12"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="C3" s="11"/>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="4">
-        <f>COUNTIF(D8:D149,"Yes")</f>
+        <f>COUNTIF(D8:D148,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C4" s="12"/>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="C4" s="11"/>
       <c r="E4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="4">
-        <f>COUNTIF(F8:F149,"Yes")</f>
+        <f>COUNTIF(F8:F148,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="C5" s="13"/>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="C5" s="12"/>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="str">
         <f>IF(ISERROR(F4/F3),"",F4/F3)</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:11" s="7" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="68" t="s">
+    <row r="7" spans="1:11" s="7" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="60" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="68" t="s">
+      <c r="B7" s="60" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="69" t="s">
+      <c r="C7" s="61" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="68" t="s">
+      <c r="D7" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="68" t="s">
+      <c r="E7" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="68" t="s">
+      <c r="F7" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="68" t="s">
+      <c r="G7" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="68" t="s">
+      <c r="H7" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="68" t="s">
+      <c r="I7" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="J7" s="68" t="s">
+      <c r="J7" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="K7" s="68" t="s">
+      <c r="K7" s="60" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="70" t="s">
+    <row r="8" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="44"/>
-[...11 lines deleted...]
-      <c r="A9" s="48" t="s">
+      <c r="B8" s="66"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+    </row>
+    <row r="9" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="48">
         <v>2006</v>
       </c>
-      <c r="D9" s="49"/>
-[...9 lines deleted...]
-      <c r="A10" s="52" t="s">
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="49"/>
+      <c r="K9" s="47"/>
+    </row>
+    <row r="10" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A10" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="53" t="s">
+      <c r="B10" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="54">
+      <c r="C10" s="48">
         <v>2006</v>
       </c>
-      <c r="D10" s="53"/>
-[...9 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="47"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="47"/>
+    </row>
+    <row r="11" spans="1:11" s="8" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="48">
         <v>2006</v>
       </c>
-      <c r="D11" s="49"/>
-[...12 lines deleted...]
-      <c r="B12" s="49" t="s">
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="47"/>
+      <c r="G11" s="47"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="47"/>
+      <c r="J11" s="49"/>
+      <c r="K11" s="47"/>
+    </row>
+    <row r="12" spans="1:11" s="8" customFormat="1" ht="126.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="50" t="s">
+        <v>291</v>
+      </c>
+      <c r="B12" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="48">
         <v>2006</v>
       </c>
-      <c r="D12" s="49"/>
-[...9 lines deleted...]
-      <c r="A13" s="56" t="s">
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="47"/>
+    </row>
+    <row r="13" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A13" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="49" t="s">
+      <c r="B13" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="48">
         <v>2006</v>
       </c>
-      <c r="D13" s="49"/>
-[...9 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="47"/>
+    </row>
+    <row r="14" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A14" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="49" t="s">
+      <c r="B14" s="47" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="48">
         <v>2006</v>
       </c>
-      <c r="D14" s="49"/>
-[...9 lines deleted...]
-      <c r="A15" s="56" t="s">
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="49"/>
+      <c r="K14" s="47"/>
+    </row>
+    <row r="15" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A15" s="50" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="49" t="s">
+      <c r="B15" s="47" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="48">
         <v>2006</v>
       </c>
-      <c r="D15" s="49"/>
-[...9 lines deleted...]
-      <c r="A16" s="70" t="s">
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="47"/>
+    </row>
+    <row r="16" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="44"/>
-[...11 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="B16" s="66"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="66"/>
+      <c r="H16" s="66"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="68"/>
+    </row>
+    <row r="17" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="B17" s="44"/>
-[...11 lines deleted...]
-      <c r="A18" s="56" t="s">
+      <c r="B17" s="66"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66"/>
+      <c r="F17" s="66"/>
+      <c r="G17" s="66"/>
+      <c r="H17" s="66"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+    </row>
+    <row r="18" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A18" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="B18" s="49" t="s">
+      <c r="B18" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="48">
         <v>2006</v>
       </c>
-      <c r="D18" s="49"/>
-[...9 lines deleted...]
-      <c r="A19" s="56" t="s">
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="49"/>
+      <c r="K18" s="47"/>
+    </row>
+    <row r="19" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A19" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="49" t="s">
+      <c r="B19" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="C19" s="50" t="s">
+      <c r="C19" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="49"/>
-[...9 lines deleted...]
-      <c r="A20" s="43" t="s">
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="47"/>
+    </row>
+    <row r="20" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="44"/>
-[...11 lines deleted...]
-      <c r="A21" s="56" t="s">
+      <c r="B20" s="66"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="66"/>
+      <c r="G20" s="66"/>
+      <c r="H20" s="66"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="68"/>
+    </row>
+    <row r="21" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A21" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="C21" s="50">
+      <c r="C21" s="48">
         <v>2006</v>
       </c>
-      <c r="D21" s="49"/>
-[...9 lines deleted...]
-      <c r="A22" s="56" t="s">
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="47"/>
+    </row>
+    <row r="22" spans="1:11" s="8" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="49" t="s">
+      <c r="B22" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="48">
         <v>2006</v>
       </c>
-      <c r="D22" s="49"/>
-[...9 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="51"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="47"/>
+    </row>
+    <row r="23" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="B23" s="44"/>
-[...11 lines deleted...]
-      <c r="A24" s="56" t="s">
+      <c r="B23" s="66"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66"/>
+      <c r="F23" s="66"/>
+      <c r="G23" s="66"/>
+      <c r="H23" s="66"/>
+      <c r="I23" s="68"/>
+      <c r="J23" s="68"/>
+      <c r="K23" s="68"/>
+    </row>
+    <row r="24" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A24" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="B24" s="49" t="s">
+      <c r="B24" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="48">
         <v>2006</v>
       </c>
-      <c r="D24" s="49"/>
-[...9 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="49"/>
+      <c r="K24" s="47"/>
+    </row>
+    <row r="25" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A25" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="44"/>
-[...11 lines deleted...]
-      <c r="A26" s="56" t="s">
+      <c r="B25" s="66"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="68"/>
+      <c r="J25" s="68"/>
+      <c r="K25" s="68"/>
+    </row>
+    <row r="26" spans="1:11" s="8" customFormat="1" ht="62.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="50" t="s">
+        <v>288</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="47"/>
+    </row>
+    <row r="27" spans="1:11" s="8" customFormat="1" ht="32.25" x14ac:dyDescent="0.2">
+      <c r="A27" s="50" t="s">
+        <v>289</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="47"/>
+      <c r="G27" s="47"/>
+      <c r="H27" s="47"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="47"/>
+    </row>
+    <row r="28" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A28" s="69" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28" s="66"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="68"/>
+      <c r="J28" s="68"/>
+      <c r="K28" s="68"/>
+    </row>
+    <row r="29" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A29" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="47"/>
+    </row>
+    <row r="30" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A30" s="69" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="66"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="66"/>
+      <c r="F30" s="66"/>
+      <c r="G30" s="66"/>
+      <c r="H30" s="66"/>
+      <c r="I30" s="68"/>
+      <c r="J30" s="68"/>
+      <c r="K30" s="68"/>
+    </row>
+    <row r="31" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A31" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="47"/>
+      <c r="E31" s="47"/>
+      <c r="F31" s="47"/>
+      <c r="G31" s="47"/>
+      <c r="H31" s="47"/>
+      <c r="I31" s="47"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="47"/>
+    </row>
+    <row r="32" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A32" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="47"/>
+    </row>
+    <row r="33" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A33" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B33" s="66"/>
+      <c r="C33" s="67"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+      <c r="G33" s="66"/>
+      <c r="H33" s="66"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="68"/>
+      <c r="K33" s="68"/>
+    </row>
+    <row r="34" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A34" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="47"/>
+    </row>
+    <row r="35" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A35" s="69" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" s="66"/>
+      <c r="C35" s="67"/>
+      <c r="D35" s="66"/>
+      <c r="E35" s="66"/>
+      <c r="F35" s="66"/>
+      <c r="G35" s="66"/>
+      <c r="H35" s="66"/>
+      <c r="I35" s="68"/>
+      <c r="J35" s="68"/>
+      <c r="K35" s="68"/>
+    </row>
+    <row r="36" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A36" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B36" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="49"/>
+      <c r="K36" s="47"/>
+    </row>
+    <row r="37" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A37" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37" s="66"/>
+      <c r="C37" s="67"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="68"/>
+      <c r="J37" s="68"/>
+      <c r="K37" s="68"/>
+    </row>
+    <row r="38" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A38" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="47"/>
+    </row>
+    <row r="39" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A39" s="69" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="66"/>
+      <c r="C39" s="67"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="68"/>
+      <c r="J39" s="68"/>
+      <c r="K39" s="68"/>
+    </row>
+    <row r="40" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A40" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="47"/>
+      <c r="E40" s="47"/>
+      <c r="F40" s="47"/>
+      <c r="G40" s="47"/>
+      <c r="H40" s="47"/>
+      <c r="I40" s="47"/>
+      <c r="J40" s="49"/>
+      <c r="K40" s="47"/>
+    </row>
+    <row r="41" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="65" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="66"/>
+      <c r="C41" s="67"/>
+      <c r="D41" s="66"/>
+      <c r="E41" s="66"/>
+      <c r="F41" s="66"/>
+      <c r="G41" s="66"/>
+      <c r="H41" s="66"/>
+      <c r="I41" s="68"/>
+      <c r="J41" s="68"/>
+      <c r="K41" s="68"/>
+    </row>
+    <row r="42" spans="1:11" s="8" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+      <c r="A42" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="C42" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D42" s="47"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="47"/>
+      <c r="G42" s="47"/>
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="47"/>
+    </row>
+    <row r="43" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A43" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B43" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="C43" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="47"/>
+      <c r="J43" s="49"/>
+      <c r="K43" s="47"/>
+    </row>
+    <row r="44" spans="1:11" s="8" customFormat="1" ht="65.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D44" s="47"/>
+      <c r="E44" s="47"/>
+      <c r="F44" s="47"/>
+      <c r="G44" s="47"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="47"/>
+      <c r="J44" s="49"/>
+      <c r="K44" s="47"/>
+    </row>
+    <row r="45" spans="1:11" s="8" customFormat="1" ht="135" x14ac:dyDescent="0.2">
+      <c r="A45" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="C45" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="49"/>
+      <c r="K45" s="47"/>
+    </row>
+    <row r="46" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A46" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="B46" s="66"/>
+      <c r="C46" s="67"/>
+      <c r="D46" s="66"/>
+      <c r="E46" s="66"/>
+      <c r="F46" s="66"/>
+      <c r="G46" s="66"/>
+      <c r="H46" s="66"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="68"/>
+      <c r="K46" s="68"/>
+    </row>
+    <row r="47" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A47" s="50" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="47"/>
+      <c r="J47" s="49"/>
+      <c r="K47" s="47"/>
+    </row>
+    <row r="48" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A48" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="B48" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="C48" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="47"/>
+      <c r="J48" s="49"/>
+      <c r="K48" s="47"/>
+    </row>
+    <row r="49" spans="1:11" s="8" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="B49" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="C49" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="47"/>
+    </row>
+    <row r="50" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A50" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" s="66"/>
+      <c r="C50" s="67"/>
+      <c r="D50" s="66"/>
+      <c r="E50" s="66"/>
+      <c r="F50" s="66"/>
+      <c r="G50" s="66"/>
+      <c r="H50" s="66"/>
+      <c r="I50" s="68"/>
+      <c r="J50" s="68"/>
+      <c r="K50" s="68"/>
+    </row>
+    <row r="51" spans="1:11" s="8" customFormat="1" ht="345" x14ac:dyDescent="0.2">
+      <c r="A51" s="50" t="s">
+        <v>89</v>
+      </c>
+      <c r="B51" s="47" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D51" s="47"/>
+      <c r="E51" s="47"/>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="49"/>
+      <c r="K51" s="47"/>
+    </row>
+    <row r="52" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A52" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="B52" s="66"/>
+      <c r="C52" s="67"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
+      <c r="G52" s="66"/>
+      <c r="H52" s="66"/>
+      <c r="I52" s="68"/>
+      <c r="J52" s="68"/>
+      <c r="K52" s="68"/>
+    </row>
+    <row r="53" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A53" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="B53" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C53" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D53" s="47"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="47"/>
+      <c r="G53" s="47"/>
+      <c r="H53" s="47"/>
+      <c r="I53" s="47"/>
+      <c r="J53" s="49"/>
+      <c r="K53" s="47"/>
+    </row>
+    <row r="54" spans="1:11" s="8" customFormat="1" ht="195" x14ac:dyDescent="0.2">
+      <c r="A54" s="52" t="s">
+        <v>299</v>
+      </c>
+      <c r="B54" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C54" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D54" s="47"/>
+      <c r="E54" s="47"/>
+      <c r="F54" s="47"/>
+      <c r="G54" s="47"/>
+      <c r="H54" s="47"/>
+      <c r="I54" s="47"/>
+      <c r="J54" s="49"/>
+      <c r="K54" s="47"/>
+    </row>
+    <row r="55" spans="1:11" s="8" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+      <c r="A55" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D55" s="47"/>
+      <c r="E55" s="47"/>
+      <c r="F55" s="47"/>
+      <c r="G55" s="47"/>
+      <c r="H55" s="47"/>
+      <c r="I55" s="47"/>
+      <c r="J55" s="49"/>
+      <c r="K55" s="47"/>
+    </row>
+    <row r="56" spans="1:11" s="8" customFormat="1" ht="180" x14ac:dyDescent="0.2">
+      <c r="A56" s="50" t="s">
+        <v>290</v>
+      </c>
+      <c r="B56" s="47" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D56" s="47"/>
+      <c r="E56" s="47"/>
+      <c r="F56" s="47"/>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="49"/>
+      <c r="K56" s="47"/>
+    </row>
+    <row r="57" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A57" s="50" t="s">
+        <v>98</v>
+      </c>
+      <c r="B57" s="47" t="s">
+        <v>99</v>
+      </c>
+      <c r="C57" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D57" s="47"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="47"/>
+      <c r="G57" s="47"/>
+      <c r="H57" s="47"/>
+      <c r="I57" s="47"/>
+      <c r="J57" s="49"/>
+      <c r="K57" s="47"/>
+    </row>
+    <row r="58" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A58" s="50" t="s">
+        <v>100</v>
+      </c>
+      <c r="B58" s="47" t="s">
+        <v>101</v>
+      </c>
+      <c r="C58" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D58" s="47"/>
+      <c r="E58" s="47"/>
+      <c r="F58" s="47"/>
+      <c r="G58" s="47"/>
+      <c r="H58" s="47"/>
+      <c r="I58" s="47"/>
+      <c r="J58" s="49"/>
+      <c r="K58" s="47"/>
+    </row>
+    <row r="59" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="65" t="s">
+        <v>102</v>
+      </c>
+      <c r="B59" s="66"/>
+      <c r="C59" s="67"/>
+      <c r="D59" s="66"/>
+      <c r="E59" s="66"/>
+      <c r="F59" s="66"/>
+      <c r="G59" s="66"/>
+      <c r="H59" s="66"/>
+      <c r="I59" s="68"/>
+      <c r="J59" s="68"/>
+      <c r="K59" s="68"/>
+    </row>
+    <row r="60" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A60" s="69" t="s">
+        <v>103</v>
+      </c>
+      <c r="B60" s="66"/>
+      <c r="C60" s="67"/>
+      <c r="D60" s="66"/>
+      <c r="E60" s="66"/>
+      <c r="F60" s="66"/>
+      <c r="G60" s="66"/>
+      <c r="H60" s="66"/>
+      <c r="I60" s="68"/>
+      <c r="J60" s="68"/>
+      <c r="K60" s="68"/>
+    </row>
+    <row r="61" spans="1:11" s="8" customFormat="1" ht="54.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="50" t="s">
+        <v>104</v>
+      </c>
+      <c r="B61" s="47" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D61" s="47"/>
+      <c r="E61" s="47"/>
+      <c r="F61" s="47"/>
+      <c r="G61" s="47"/>
+      <c r="H61" s="47"/>
+      <c r="I61" s="47"/>
+      <c r="J61" s="49"/>
+      <c r="K61" s="47"/>
+    </row>
+    <row r="62" spans="1:11" s="8" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="50" t="s">
+        <v>106</v>
+      </c>
+      <c r="B62" s="47" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D62" s="47"/>
+      <c r="E62" s="47"/>
+      <c r="F62" s="47"/>
+      <c r="G62" s="47"/>
+      <c r="H62" s="47"/>
+      <c r="I62" s="47"/>
+      <c r="J62" s="49"/>
+      <c r="K62" s="47"/>
+    </row>
+    <row r="63" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A63" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="B63" s="66"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="66"/>
+      <c r="E63" s="66"/>
+      <c r="F63" s="66"/>
+      <c r="G63" s="66"/>
+      <c r="H63" s="66"/>
+      <c r="I63" s="68"/>
+      <c r="J63" s="68"/>
+      <c r="K63" s="68"/>
+    </row>
+    <row r="64" spans="1:11" s="8" customFormat="1" ht="255" x14ac:dyDescent="0.2">
+      <c r="A64" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="B64" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="47"/>
+      <c r="I64" s="47"/>
+      <c r="J64" s="49"/>
+      <c r="K64" s="47"/>
+    </row>
+    <row r="65" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A65" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="B65" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
+      <c r="I65" s="47"/>
+      <c r="J65" s="49"/>
+      <c r="K65" s="47"/>
+    </row>
+    <row r="66" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A66" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="C66" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D66" s="47"/>
+      <c r="E66" s="47"/>
+      <c r="F66" s="47"/>
+      <c r="G66" s="47"/>
+      <c r="H66" s="47"/>
+      <c r="I66" s="47"/>
+      <c r="J66" s="49"/>
+      <c r="K66" s="47"/>
+    </row>
+    <row r="67" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A67" s="69" t="s">
+        <v>114</v>
+      </c>
+      <c r="B67" s="66"/>
+      <c r="C67" s="67"/>
+      <c r="D67" s="66"/>
+      <c r="E67" s="66"/>
+      <c r="F67" s="66"/>
+      <c r="G67" s="66"/>
+      <c r="H67" s="66"/>
+      <c r="I67" s="68"/>
+      <c r="J67" s="68"/>
+      <c r="K67" s="68"/>
+    </row>
+    <row r="68" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A68" s="50" t="s">
+        <v>115</v>
+      </c>
+      <c r="B68" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="C68" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D68" s="47"/>
+      <c r="E68" s="47"/>
+      <c r="F68" s="47"/>
+      <c r="G68" s="47"/>
+      <c r="H68" s="47"/>
+      <c r="I68" s="47"/>
+      <c r="J68" s="49"/>
+      <c r="K68" s="47"/>
+    </row>
+    <row r="69" spans="1:11" s="8" customFormat="1" ht="110.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="50" t="s">
+        <v>117</v>
+      </c>
+      <c r="B69" s="47" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D69" s="47"/>
+      <c r="E69" s="47"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="47"/>
+      <c r="J69" s="49"/>
+      <c r="K69" s="47"/>
+    </row>
+    <row r="70" spans="1:11" s="8" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+      <c r="A70" s="50" t="s">
+        <v>119</v>
+      </c>
+      <c r="B70" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D70" s="47"/>
+      <c r="E70" s="47"/>
+      <c r="F70" s="47"/>
+      <c r="G70" s="47"/>
+      <c r="H70" s="47"/>
+      <c r="I70" s="47"/>
+      <c r="J70" s="49"/>
+      <c r="K70" s="47"/>
+    </row>
+    <row r="71" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A71" s="50" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="47" t="s">
+        <v>122</v>
+      </c>
+      <c r="C71" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="47"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="47"/>
+    </row>
+    <row r="72" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A72" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="B72" s="66"/>
+      <c r="C72" s="67"/>
+      <c r="D72" s="66"/>
+      <c r="E72" s="66"/>
+      <c r="F72" s="66"/>
+      <c r="G72" s="66"/>
+      <c r="H72" s="66"/>
+      <c r="I72" s="68"/>
+      <c r="J72" s="68"/>
+      <c r="K72" s="68"/>
+    </row>
+    <row r="73" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A73" s="69" t="s">
+        <v>124</v>
+      </c>
+      <c r="B73" s="66"/>
+      <c r="C73" s="67"/>
+      <c r="D73" s="66"/>
+      <c r="E73" s="66"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="66"/>
+      <c r="H73" s="66"/>
+      <c r="I73" s="68"/>
+      <c r="J73" s="68"/>
+      <c r="K73" s="68"/>
+    </row>
+    <row r="74" spans="1:11" s="8" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="50" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" s="47" t="s">
+        <v>126</v>
+      </c>
+      <c r="C74" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47"/>
+      <c r="F74" s="47"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="47"/>
+      <c r="I74" s="47"/>
+      <c r="J74" s="49"/>
+      <c r="K74" s="47"/>
+    </row>
+    <row r="75" spans="1:11" s="8" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B75" s="47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C75" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D75" s="47"/>
+      <c r="E75" s="47"/>
+      <c r="F75" s="47"/>
+      <c r="G75" s="47"/>
+      <c r="H75" s="47"/>
+      <c r="I75" s="47"/>
+      <c r="J75" s="49"/>
+      <c r="K75" s="47"/>
+    </row>
+    <row r="76" spans="1:11" s="8" customFormat="1" ht="123.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B76" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="C76" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D76" s="47"/>
+      <c r="E76" s="47"/>
+      <c r="F76" s="47"/>
+      <c r="G76" s="47"/>
+      <c r="H76" s="47"/>
+      <c r="I76" s="47"/>
+      <c r="J76" s="49"/>
+      <c r="K76" s="47"/>
+    </row>
+    <row r="77" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A77" s="69" t="s">
+        <v>131</v>
+      </c>
+      <c r="B77" s="66"/>
+      <c r="C77" s="67"/>
+      <c r="D77" s="66"/>
+      <c r="E77" s="66"/>
+      <c r="F77" s="66"/>
+      <c r="G77" s="66"/>
+      <c r="H77" s="66"/>
+      <c r="I77" s="68"/>
+      <c r="J77" s="68"/>
+      <c r="K77" s="68"/>
+    </row>
+    <row r="78" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A78" s="50" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="C78" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D78" s="47"/>
+      <c r="E78" s="47"/>
+      <c r="F78" s="47"/>
+      <c r="G78" s="47"/>
+      <c r="H78" s="47"/>
+      <c r="I78" s="47"/>
+      <c r="J78" s="49"/>
+      <c r="K78" s="47"/>
+    </row>
+    <row r="79" spans="1:11" s="8" customFormat="1" ht="195" x14ac:dyDescent="0.2">
+      <c r="A79" s="50" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D79" s="47"/>
+      <c r="E79" s="47"/>
+      <c r="F79" s="47"/>
+      <c r="G79" s="47"/>
+      <c r="H79" s="47"/>
+      <c r="I79" s="47"/>
+      <c r="J79" s="49"/>
+      <c r="K79" s="47"/>
+    </row>
+    <row r="80" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A80" s="69" t="s">
+        <v>134</v>
+      </c>
+      <c r="B80" s="66"/>
+      <c r="C80" s="67"/>
+      <c r="D80" s="66"/>
+      <c r="E80" s="66"/>
+      <c r="F80" s="66"/>
+      <c r="G80" s="66"/>
+      <c r="H80" s="66"/>
+      <c r="I80" s="68"/>
+      <c r="J80" s="68"/>
+      <c r="K80" s="68"/>
+    </row>
+    <row r="81" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A81" s="50" t="s">
+        <v>135</v>
+      </c>
+      <c r="B81" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C81" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D81" s="47"/>
+      <c r="E81" s="47"/>
+      <c r="F81" s="47"/>
+      <c r="G81" s="47"/>
+      <c r="H81" s="47"/>
+      <c r="I81" s="47"/>
+      <c r="J81" s="49"/>
+      <c r="K81" s="47"/>
+    </row>
+    <row r="82" spans="1:11" s="8" customFormat="1" ht="41.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="B82" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="C82" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D82" s="47"/>
+      <c r="E82" s="47"/>
+      <c r="F82" s="47"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="47"/>
+      <c r="I82" s="47"/>
+      <c r="J82" s="49"/>
+      <c r="K82" s="47"/>
+    </row>
+    <row r="83" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A83" s="69" t="s">
+        <v>139</v>
+      </c>
+      <c r="B83" s="66"/>
+      <c r="C83" s="67"/>
+      <c r="D83" s="66"/>
+      <c r="E83" s="66"/>
+      <c r="F83" s="66"/>
+      <c r="G83" s="66"/>
+      <c r="H83" s="66"/>
+      <c r="I83" s="68"/>
+      <c r="J83" s="68"/>
+      <c r="K83" s="68"/>
+    </row>
+    <row r="84" spans="1:11" s="8" customFormat="1" ht="128.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B84" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="C84" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D84" s="47"/>
+      <c r="E84" s="47"/>
+      <c r="F84" s="47"/>
+      <c r="G84" s="47"/>
+      <c r="H84" s="47"/>
+      <c r="I84" s="47"/>
+      <c r="J84" s="49"/>
+      <c r="K84" s="47"/>
+    </row>
+    <row r="85" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A85" s="50" t="s">
+        <v>142</v>
+      </c>
+      <c r="B85" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="C85" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D85" s="47"/>
+      <c r="E85" s="47"/>
+      <c r="F85" s="47"/>
+      <c r="G85" s="47"/>
+      <c r="H85" s="47"/>
+      <c r="I85" s="47"/>
+      <c r="J85" s="49"/>
+      <c r="K85" s="47"/>
+    </row>
+    <row r="86" spans="1:11" s="8" customFormat="1" ht="108.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B86" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D86" s="47"/>
+      <c r="E86" s="47"/>
+      <c r="F86" s="47"/>
+      <c r="G86" s="47"/>
+      <c r="H86" s="47"/>
+      <c r="I86" s="47"/>
+      <c r="J86" s="49"/>
+      <c r="K86" s="47"/>
+    </row>
+    <row r="87" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A87" s="69" t="s">
+        <v>146</v>
+      </c>
+      <c r="B87" s="66"/>
+      <c r="C87" s="67"/>
+      <c r="D87" s="66"/>
+      <c r="E87" s="66"/>
+      <c r="F87" s="66"/>
+      <c r="G87" s="66"/>
+      <c r="H87" s="66"/>
+      <c r="I87" s="68"/>
+      <c r="J87" s="68"/>
+      <c r="K87" s="68"/>
+    </row>
+    <row r="88" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A88" s="50" t="s">
+        <v>147</v>
+      </c>
+      <c r="B88" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="C88" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D88" s="47"/>
+      <c r="E88" s="47"/>
+      <c r="F88" s="47"/>
+      <c r="G88" s="47"/>
+      <c r="H88" s="47"/>
+      <c r="I88" s="47"/>
+      <c r="J88" s="49"/>
+      <c r="K88" s="47"/>
+    </row>
+    <row r="89" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A89" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B89" s="42"/>
+      <c r="C89" s="43"/>
+      <c r="D89" s="42"/>
+      <c r="E89" s="42"/>
+      <c r="F89" s="42"/>
+      <c r="G89" s="42"/>
+      <c r="H89" s="42"/>
+      <c r="I89" s="44"/>
+      <c r="J89" s="44"/>
+      <c r="K89" s="45"/>
+    </row>
+    <row r="90" spans="1:11" s="53" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A90" s="54" t="s">
         <v>292</v>
       </c>
-      <c r="B26" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="50" t="s">
+      <c r="B90" s="55"/>
+      <c r="C90" s="55"/>
+      <c r="D90" s="55"/>
+      <c r="E90" s="55"/>
+      <c r="F90" s="55"/>
+      <c r="G90" s="55"/>
+      <c r="H90" s="55"/>
+      <c r="I90" s="55"/>
+      <c r="J90" s="55"/>
+      <c r="K90" s="55"/>
+    </row>
+    <row r="91" spans="1:11" s="8" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="B91" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="C91" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D91" s="47"/>
+      <c r="E91" s="47"/>
+      <c r="F91" s="47"/>
+      <c r="G91" s="47"/>
+      <c r="H91" s="47"/>
+      <c r="I91" s="47"/>
+      <c r="J91" s="49"/>
+      <c r="K91" s="47"/>
+    </row>
+    <row r="92" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A92" s="50" t="s">
+        <v>152</v>
+      </c>
+      <c r="B92" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="C92" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D92" s="47"/>
+      <c r="E92" s="47"/>
+      <c r="F92" s="47"/>
+      <c r="G92" s="47"/>
+      <c r="H92" s="47"/>
+      <c r="I92" s="47"/>
+      <c r="J92" s="49"/>
+      <c r="K92" s="47"/>
+    </row>
+    <row r="93" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A93" s="50" t="s">
+        <v>154</v>
+      </c>
+      <c r="B93" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="C93" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D93" s="47"/>
+      <c r="E93" s="47"/>
+      <c r="F93" s="47"/>
+      <c r="G93" s="47"/>
+      <c r="H93" s="47"/>
+      <c r="I93" s="47"/>
+      <c r="J93" s="49"/>
+      <c r="K93" s="47"/>
+    </row>
+    <row r="94" spans="1:11" s="8" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="A94" s="50" t="s">
+        <v>156</v>
+      </c>
+      <c r="B94" s="47" t="s">
+        <v>157</v>
+      </c>
+      <c r="C94" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D94" s="47"/>
+      <c r="E94" s="47"/>
+      <c r="F94" s="47"/>
+      <c r="G94" s="47"/>
+      <c r="H94" s="47"/>
+      <c r="I94" s="47"/>
+      <c r="J94" s="49"/>
+      <c r="K94" s="47"/>
+    </row>
+    <row r="95" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A95" s="50" t="s">
+        <v>158</v>
+      </c>
+      <c r="B95" s="47" t="s">
+        <v>159</v>
+      </c>
+      <c r="C95" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D95" s="47"/>
+      <c r="E95" s="47"/>
+      <c r="F95" s="47"/>
+      <c r="G95" s="47"/>
+      <c r="H95" s="47"/>
+      <c r="I95" s="47"/>
+      <c r="J95" s="49"/>
+      <c r="K95" s="47"/>
+    </row>
+    <row r="96" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A96" s="50" t="s">
+        <v>160</v>
+      </c>
+      <c r="B96" s="47" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D96" s="47"/>
+      <c r="E96" s="47"/>
+      <c r="F96" s="47"/>
+      <c r="G96" s="47"/>
+      <c r="H96" s="47"/>
+      <c r="I96" s="47"/>
+      <c r="J96" s="49"/>
+      <c r="K96" s="47"/>
+    </row>
+    <row r="97" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A97" s="50" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="C97" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D97" s="47"/>
+      <c r="E97" s="47"/>
+      <c r="F97" s="47"/>
+      <c r="G97" s="47"/>
+      <c r="H97" s="47"/>
+      <c r="I97" s="47"/>
+      <c r="J97" s="49"/>
+      <c r="K97" s="47"/>
+    </row>
+    <row r="98" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A98" s="50" t="s">
+        <v>164</v>
+      </c>
+      <c r="B98" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="C98" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D98" s="47"/>
+      <c r="E98" s="47"/>
+      <c r="F98" s="47"/>
+      <c r="G98" s="47"/>
+      <c r="H98" s="47"/>
+      <c r="I98" s="47"/>
+      <c r="J98" s="49"/>
+      <c r="K98" s="47"/>
+    </row>
+    <row r="99" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A99" s="50" t="s">
+        <v>166</v>
+      </c>
+      <c r="B99" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="C99" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D99" s="47"/>
+      <c r="E99" s="47"/>
+      <c r="F99" s="47"/>
+      <c r="G99" s="47"/>
+      <c r="H99" s="47"/>
+      <c r="I99" s="47"/>
+      <c r="J99" s="49"/>
+      <c r="K99" s="47"/>
+    </row>
+    <row r="100" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A100" s="50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B100" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C100" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D100" s="47"/>
+      <c r="E100" s="47"/>
+      <c r="F100" s="47"/>
+      <c r="G100" s="47"/>
+      <c r="H100" s="47"/>
+      <c r="I100" s="47"/>
+      <c r="J100" s="49"/>
+      <c r="K100" s="47"/>
+    </row>
+    <row r="101" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A101" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B101" s="42"/>
+      <c r="C101" s="43"/>
+      <c r="D101" s="42"/>
+      <c r="E101" s="42"/>
+      <c r="F101" s="42"/>
+      <c r="G101" s="42"/>
+      <c r="H101" s="42"/>
+      <c r="I101" s="44"/>
+      <c r="J101" s="44"/>
+      <c r="K101" s="45"/>
+    </row>
+    <row r="102" spans="1:11" s="8" customFormat="1" ht="120" x14ac:dyDescent="0.2">
+      <c r="A102" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B102" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="C102" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D102" s="47"/>
+      <c r="E102" s="47"/>
+      <c r="F102" s="47"/>
+      <c r="G102" s="47"/>
+      <c r="H102" s="47"/>
+      <c r="I102" s="47"/>
+      <c r="J102" s="49"/>
+      <c r="K102" s="47"/>
+    </row>
+    <row r="103" spans="1:11" s="8" customFormat="1" ht="77.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B103" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="C103" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D103" s="47"/>
+      <c r="E103" s="47"/>
+      <c r="F103" s="47"/>
+      <c r="G103" s="47"/>
+      <c r="H103" s="47"/>
+      <c r="I103" s="47"/>
+      <c r="J103" s="49"/>
+      <c r="K103" s="47"/>
+    </row>
+    <row r="104" spans="1:11" s="8" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="A104" s="50" t="s">
+        <v>293</v>
+      </c>
+      <c r="B104" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="C104" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D104" s="47"/>
+      <c r="E104" s="47"/>
+      <c r="F104" s="47"/>
+      <c r="G104" s="47"/>
+      <c r="H104" s="47"/>
+      <c r="I104" s="47"/>
+      <c r="J104" s="49"/>
+      <c r="K104" s="47"/>
+    </row>
+    <row r="105" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A105" s="50" t="s">
+        <v>176</v>
+      </c>
+      <c r="B105" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C105" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D105" s="47"/>
+      <c r="E105" s="47"/>
+      <c r="F105" s="47"/>
+      <c r="G105" s="47"/>
+      <c r="H105" s="47"/>
+      <c r="I105" s="47"/>
+      <c r="J105" s="49"/>
+      <c r="K105" s="47"/>
+    </row>
+    <row r="106" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A106" s="41" t="s">
+        <v>178</v>
+      </c>
+      <c r="B106" s="42"/>
+      <c r="C106" s="43"/>
+      <c r="D106" s="42"/>
+      <c r="E106" s="42"/>
+      <c r="F106" s="42"/>
+      <c r="G106" s="42"/>
+      <c r="H106" s="42"/>
+      <c r="I106" s="44"/>
+      <c r="J106" s="44"/>
+      <c r="K106" s="45"/>
+    </row>
+    <row r="107" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A107" s="50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B107" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="C107" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D107" s="47"/>
+      <c r="E107" s="47"/>
+      <c r="F107" s="47"/>
+      <c r="G107" s="47"/>
+      <c r="H107" s="47"/>
+      <c r="I107" s="47"/>
+      <c r="J107" s="49"/>
+      <c r="K107" s="47"/>
+    </row>
+    <row r="108" spans="1:11" s="8" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="A108" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="B108" s="47" t="s">
+        <v>182</v>
+      </c>
+      <c r="C108" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D108" s="47"/>
+      <c r="E108" s="47"/>
+      <c r="F108" s="47"/>
+      <c r="G108" s="47"/>
+      <c r="H108" s="47"/>
+      <c r="I108" s="47"/>
+      <c r="J108" s="49"/>
+      <c r="K108" s="47"/>
+    </row>
+    <row r="109" spans="1:11" s="8" customFormat="1" ht="150" x14ac:dyDescent="0.2">
+      <c r="A109" s="50" t="s">
+        <v>305</v>
+      </c>
+      <c r="B109" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="C109" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D109" s="47"/>
+      <c r="E109" s="47"/>
+      <c r="F109" s="47"/>
+      <c r="G109" s="47"/>
+      <c r="H109" s="47"/>
+      <c r="I109" s="47"/>
+      <c r="J109" s="49"/>
+      <c r="K109" s="47"/>
+    </row>
+    <row r="110" spans="1:11" s="8" customFormat="1" ht="105" x14ac:dyDescent="0.2">
+      <c r="A110" s="50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B110" s="47" t="s">
+        <v>185</v>
+      </c>
+      <c r="C110" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D110" s="47"/>
+      <c r="E110" s="47"/>
+      <c r="F110" s="47"/>
+      <c r="G110" s="47"/>
+      <c r="H110" s="47"/>
+      <c r="I110" s="47"/>
+      <c r="J110" s="49"/>
+      <c r="K110" s="47"/>
+    </row>
+    <row r="111" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A111" s="62" t="s">
+        <v>186</v>
+      </c>
+      <c r="B111" s="42"/>
+      <c r="C111" s="43"/>
+      <c r="D111" s="42"/>
+      <c r="E111" s="42"/>
+      <c r="F111" s="42"/>
+      <c r="G111" s="42"/>
+      <c r="H111" s="42"/>
+      <c r="I111" s="44"/>
+      <c r="J111" s="44"/>
+      <c r="K111" s="45"/>
+    </row>
+    <row r="112" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A112" s="50" t="s">
+        <v>187</v>
+      </c>
+      <c r="B112" s="47" t="s">
+        <v>188</v>
+      </c>
+      <c r="C112" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="49"/>
-[...15 lines deleted...]
-      <c r="C27" s="50">
+      <c r="D112" s="47"/>
+      <c r="E112" s="47"/>
+      <c r="F112" s="47"/>
+      <c r="G112" s="47"/>
+      <c r="H112" s="47"/>
+      <c r="I112" s="47"/>
+      <c r="J112" s="49"/>
+      <c r="K112" s="47"/>
+    </row>
+    <row r="113" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A113" s="50" t="s">
+        <v>189</v>
+      </c>
+      <c r="B113" s="47" t="s">
+        <v>190</v>
+      </c>
+      <c r="C113" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113" s="47"/>
+      <c r="E113" s="47"/>
+      <c r="F113" s="47"/>
+      <c r="G113" s="47"/>
+      <c r="H113" s="47"/>
+      <c r="I113" s="47"/>
+      <c r="J113" s="49"/>
+      <c r="K113" s="47"/>
+    </row>
+    <row r="114" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A114" s="50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B114" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="C114" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114" s="47"/>
+      <c r="E114" s="47"/>
+      <c r="F114" s="47"/>
+      <c r="G114" s="47"/>
+      <c r="H114" s="47"/>
+      <c r="I114" s="47"/>
+      <c r="J114" s="49"/>
+      <c r="K114" s="47"/>
+    </row>
+    <row r="115" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A115" s="50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B115" s="47" t="s">
+        <v>194</v>
+      </c>
+      <c r="C115" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115" s="47"/>
+      <c r="E115" s="47"/>
+      <c r="F115" s="47"/>
+      <c r="G115" s="47"/>
+      <c r="H115" s="47"/>
+      <c r="I115" s="47"/>
+      <c r="J115" s="49"/>
+      <c r="K115" s="47"/>
+    </row>
+    <row r="116" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="62" t="s">
+        <v>195</v>
+      </c>
+      <c r="B116" s="42"/>
+      <c r="C116" s="43"/>
+      <c r="D116" s="42"/>
+      <c r="E116" s="42"/>
+      <c r="F116" s="42"/>
+      <c r="G116" s="42"/>
+      <c r="H116" s="42"/>
+      <c r="I116" s="44"/>
+      <c r="J116" s="44"/>
+      <c r="K116" s="45"/>
+    </row>
+    <row r="117" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A117" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="B117" s="42"/>
+      <c r="C117" s="43"/>
+      <c r="D117" s="42"/>
+      <c r="E117" s="42"/>
+      <c r="F117" s="42"/>
+      <c r="G117" s="42"/>
+      <c r="H117" s="42"/>
+      <c r="I117" s="44"/>
+      <c r="J117" s="44"/>
+      <c r="K117" s="45"/>
+    </row>
+    <row r="118" spans="1:11" s="8" customFormat="1" ht="170.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B118" s="47" t="s">
+        <v>198</v>
+      </c>
+      <c r="C118" s="48">
         <v>2006</v>
       </c>
-      <c r="D27" s="49"/>
-[...395 lines deleted...]
-      <c r="A50" s="43" t="s">
+      <c r="D118" s="47"/>
+      <c r="E118" s="47"/>
+      <c r="F118" s="47"/>
+      <c r="G118" s="47"/>
+      <c r="H118" s="47"/>
+      <c r="I118" s="47"/>
+      <c r="J118" s="49"/>
+      <c r="K118" s="47"/>
+    </row>
+    <row r="119" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A119" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="B119" s="42"/>
+      <c r="C119" s="43"/>
+      <c r="D119" s="42"/>
+      <c r="E119" s="42"/>
+      <c r="F119" s="42"/>
+      <c r="G119" s="42"/>
+      <c r="H119" s="42"/>
+      <c r="I119" s="44"/>
+      <c r="J119" s="44"/>
+      <c r="K119" s="45"/>
+    </row>
+    <row r="120" spans="1:11" s="8" customFormat="1" ht="62.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="50" t="s">
+        <v>200</v>
+      </c>
+      <c r="B120" s="47" t="s">
+        <v>201</v>
+      </c>
+      <c r="C120" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D120" s="47"/>
+      <c r="E120" s="47"/>
+      <c r="F120" s="47"/>
+      <c r="G120" s="47"/>
+      <c r="H120" s="47"/>
+      <c r="I120" s="47"/>
+      <c r="J120" s="49"/>
+      <c r="K120" s="47"/>
+    </row>
+    <row r="121" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A121" s="50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B121" s="47" t="s">
+        <v>203</v>
+      </c>
+      <c r="C121" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D121" s="47"/>
+      <c r="E121" s="47"/>
+      <c r="F121" s="47"/>
+      <c r="G121" s="47"/>
+      <c r="H121" s="47"/>
+      <c r="I121" s="47"/>
+      <c r="J121" s="49"/>
+      <c r="K121" s="47"/>
+    </row>
+    <row r="122" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A122" s="50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B122" s="47" t="s">
+        <v>205</v>
+      </c>
+      <c r="C122" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D122" s="47"/>
+      <c r="E122" s="47"/>
+      <c r="F122" s="47"/>
+      <c r="G122" s="47"/>
+      <c r="H122" s="47"/>
+      <c r="I122" s="47"/>
+      <c r="J122" s="49"/>
+      <c r="K122" s="47"/>
+    </row>
+    <row r="123" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A123" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="B123" s="42"/>
+      <c r="C123" s="43"/>
+      <c r="D123" s="42"/>
+      <c r="E123" s="42"/>
+      <c r="F123" s="42"/>
+      <c r="G123" s="42"/>
+      <c r="H123" s="42"/>
+      <c r="I123" s="44"/>
+      <c r="J123" s="44"/>
+      <c r="K123" s="45"/>
+    </row>
+    <row r="124" spans="1:11" s="8" customFormat="1" ht="75" x14ac:dyDescent="0.2">
+      <c r="A124" s="50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B124" s="47" t="s">
+        <v>208</v>
+      </c>
+      <c r="C124" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D124" s="47"/>
+      <c r="E124" s="47"/>
+      <c r="F124" s="47"/>
+      <c r="G124" s="47"/>
+      <c r="H124" s="47"/>
+      <c r="I124" s="47"/>
+      <c r="J124" s="49"/>
+      <c r="K124" s="47"/>
+    </row>
+    <row r="125" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A125" s="50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B125" s="47" t="s">
+        <v>210</v>
+      </c>
+      <c r="C125" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D125" s="47"/>
+      <c r="E125" s="47"/>
+      <c r="F125" s="47"/>
+      <c r="G125" s="47"/>
+      <c r="H125" s="47"/>
+      <c r="I125" s="47"/>
+      <c r="J125" s="49"/>
+      <c r="K125" s="47"/>
+    </row>
+    <row r="126" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A126" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="B126" s="42"/>
+      <c r="C126" s="43"/>
+      <c r="D126" s="42"/>
+      <c r="E126" s="42"/>
+      <c r="F126" s="42"/>
+      <c r="G126" s="42"/>
+      <c r="H126" s="42"/>
+      <c r="I126" s="44"/>
+      <c r="J126" s="44"/>
+      <c r="K126" s="45"/>
+    </row>
+    <row r="127" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A127" s="50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B127" s="47" t="s">
+        <v>213</v>
+      </c>
+      <c r="C127" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D127" s="47"/>
+      <c r="E127" s="47"/>
+      <c r="F127" s="47"/>
+      <c r="G127" s="47"/>
+      <c r="H127" s="47"/>
+      <c r="I127" s="47"/>
+      <c r="J127" s="49"/>
+      <c r="K127" s="47"/>
+    </row>
+    <row r="128" spans="1:11" s="8" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B128" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="C128" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D128" s="47"/>
+      <c r="E128" s="47"/>
+      <c r="F128" s="47"/>
+      <c r="G128" s="47"/>
+      <c r="H128" s="47"/>
+      <c r="I128" s="47"/>
+      <c r="J128" s="49"/>
+      <c r="K128" s="47"/>
+    </row>
+    <row r="129" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A129" s="50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B129" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="C129" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D129" s="47"/>
+      <c r="E129" s="47"/>
+      <c r="F129" s="47"/>
+      <c r="G129" s="47"/>
+      <c r="H129" s="47"/>
+      <c r="I129" s="47"/>
+      <c r="J129" s="49"/>
+      <c r="K129" s="47"/>
+    </row>
+    <row r="130" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A130" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="B130" s="42"/>
+      <c r="C130" s="43"/>
+      <c r="D130" s="42"/>
+      <c r="E130" s="42"/>
+      <c r="F130" s="42"/>
+      <c r="G130" s="42"/>
+      <c r="H130" s="42"/>
+      <c r="I130" s="44"/>
+      <c r="J130" s="44"/>
+      <c r="K130" s="45"/>
+    </row>
+    <row r="131" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A131" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B131" s="47" t="s">
+        <v>220</v>
+      </c>
+      <c r="C131" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D131" s="47"/>
+      <c r="E131" s="47"/>
+      <c r="F131" s="47"/>
+      <c r="G131" s="47"/>
+      <c r="H131" s="47"/>
+      <c r="I131" s="47"/>
+      <c r="J131" s="49"/>
+      <c r="K131" s="47"/>
+    </row>
+    <row r="132" spans="1:11" s="8" customFormat="1" ht="63.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="50" t="s">
+        <v>221</v>
+      </c>
+      <c r="B132" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="C132" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D132" s="47"/>
+      <c r="E132" s="47"/>
+      <c r="F132" s="47"/>
+      <c r="G132" s="47"/>
+      <c r="H132" s="47"/>
+      <c r="I132" s="47"/>
+      <c r="J132" s="49"/>
+      <c r="K132" s="47"/>
+    </row>
+    <row r="133" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A133" s="50" t="s">
+        <v>223</v>
+      </c>
+      <c r="B133" s="47" t="s">
+        <v>224</v>
+      </c>
+      <c r="C133" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D133" s="47"/>
+      <c r="E133" s="47"/>
+      <c r="F133" s="47"/>
+      <c r="G133" s="47"/>
+      <c r="H133" s="47"/>
+      <c r="I133" s="47"/>
+      <c r="J133" s="49"/>
+      <c r="K133" s="47"/>
+    </row>
+    <row r="134" spans="1:11" s="8" customFormat="1" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="50" t="s">
+        <v>225</v>
+      </c>
+      <c r="B134" s="47" t="s">
+        <v>226</v>
+      </c>
+      <c r="C134" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D134" s="47"/>
+      <c r="E134" s="47"/>
+      <c r="F134" s="47"/>
+      <c r="G134" s="47"/>
+      <c r="H134" s="47"/>
+      <c r="I134" s="47"/>
+      <c r="J134" s="49"/>
+      <c r="K134" s="47"/>
+    </row>
+    <row r="135" spans="1:11" s="8" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A135" s="50" t="s">
+        <v>227</v>
+      </c>
+      <c r="B135" s="47" t="s">
+        <v>228</v>
+      </c>
+      <c r="C135" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D135" s="47"/>
+      <c r="E135" s="47"/>
+      <c r="F135" s="47"/>
+      <c r="G135" s="47"/>
+      <c r="H135" s="47"/>
+      <c r="I135" s="47"/>
+      <c r="J135" s="49"/>
+      <c r="K135" s="47"/>
+    </row>
+    <row r="136" spans="1:11" s="8" customFormat="1" ht="48.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="50" t="s">
+        <v>229</v>
+      </c>
+      <c r="B136" s="47" t="s">
+        <v>230</v>
+      </c>
+      <c r="C136" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D136" s="47"/>
+      <c r="E136" s="47"/>
+      <c r="F136" s="47"/>
+      <c r="G136" s="47"/>
+      <c r="H136" s="47"/>
+      <c r="I136" s="47"/>
+      <c r="J136" s="49"/>
+      <c r="K136" s="47"/>
+    </row>
+    <row r="137" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A137" s="62" t="s">
+        <v>231</v>
+      </c>
+      <c r="B137" s="42"/>
+      <c r="C137" s="43"/>
+      <c r="D137" s="42"/>
+      <c r="E137" s="42"/>
+      <c r="F137" s="42"/>
+      <c r="G137" s="42"/>
+      <c r="H137" s="42"/>
+      <c r="I137" s="44"/>
+      <c r="J137" s="44"/>
+      <c r="K137" s="45"/>
+    </row>
+    <row r="138" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A138" s="50" t="s">
+        <v>232</v>
+      </c>
+      <c r="B138" s="47" t="s">
+        <v>233</v>
+      </c>
+      <c r="C138" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D138" s="47"/>
+      <c r="E138" s="47"/>
+      <c r="F138" s="47"/>
+      <c r="G138" s="47"/>
+      <c r="H138" s="47"/>
+      <c r="I138" s="47"/>
+      <c r="J138" s="49"/>
+      <c r="K138" s="47"/>
+    </row>
+    <row r="139" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A139" s="50" t="s">
+        <v>234</v>
+      </c>
+      <c r="B139" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="C139" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D139" s="47"/>
+      <c r="E139" s="47"/>
+      <c r="F139" s="47"/>
+      <c r="G139" s="47"/>
+      <c r="H139" s="47"/>
+      <c r="I139" s="47"/>
+      <c r="J139" s="49"/>
+      <c r="K139" s="47"/>
+    </row>
+    <row r="140" spans="1:11" s="8" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A140" s="50" t="s">
+        <v>236</v>
+      </c>
+      <c r="B140" s="47" t="s">
+        <v>237</v>
+      </c>
+      <c r="C140" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D140" s="47"/>
+      <c r="E140" s="47"/>
+      <c r="F140" s="47"/>
+      <c r="G140" s="47"/>
+      <c r="H140" s="47"/>
+      <c r="I140" s="47"/>
+      <c r="J140" s="49"/>
+      <c r="K140" s="47"/>
+    </row>
+    <row r="141" spans="1:11" s="8" customFormat="1" ht="240" x14ac:dyDescent="0.2">
+      <c r="A141" s="50" t="s">
+        <v>302</v>
+      </c>
+      <c r="B141" s="47" t="s">
+        <v>238</v>
+      </c>
+      <c r="C141" s="48"/>
+      <c r="D141" s="47"/>
+      <c r="E141" s="47"/>
+      <c r="F141" s="47"/>
+      <c r="G141" s="47"/>
+      <c r="H141" s="47"/>
+      <c r="I141" s="47"/>
+      <c r="J141" s="49"/>
+      <c r="K141" s="47"/>
+    </row>
+    <row r="142" spans="1:11" s="8" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A142" s="62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B142" s="42"/>
+      <c r="C142" s="43"/>
+      <c r="D142" s="42"/>
+      <c r="E142" s="42"/>
+      <c r="F142" s="42"/>
+      <c r="G142" s="42"/>
+      <c r="H142" s="42"/>
+      <c r="I142" s="44"/>
+      <c r="J142" s="44"/>
+      <c r="K142" s="45"/>
+    </row>
+    <row r="143" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A143" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="B50" s="44"/>
-[...1631 lines deleted...]
-      <c r="A141" s="56" t="s">
+      <c r="B143" s="42"/>
+      <c r="C143" s="43"/>
+      <c r="D143" s="42"/>
+      <c r="E143" s="42"/>
+      <c r="F143" s="42"/>
+      <c r="G143" s="42"/>
+      <c r="H143" s="42"/>
+      <c r="I143" s="44"/>
+      <c r="J143" s="44"/>
+      <c r="K143" s="45"/>
+    </row>
+    <row r="144" spans="1:11" s="8" customFormat="1" ht="90" x14ac:dyDescent="0.2">
+      <c r="A144" s="50" t="s">
         <v>240</v>
       </c>
-      <c r="B141" s="49" t="s">
+      <c r="B144" s="47" t="s">
         <v>241</v>
       </c>
-      <c r="C141" s="50">
-[...15 lines deleted...]
-      <c r="B142" s="49" t="s">
+      <c r="C144" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D144" s="47"/>
+      <c r="E144" s="47"/>
+      <c r="F144" s="47"/>
+      <c r="G144" s="47"/>
+      <c r="H144" s="47"/>
+      <c r="I144" s="47"/>
+      <c r="J144" s="49"/>
+      <c r="K144" s="47"/>
+    </row>
+    <row r="145" spans="1:11" s="8" customFormat="1" ht="255" x14ac:dyDescent="0.2">
+      <c r="A145" s="50" t="s">
         <v>242</v>
       </c>
-      <c r="C142" s="50"/>
-[...10 lines deleted...]
-      <c r="A143" s="70" t="s">
+      <c r="B145" s="47" t="s">
         <v>243</v>
       </c>
-      <c r="B143" s="44"/>
-[...26 lines deleted...]
-      <c r="A145" s="56" t="s">
+      <c r="C145" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D145" s="47"/>
+      <c r="E145" s="47"/>
+      <c r="F145" s="47"/>
+      <c r="G145" s="47"/>
+      <c r="H145" s="47"/>
+      <c r="I145" s="47"/>
+      <c r="J145" s="49"/>
+      <c r="K145" s="47"/>
+    </row>
+    <row r="146" spans="1:11" s="8" customFormat="1" ht="60" x14ac:dyDescent="0.2">
+      <c r="A146" s="50" t="s">
         <v>244</v>
       </c>
-      <c r="B145" s="49" t="s">
+      <c r="B146" s="47" t="s">
         <v>245</v>
       </c>
-      <c r="C145" s="50">
-[...12 lines deleted...]
-      <c r="A146" s="56" t="s">
+      <c r="C146" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D146" s="47"/>
+      <c r="E146" s="47"/>
+      <c r="F146" s="47"/>
+      <c r="G146" s="47"/>
+      <c r="H146" s="47"/>
+      <c r="I146" s="47"/>
+      <c r="J146" s="49"/>
+      <c r="K146" s="47"/>
+    </row>
+    <row r="147" spans="1:11" s="8" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A147" s="41" t="s">
         <v>246</v>
       </c>
-      <c r="B146" s="49" t="s">
+      <c r="B147" s="42"/>
+      <c r="C147" s="43"/>
+      <c r="D147" s="42"/>
+      <c r="E147" s="42"/>
+      <c r="F147" s="42"/>
+      <c r="G147" s="42"/>
+      <c r="H147" s="42"/>
+      <c r="I147" s="44"/>
+      <c r="J147" s="44"/>
+      <c r="K147" s="45"/>
+    </row>
+    <row r="148" spans="1:11" s="8" customFormat="1" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="50" t="s">
         <v>247</v>
       </c>
-      <c r="C146" s="50">
-[...12 lines deleted...]
-      <c r="A147" s="56" t="s">
+      <c r="B148" s="47" t="s">
         <v>248</v>
       </c>
-      <c r="B147" s="49" t="s">
-[...26 lines deleted...]
-      <c r="J148" s="46"/>
+      <c r="C148" s="48">
+        <v>2017</v>
+      </c>
+      <c r="D148" s="47"/>
+      <c r="E148" s="47"/>
+      <c r="F148" s="47"/>
+      <c r="G148" s="47"/>
+      <c r="H148" s="47"/>
+      <c r="I148" s="47"/>
+      <c r="J148" s="49"/>
       <c r="K148" s="47"/>
     </row>
-    <row r="149" spans="1:11" s="8" customFormat="1" ht="60.5" customHeight="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A7:K149" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A7:K148" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D149 F149 H9:H15 F26:F27 G8 G28 D9:D15 F9:F15 H18:H19 G16:G17 F18:F19 H21:H22 D18:D19 G20 D21:D22 F21:F22 H24 G23 H31:H32 D24 F24 G25 D26:D27 G30 F31:F32 D31:D32 H34 G33 H36 F34 D34 G35 D36 H38 F36 G37 F38 D38 H40 G39 H42:H45 F40 D40 G41 D42:D45 H47:H49 F42:F45 G46 F47:F49 D47:D49 H51 G50 H53:H58 F51 D51 G52 D53:D58 H61:H62 F53:F58 G59:G60 H64:H66 F61:F62 D61:D62 G63 D64:D66 H68:H71 F64:F66 G67 F68:F71 D68:D71 H74:H76 G72:G73 D74:D76 H78:H79 F74:F76 G77 F78:F79 D78:D79 H81:H82 G80 H84:H86 F81:F82 D81:D82 G83 D84:D86 H88 F84:F86 G87 F88 D88 H91:H100 H26:H27 H102:H105 F91:F100 D91:D100 G101 D102:D105 H107:H110 F102:F105 G106 F107:F110 D107:D110 H112:H115 G111 H118 F112:F115 D112:D115 G116:G117 F118 D118 H120:H122 G119 H124:H125 F120:F122 D120:D122 G123 D124:D125 H127:H129 F124:F125 G126 F127:F129 D127:D129 H131:H136 G130 H138:H141 F131:F136 D131:D136 G137 F138:F141 D138:D141 H142 H145:H147 F142 D142 G143:G144 F145:F147 D145:D147 H149 G148 G89" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D148 F148 H9:H15 F26:F27 G8 G28 D9:D15 F9:F15 H18:H19 G16:G17 F18:F19 H21:H22 D18:D19 G20 D21:D22 F21:F22 H24 G23 H31:H32 D24 F24 G25 D26:D27 G30 F31:F32 D31:D32 H34 G33 H36 F34 D34 G35 D36 H38 F36 G37 F38 D38 H40 G39 H42:H45 F40 D40 G41 D42:D45 H47:H49 F42:F45 G46 F47:F49 D47:D49 H51 G50 H53:H58 F51 D51 G52 D53:D58 H61:H62 F53:F58 G59:G60 H64:H66 F61:F62 D61:D62 G63 D64:D66 H68:H71 F64:F66 G67 F68:F71 D68:D71 H74:H76 G72:G73 D74:D76 H78:H79 F74:F76 G77 F78:F79 D78:D79 H81:H82 G80 H84:H86 F81:F82 D81:D82 G83 D84:D86 H88 F84:F86 G87 F88 D88 H91:H100 H26:H27 H102:H105 F91:F100 D91:D100 G101 D102:D105 H107:H110 F102:F105 G106 F107:F110 D107:D110 H112:H115 G111 H118 F112:F115 D112:D115 G116:G117 F118 D118 H120:H122 G119 H124:H125 F120:F122 D120:D122 G123 D124:D125 H127:H129 F124:F125 G126 F127:F129 D127:D129 H131:H136 G130 H138:H141 F131:F136 D131:D136 G137 F138:F141 D138:D141 H144:H146 G142:G143 F144:F146 D144:D146 H148 G147 G89" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="61" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="147" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.26953125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.81640625" style="1"/>
+    <col min="1" max="1" width="34.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="31.140625" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="29.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...11 lines deleted...]
-      <c r="B2" s="64" t="s">
+    <row r="1" spans="1:4" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="75" t="s">
+        <v>300</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+    </row>
+    <row r="2" spans="1:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
+        <v>294</v>
+      </c>
+      <c r="B2" s="56" t="s">
+        <v>249</v>
+      </c>
+      <c r="C2" s="56" t="s">
+        <v>250</v>
+      </c>
+      <c r="D2" s="57" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="56" t="s">
+        <v>251</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>252</v>
+      </c>
+      <c r="C3" s="58" t="s">
         <v>253</v>
       </c>
-      <c r="C2" s="64" t="s">
+      <c r="D3" s="58" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="56" t="s">
         <v>254</v>
       </c>
-      <c r="D2" s="65" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="64" t="s">
+      <c r="B4" s="58" t="s">
         <v>255</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="C4" s="58" t="s">
         <v>256</v>
       </c>
-      <c r="C3" s="66" t="s">
+      <c r="D4" s="58" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="D3" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="64" t="s">
+      <c r="B5" s="58" t="s">
         <v>258</v>
       </c>
-      <c r="B4" s="66" t="s">
+      <c r="C5" s="58" t="s">
         <v>259</v>
       </c>
-      <c r="C4" s="66" t="s">
+      <c r="D5" s="58" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="57" t="s">
         <v>260</v>
       </c>
-      <c r="D4" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="64" t="s">
+      <c r="B6" s="58" t="s">
         <v>261</v>
       </c>
-      <c r="B5" s="66" t="s">
+      <c r="C6" s="58" t="s">
         <v>262</v>
       </c>
-      <c r="C5" s="66" t="s">
-[...24 lines deleted...]
-      <c r="D9" s="14"/>
+      <c r="D6" s="58" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="13"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="38.81640625" customWidth="1"/>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="24.140625" customWidth="1"/>
+    <col min="3" max="3" width="22.42578125" customWidth="1"/>
+    <col min="4" max="4" width="24.85546875" customWidth="1"/>
+    <col min="5" max="5" width="38.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="72" customFormat="1" ht="29.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="B2" s="65" t="s">
+    <row r="1" spans="1:5" s="64" customFormat="1" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="63" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>294</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>250</v>
+      </c>
+      <c r="C2" s="57" t="s">
+        <v>296</v>
+      </c>
+      <c r="D2" s="57" t="s">
+        <v>263</v>
+      </c>
+      <c r="E2" s="57" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="57" t="s">
+        <v>251</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>265</v>
+      </c>
+      <c r="C3" s="59" t="s">
+        <v>265</v>
+      </c>
+      <c r="D3" s="59" t="s">
+        <v>265</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="57" t="s">
         <v>254</v>
       </c>
-      <c r="C2" s="65" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="65" t="s">
+      <c r="B4" s="59" t="s">
         <v>267</v>
       </c>
-      <c r="E2" s="65" t="s">
+      <c r="C4" s="59" t="s">
+        <v>267</v>
+      </c>
+      <c r="D4" s="59" t="s">
+        <v>267</v>
+      </c>
+      <c r="E4" s="59" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="67" t="s">
+    <row r="5" spans="1:5" ht="36.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="57" t="s">
         <v>269</v>
       </c>
-      <c r="C3" s="67" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="67" t="s">
+      <c r="B5" s="59" t="s">
         <v>270</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="67" t="s">
+      <c r="C5" s="59" t="s">
         <v>271</v>
       </c>
-      <c r="C4" s="67" t="s">
+      <c r="D5" s="59" t="s">
         <v>271</v>
       </c>
-      <c r="D4" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="67" t="s">
+      <c r="E5" s="59" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="36.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="65" t="s">
+    <row r="6" spans="1:5" ht="36.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="57" t="s">
         <v>273</v>
       </c>
-      <c r="B5" s="67" t="s">
+      <c r="B6" s="59" t="s">
         <v>274</v>
       </c>
-      <c r="C5" s="67" t="s">
+      <c r="C6" s="59" t="s">
         <v>275</v>
       </c>
-      <c r="D5" s="67" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="67" t="s">
+      <c r="D6" s="59" t="s">
         <v>276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="65" t="s">
+      <c r="E6" s="59" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="57" t="s">
         <v>277</v>
       </c>
-      <c r="B6" s="67" t="s">
+      <c r="B7" s="59" t="s">
         <v>278</v>
       </c>
-      <c r="C6" s="67" t="s">
+      <c r="C7" s="59" t="s">
         <v>279</v>
       </c>
-      <c r="D6" s="67" t="s">
-[...20 lines deleted...]
-        <v>276</v>
+      <c r="D7" s="59" t="s">
+        <v>279</v>
+      </c>
+      <c r="E7" s="59" t="s">
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -6290,75 +6214,75 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91ADB4F4-768D-4FC2-A1D8-E5B5AF170795}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCB51062-D7B6-4120-B963-FA4164682614}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D78F1EBB-30FB-4E7C-8C79-CF23DCC4075B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75AC6BCE-DBDA-4FAD-BA11-EB0FC21128CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
@@ -6381,51 +6305,51 @@
       <vt:lpstr>Cover page</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>Table 1</vt:lpstr>
       <vt:lpstr>Table 2</vt:lpstr>
       <vt:lpstr>'Cover page'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>Introduction!Print_Area</vt:lpstr>
       <vt:lpstr>'Table 1'!Print_Area</vt:lpstr>
       <vt:lpstr>'Table 2'!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG71 Parkinson's disease 21/02/2025</dc:title>
+  <dc:title>NG71 Parkinson's disease 21/05/2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-12-17T14:52:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">