--- v0 (2025-12-05)
+++ v1 (2026-04-11)
@@ -1,111 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD095FE4-C14E-4627-BCCD-C0828FD6003C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="111" documentId="8_{8BD351FC-B9BB-486D-B4C4-4977E58881F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ED959F48-98BF-4446-B5B3-17A574B20FE7}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page" sheetId="28" r:id="rId1"/>
     <sheet name="Introduction" sheetId="23" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process" localSheetId="0">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
     <definedName name="_5_Outcome">#REF!</definedName>
     <definedName name="_5_Process">#REF!</definedName>
     <definedName name="_5_Structure">#REF!</definedName>
     <definedName name="_6_Outcome">#REF!</definedName>
     <definedName name="_6_Process">#REF!</definedName>
     <definedName name="_6_Structure">#REF!</definedName>
     <definedName name="_7_Outcome">#REF!</definedName>
     <definedName name="_7_Process">#REF!</definedName>
     <definedName name="_7_Structure">#REF!</definedName>
     <definedName name="_8_Outcome">#REF!</definedName>
     <definedName name="_8_Process">#REF!</definedName>
     <definedName name="_8_Structure">#REF!</definedName>
     <definedName name="_9_Outcome">#REF!</definedName>
     <definedName name="_9_Process">#REF!</definedName>
     <definedName name="_9_Structure">#REF!</definedName>
     <definedName name="_Age1">#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$7:$J$178</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Data sheet'!$A$7:$J$179</definedName>
     <definedName name="_Sex1">#REF!</definedName>
     <definedName name="_Toc489344156" localSheetId="2">'Data sheet'!$A$8</definedName>
     <definedName name="Age">'[1]Data collection'!$C$6:$C$45</definedName>
     <definedName name="Ethnicity">'[1]Data collection'!$E$6:$E$45</definedName>
     <definedName name="Ethnicity1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Cover page'!$A$1:$G$22</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$178</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet'!$A$1:$J$179</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Introduction!$A$1:$A$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Data sheet'!$7:$7</definedName>
     <definedName name="QS_1" localSheetId="0">#REF!</definedName>
     <definedName name="QS_1">#REF!</definedName>
     <definedName name="QS_10" localSheetId="0">#REF!</definedName>
     <definedName name="QS_10">#REF!</definedName>
     <definedName name="QS_100">#REF!</definedName>
     <definedName name="QS_101">#REF!</definedName>
     <definedName name="QS_102">#REF!</definedName>
     <definedName name="QS_103">#REF!</definedName>
     <definedName name="QS_104">#REF!</definedName>
     <definedName name="QS_105">#REF!</definedName>
     <definedName name="QS_106">#REF!</definedName>
     <definedName name="QS_107">#REF!</definedName>
     <definedName name="QS_108">#REF!</definedName>
     <definedName name="QS_109">#REF!</definedName>
     <definedName name="QS_11">#REF!</definedName>
     <definedName name="QS_110">#REF!</definedName>
     <definedName name="QS_111">#REF!</definedName>
     <definedName name="QS_112">#REF!</definedName>
     <definedName name="QS_113">#REF!</definedName>
     <definedName name="QS_114">#REF!</definedName>
     <definedName name="QS_115">#REF!</definedName>
     <definedName name="QS_116">#REF!</definedName>
     <definedName name="QS_117">#REF!</definedName>
@@ -239,51 +242,51 @@
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E4" i="24" l="1"/>
   <c r="E3" i="24"/>
   <c r="E5" i="24" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="341">
   <si>
     <t>In the first instance, consider whether the guideline is relevant and record the conclusion in the box below.</t>
   </si>
   <si>
     <t>The table can be adapted to include any other local information that is thought to be useful.</t>
   </si>
   <si>
     <t>Number of relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>NICE recommendation</t>
   </si>
   <si>
     <t>Guideline reference</t>
   </si>
   <si>
     <t>Is the recommendation relevant?</t>
   </si>
   <si>
@@ -756,94 +759,79 @@
   <si>
     <t>For people with cystic fibrosis who develop a Haemophilus influenzae infection (diagnosed by a positive respiratory sample culture) but do not have clinical evidence of pulmonary infection, treat with an appropriate oral antibiotic.</t>
   </si>
   <si>
     <t>For people with cystic fibrosis who develop a Haemophilus influenzae infection (diagnosed by a positive respiratory sample culture) and are unwell with clinical evidence of pulmonary infection, treat with an appropriate antibiotic, given orally or intravenously depending on the severity of the illness.</t>
   </si>
   <si>
     <t>Non-tuberculous mycobacteria</t>
   </si>
   <si>
     <t>1.6.47</t>
   </si>
   <si>
     <t>If a person with cystic fibrosis has a respiratory sample test positive for new non-tuberculous mycobacteria infection, repeat the test for confirmation.</t>
   </si>
   <si>
     <t>If repeat testing confirms persistent non-tuberculous mycobacteria, do a chest CT scan to look for changes consistent with non-tuberculous mycobacteria disease.</t>
   </si>
   <si>
     <t>Aspergillus fumigatus complex</t>
   </si>
   <si>
     <t>Do not routinely use antifungal agents to suppress chronic Aspergillus fumigatus complex respiratory infection (diagnosed by persistently positive respiratory secretion sample cultures) in people with cystic fibrosis and stable pulmonary status.</t>
   </si>
   <si>
-    <t xml:space="preserve">1.6.51 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">For people with cystic fibrosis with chronic Aspergillus fumigatus complex respiratory infection and declining pulmonary status:
 • consider sustained treatment with an antifungal agent to suppress the infection
 • seek specialist microbiological advice on which antifungal agent to use
 • stop treatment or change to a different agent if there is no benefit.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1.6.52 </t>
-[...1 lines deleted...]
-  <si>
     <t>1.6.53</t>
   </si>
   <si>
     <t>Unidentified infections</t>
   </si>
   <si>
     <t xml:space="preserve">For people with cystic fibrosis who have a pulmonary disease exacerbation and no clear cause (based on recent respiratory secretion sample cultures):
 • use an oral or intravenous (depending on the exacerbation severity) broad-spectrum antibiotic
 • continue collecting respiratory secretion samples, and change treatments if a pathogen is identified and a more appropriate treatment is available.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">1.6.54 </t>
-[...1 lines deleted...]
-  <si>
     <t>Immunomodulatory agents</t>
   </si>
   <si>
-    <t xml:space="preserve">1.6.55 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> For people who have continued deterioration in lung function, or continuing pulmonary exacerbations while receiving long-term treatment with azithromycin, stop azithromycin and consider oral corticosteroids.</t>
   </si>
   <si>
     <t>1.6.56</t>
   </si>
   <si>
     <t>Do not offer inhaled corticosteroids as an immunomodulatory treatment for cystic fibrosis.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">1.6.57 </t>
   </si>
   <si>
     <t>1.7 Other monitoring, assessment and management</t>
   </si>
   <si>
     <t>Nutritional interventions and exocrine pancreatic insufficiency</t>
   </si>
   <si>
     <t xml:space="preserve">The cystic fibrosis specialist dietitian should offer advice on the benefits of optimal nutrition, and at the annual assessment review the person’s:
 • total nutritional intake, including energy intake (calories)
 • estimated nutritional needs
 • pancreatic enzyme replacement therapy, if appropriate.
 </t>
   </si>
   <si>
     <t xml:space="preserve">1.7.1 </t>
   </si>
   <si>
     <t xml:space="preserve"> Encourage people to increase calorie intake by increasing portion size and eating high-energy foods if there is concern about their nutrition (including weight loss and inadequate weight gain).</t>
   </si>
   <si>
     <t>1.7.2</t>
   </si>
   <si>
     <t>If increased portion size and high-energy foods are not effective, consider a trial of oral nutritional supplements.</t>
@@ -900,57 +888,50 @@
     <t>Manage suspected distal intestinal obstruction syndrome in a specialist cystic fibrosis centre, with supervision from specialists who have expertise in recognising and treating the condition and its complications.</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.11 </t>
   </si>
   <si>
     <t>1.7.12</t>
   </si>
   <si>
     <t>Consider diatrizoate meglumine and diatrizoate sodium solution (Gastrografin) (orally or via an enteral tube) as first-line treatment for distal intestinal obstruction syndrome.</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.13 </t>
   </si>
   <si>
     <t>If diatrizoate meglumine and diatrizoate sodium solution (Gastrografin) is not effective, consider an iso-osmotic polyethylene glycol and electrolyte (PEG) solution (macrogols) (orally or via an enteral tube) as a second-line treatment.</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.14 </t>
   </si>
   <si>
     <t>Consider surgery as a last resort, if prolonged treatment with a PEG solution is not effective.</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.15 </t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.16 </t>
   </si>
   <si>
     <t>Liver disease</t>
   </si>
   <si>
     <t xml:space="preserve"> Perform a clinical assessment and liver function blood tests at the annual review for people with cystic fibrosis. </t>
   </si>
   <si>
     <t>1.7.17</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.18 </t>
   </si>
   <si>
     <t>Think about stopping ursodeoxycholic acid if liver function blood tests return to normal and clinical assessment and liver ultrasound scan show no liver disease.</t>
   </si>
   <si>
     <t xml:space="preserve">1.7.19 </t>
   </si>
   <si>
     <t>If ursodeoxycholic acid is stopped, monitor for re-emergence of liver disease using clinical assessment and liver function blood tests.</t>
   </si>
@@ -1209,113 +1190,50 @@
         <family val="2"/>
       </rPr>
       <t>?</t>
     </r>
   </si>
   <si>
     <r>
       <t>If it would be helpful to group the recommendations, for example</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> those that </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">are key priorities for implementation or by deadline, use the filter function in the data menu. </t>
-    </r>
-[...61 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Be aware that cystic fibrosis can be diagnosed based on:
 • positive test results in people with no symptoms, for example infant screening (blood spot immunoreactive trypsin test) followed by sweat and gene tests for confirmation </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 • clinical manifestations, supported by sweat or gene test results for confirmation </t>
     </r>
@@ -1644,62 +1562,50 @@
 • the cause of the disease cannot be found with non-invasive upper airway respiratory secretion sampling (including sputum induction if appropriate). </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">When choosing an airway clearance technique for people with cystic fibrosis:
 • assess their ability to clear mucus from their lungs, and offer an individualised plan to optimise this
 • take account of their preferences and (if appropriate) those of their parents and carers
 • take account of any factors that may influence adherence. </t>
   </si>
   <si>
     <t>If clinical evaluation or lung function testing indicates an inadequate response to rhDNase, consider both rhDNase  and hypertonic sodium chloride or hypertonic sodium chloride alone.
 October 2017: note that this was an off-label use for children under 5. See NICE’s information on prescribing medicines.</t>
   </si>
   <si>
     <t>Consider mannitol dry powder for inhalation for children and young people who cannot use rhDNase and hypertonic sodium chloride because of ineligibility, intolerance or inadequate response.
 October 2017: note that this was an off-label use of mannitol dry powder for under 18s. See NICE’s information on prescribing medicines.</t>
   </si>
   <si>
     <t>1.6.22</t>
   </si>
   <si>
     <t>1.6.23</t>
   </si>
   <si>
     <t>CFTR modulators</t>
-  </si>
-[...10 lines deleted...]
-    <t>Lumacaftor–ivacaftor (LUM–IVA) is recommended as an option in NICE technology appraisal guidance for treating cystic fibrosis in some people 1 year and over. For full details, see the guidance on LUM-IVA (TA988, 2024)</t>
   </si>
   <si>
     <t xml:space="preserve">For children who are taking antibiotic prophylaxis and have a respiratory sample culture that is positive for Staphylococcus aureus: 
 • review prophylaxis adherence and help the child’s parents or carers (as appropriate) with any difficulties they are having
 • start treatment-dose anti-Staphylococcus aureus antibiotics 
 • restart prophylaxis after treatment, even if treatment has not been successful.   </t>
   </si>
   <si>
     <t xml:space="preserve">Consider a long-term antibiotic to suppress chronic methicillin-sensitive Staphylococcus aureus (MSSA) respiratory infection in people whose pulmonary disease is stable. </t>
   </si>
   <si>
     <t>For people with chronic MSSA respiratory infection who become clinically unwell with pulmonary disease, consider oral or intravenous broad-spectrum antibiotics (depending on infection severity) that include an anti-Staphylococcus aureus agent.</t>
   </si>
   <si>
     <t xml:space="preserve"> For people with new evidence of methicillin-resistant Staphylococcus aureus (MRSA) respiratory infection (with or without pulmonary exacerbation), seek specialist microbiological advice on treatment.</t>
   </si>
   <si>
     <t>1.6.25</t>
   </si>
   <si>
     <t>1.6.27</t>
   </si>
   <si>
     <t>1.6.30</t>
   </si>
@@ -1892,74 +1798,177 @@
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">or </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 • for adults, a short-term trial of an appetite stimulant (for example up to 3 months) . 
 October 2017: note that this was an off-label use. See NICE’s information on prescribing medicines. 
 </t>
     </r>
   </si>
   <si>
     <t>Consider an acid suppression agent (for example an H2 receptor antagonist or a proton pump inhibitor)  for people who have persistent symptoms or signs of malabsorption despite optimal pancreatic enzyme replacement therapy. 
 October 2017: note that this was an off-label use. See NICE’s information on prescribing medicines.</t>
   </si>
   <si>
-    <t>If liver function blood tests are abnormal, perform a liver ultrasound scan and consider ursodeoxycholic acid treatment . 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Provide people with cystic fibrosis who are having inpatient care with:
 • an assessment of their exercise capacity 
 • the facilities and support to continue their exercise programme (as appropriate), taking into account the need to prevent cross-infection (see preventing cross-infection) and local infection control guidelines.
 </t>
   </si>
   <si>
     <t xml:space="preserve"> For people who are not taking prophylaxis and have a new Staphylococcus aureus infection (that is, previous respiratory sample cultures did not show Staphylococcus aureus infection):
 • if they are clinically well, consider an oral anti-Staphylococcus aureus agent
 • if they are clinically unwell and have pulmonary disease, consider oral or intravenous (depending on infection severity) broad-spectrum antibiotics that include an anti-Staphylococcus aureus agent.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>National Institute for Health and Care Excellence</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Copyright</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+© National Institute for Health and Care Excellence 2026. All rights reserved. 
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tools and resources</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">to help put the guidance into practice are available on the NICE website. </t>
+    </r>
+  </si>
+  <si>
+    <t>Mannitol dry powder for inhalation is recommended as an option for some adults who cannot use rhDNase because of ineligibility, intolerance or inadequate response. For full details, see guidance on mannitol dry powder for inhalation for treating cystic fibrosis (TA266, 2012)NICE's technology appraisal guidance on mannitol dry powder for inhalation for treating cystic fibrosis (TA266, 2012)</t>
+  </si>
+  <si>
+    <t>Vanzacaftor-tezacaftor-deutivacaftor (VNZ-TEZ-DIVA) is recommended as an option for treating cystic fibrosis in some people 6 years and over. For full details, see NICE’s technology appraisal guidance on VNZ-TEZ-DIVA (TA1085, 2025). </t>
+  </si>
+  <si>
+    <t>Ivacaftor–tezacaftor–elexacaftor (IVA–TEZ–ELX) plus ivacaftor (IVA) alone is recommended as an option for treating cystic fibrosis in some people 2 years and over. For full details, see NICE's technology appraisal guidance on IVA–TEZ–ELX (TA988, 2024)</t>
+  </si>
+  <si>
+    <t>Tezacaftor–ivacaftor (TEZ–IVA) plus IVA alone is recommended as an option for treating cystic fibrosis in some people 6 years and over. For full details, see NICE's technology appraisal guidance on TEZ-IVA (TA988, 2024) guidance on TEZ–IVA (TA988, 2024). </t>
+  </si>
+  <si>
+    <t>Lumacaftor–ivacaftor (LUM–IVA) is recommended as an option for treating cystic fibrosis in some people 1 year and over. For full details, see NICE's technology appraisal guidance on LUM-IVA (TA988, 2024)</t>
+  </si>
+  <si>
+    <t>1.6.51</t>
+  </si>
+  <si>
+    <t>1.6.52</t>
+  </si>
+  <si>
+    <t>1.6.54</t>
+  </si>
+  <si>
+    <t>1.6.55</t>
+  </si>
+  <si>
+    <t>1.6.57</t>
+  </si>
+  <si>
+    <t>1.6.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To reduce the risk of distal intestinal obstruction syndrome recurring: 
+• encourage people to drink plenty of fluids 
+• optimise pancreatic enzyme replacement therapy (see nutritional interventions and exocrine pancreatic insufficiency) 
+• consider advising regular treatment with a stool-softening agent such as lactulose or a PEG solution. 
+In September 2024, supplies of pancreatic enzyme replacement therapy were disrupted, so availability varies. Use the Specialist Pharmacy Service’s prescribing and ordering available pancreatic enzyme replacement therapies resource and tool to help identify equivalent licensed products. </t>
+  </si>
+  <si>
+    <t>If liver function blood tests are abnormal, perform a liver ultrasound scan and consider ursodeoxycholic acid treatment. 
+October 2017: note that this was an off-label use for adults. See NICE’s information on prescribing medicines.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
@@ -2065,97 +2074,85 @@
       <color rgb="FF0000FF"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...16 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA2BDC1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF15434A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2379,141 +2376,141 @@
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{CB145DA9-501D-4DA8-A807-F6B2DCE2D47A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF233746"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 7">
           <a:extLst>
@@ -3091,113 +3088,113 @@
       <c r="G3" s="15"/>
     </row>
     <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G4" s="15"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G5" s="15"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="G6" s="15"/>
     </row>
     <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G7" s="15"/>
     </row>
     <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A8" s="16"/>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="15"/>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="15"/>
     </row>
     <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A10" s="29" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B10" s="30"/>
       <c r="C10" s="30"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="15"/>
     </row>
     <row r="11" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B11" s="30"/>
       <c r="C11" s="30"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="17"/>
     </row>
     <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="18"/>
       <c r="B12" s="18"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="F12" s="18"/>
       <c r="G12" s="17"/>
     </row>
     <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19"/>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
       <c r="E13" s="19"/>
       <c r="F13" s="19"/>
       <c r="G13" s="20"/>
     </row>
     <row r="14" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A14" s="21" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="B14" s="21"/>
       <c r="C14" s="21"/>
       <c r="D14" s="21"/>
       <c r="E14" s="22"/>
       <c r="F14" s="22"/>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A15" s="21" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A16" s="24"/>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
       <c r="A17" s="24"/>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="23"/>
@@ -3249,2923 +3246,3255 @@
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="95.26953125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="72.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="61.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="32"/>
     </row>
     <row r="3" spans="1:4" ht="64" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="32"/>
     </row>
     <row r="4" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="34" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B4" s="32"/>
     </row>
     <row r="5" spans="1:4" ht="30" x14ac:dyDescent="0.3">
       <c r="A5" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="32"/>
     </row>
     <row r="6" spans="1:4" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="35" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B6" s="32"/>
     </row>
     <row r="7" spans="1:4" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="36"/>
       <c r="B7" s="32"/>
       <c r="D7" s="8"/>
     </row>
     <row r="8" spans="1:4" ht="86" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="32"/>
     </row>
     <row r="9" spans="1:4" ht="32" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="32"/>
     </row>
     <row r="10" spans="1:4" ht="44" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="31" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="B10" s="32"/>
     </row>
-    <row r="11" spans="1:4" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="11" spans="1:4" ht="33.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="57" t="s">
+        <v>327</v>
       </c>
       <c r="B11" s="32"/>
     </row>
     <row r="12" spans="1:4" ht="128.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="37" t="s">
-        <v>268</v>
+        <v>326</v>
       </c>
       <c r="B12" s="32"/>
     </row>
     <row r="13" spans="1:4" ht="15" x14ac:dyDescent="0.3">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
     </row>
     <row r="14" spans="1:4" ht="15" x14ac:dyDescent="0.3">
       <c r="A14" s="32"/>
       <c r="B14" s="32"/>
     </row>
     <row r="15" spans="1:4" ht="15" x14ac:dyDescent="0.3">
       <c r="A15" s="32"/>
       <c r="B15" s="32"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A11" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with Title of guideline (NICE clinical/medicines practice/public health/socal care guideline NGXX)." xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF517489"/>
   </sheetPr>
-  <dimension ref="A1:J178"/>
+  <dimension ref="A1:J179"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.81640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="18.453125" style="2" customWidth="1"/>
     <col min="4" max="4" width="55" style="2" customWidth="1"/>
     <col min="5" max="5" width="18.453125" style="2" customWidth="1"/>
     <col min="6" max="6" width="55" style="2" customWidth="1"/>
     <col min="7" max="7" width="24.1796875" style="2" customWidth="1"/>
     <col min="8" max="8" width="18.26953125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.453125" style="2" customWidth="1"/>
     <col min="10" max="10" width="22" style="2" customWidth="1"/>
     <col min="11" max="11" width="49.26953125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="D3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="4">
-        <f>COUNTIF(C8:C178,"Yes")</f>
+        <f>COUNTIF(C8:C179,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="D4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="4">
-        <f>COUNTIF(E8:E178,"Yes")</f>
+        <f>COUNTIF(E8:E179,"Yes")</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="D5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="str">
         <f>IF(ISERROR(E4/E3),"",E4/E3)</f>
         <v/>
       </c>
     </row>
     <row r="7" spans="1:10" s="9" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="39" t="s">
+      <c r="A7" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="39" t="s">
+      <c r="C7" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="39" t="s">
+      <c r="D7" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="E7" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="F7" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="39" t="s">
+      <c r="G7" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="39" t="s">
+      <c r="H7" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="39" t="s">
+      <c r="I7" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="39" t="s">
+      <c r="J7" s="38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="57" t="s">
+      <c r="A8" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="41"/>
-[...10 lines deleted...]
-      <c r="A9" s="47" t="s">
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="42"/>
+    </row>
+    <row r="9" spans="1:10" s="7" customFormat="1" ht="153.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="46" t="s">
+        <v>261</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="44"/>
+    </row>
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="270" x14ac:dyDescent="0.3">
+      <c r="A10" s="46" t="s">
+        <v>263</v>
+      </c>
+      <c r="B10" s="53"/>
+      <c r="C10" s="47"/>
+      <c r="D10" s="47"/>
+      <c r="E10" s="47"/>
+      <c r="F10" s="47"/>
+      <c r="G10" s="47"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="47"/>
+    </row>
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="93.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="55" t="s">
+        <v>264</v>
+      </c>
+      <c r="B11" s="54" t="s">
+        <v>265</v>
+      </c>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="51"/>
+      <c r="F11" s="51"/>
+      <c r="G11" s="51"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="51"/>
+    </row>
+    <row r="12" spans="1:10" s="7" customFormat="1" ht="108.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="51"/>
+    </row>
+    <row r="13" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="41"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="42"/>
+    </row>
+    <row r="14" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A14" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="44"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="44"/>
+    </row>
+    <row r="15" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A15" s="49" t="s">
+        <v>247</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="44"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="45"/>
+      <c r="J15" s="44"/>
+    </row>
+    <row r="16" spans="1:10" s="7" customFormat="1" ht="156" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="44"/>
+    </row>
+    <row r="17" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A17" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="44"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="44"/>
+    </row>
+    <row r="18" spans="1:10" s="7" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="44"/>
+    </row>
+    <row r="19" spans="1:10" s="7" customFormat="1" ht="213.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="45"/>
+      <c r="J19" s="44"/>
+    </row>
+    <row r="20" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A20" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="45"/>
+      <c r="J20" s="44"/>
+    </row>
+    <row r="21" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A21" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="45"/>
+      <c r="J21" s="44"/>
+    </row>
+    <row r="22" spans="1:10" s="7" customFormat="1" ht="195" x14ac:dyDescent="0.3">
+      <c r="A22" s="49" t="s">
+        <v>266</v>
+      </c>
+      <c r="B22" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="44"/>
+    </row>
+    <row r="23" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="40"/>
+      <c r="C23" s="40"/>
+      <c r="D23" s="40"/>
+      <c r="E23" s="40"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="40"/>
+      <c r="H23" s="41"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="42"/>
+    </row>
+    <row r="24" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A24" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="40"/>
+      <c r="C24" s="40"/>
+      <c r="D24" s="40"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="42"/>
+    </row>
+    <row r="25" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A25" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="44"/>
+      <c r="F25" s="44"/>
+      <c r="G25" s="44"/>
+      <c r="H25" s="44"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="44"/>
+    </row>
+    <row r="26" spans="1:10" s="7" customFormat="1" ht="122.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="B26" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="C26" s="44"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="45"/>
+      <c r="J26" s="44"/>
+    </row>
+    <row r="27" spans="1:10" s="7" customFormat="1" ht="168.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="49" t="s">
+        <v>268</v>
+      </c>
+      <c r="B27" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="44"/>
+    </row>
+    <row r="28" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A28" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="44"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="44"/>
+      <c r="F28" s="44"/>
+      <c r="G28" s="44"/>
+      <c r="H28" s="44"/>
+      <c r="I28" s="45"/>
+      <c r="J28" s="44"/>
+    </row>
+    <row r="29" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A29" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="44"/>
+      <c r="F29" s="44"/>
+      <c r="G29" s="44"/>
+      <c r="H29" s="44"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="44"/>
+    </row>
+    <row r="30" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A30" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="45"/>
+      <c r="J30" s="44"/>
+    </row>
+    <row r="31" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A31" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="45"/>
+      <c r="J31" s="44"/>
+    </row>
+    <row r="32" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A32" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="40"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="42"/>
+    </row>
+    <row r="33" spans="1:10" s="7" customFormat="1" ht="155" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="45"/>
+      <c r="J33" s="44"/>
+    </row>
+    <row r="34" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A34" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="45"/>
+      <c r="J34" s="44"/>
+    </row>
+    <row r="35" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A35" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="44"/>
+    </row>
+    <row r="36" spans="1:10" s="7" customFormat="1" ht="140" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="44"/>
+    </row>
+    <row r="37" spans="1:10" s="7" customFormat="1" ht="180" x14ac:dyDescent="0.3">
+      <c r="A37" s="49" t="s">
         <v>269</v>
       </c>
-      <c r="B9" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="B37" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="C37" s="44"/>
+      <c r="D37" s="44"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="44"/>
+      <c r="G37" s="44"/>
+      <c r="H37" s="44"/>
+      <c r="I37" s="45"/>
+      <c r="J37" s="44"/>
+    </row>
+    <row r="38" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A38" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="44"/>
+    </row>
+    <row r="39" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A39" s="49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B39" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="44"/>
+      <c r="H39" s="44"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="44"/>
+    </row>
+    <row r="40" spans="1:10" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A40" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="44"/>
+      <c r="F40" s="44"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="44"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="44"/>
+    </row>
+    <row r="41" spans="1:10" s="7" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A41" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="C41" s="44"/>
+      <c r="D41" s="44"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="44"/>
+    </row>
+    <row r="42" spans="1:10" s="7" customFormat="1" ht="240" x14ac:dyDescent="0.3">
+      <c r="A42" s="49" t="s">
+        <v>270</v>
+      </c>
+      <c r="B42" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="44"/>
+    </row>
+    <row r="43" spans="1:10" s="7" customFormat="1" ht="285" x14ac:dyDescent="0.3">
+      <c r="A43" s="49" t="s">
         <v>271</v>
       </c>
-      <c r="B10" s="54"/>
-[...10 lines deleted...]
-      <c r="A11" s="56" t="s">
+      <c r="B43" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="C43" s="44"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="44"/>
+      <c r="G43" s="44"/>
+      <c r="H43" s="44"/>
+      <c r="I43" s="45"/>
+      <c r="J43" s="44"/>
+    </row>
+    <row r="44" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A44" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="40"/>
+      <c r="C44" s="40"/>
+      <c r="D44" s="40"/>
+      <c r="E44" s="40"/>
+      <c r="F44" s="40"/>
+      <c r="G44" s="40"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="42"/>
+    </row>
+    <row r="45" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A45" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44"/>
+      <c r="I45" s="45"/>
+      <c r="J45" s="44"/>
+    </row>
+    <row r="46" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A46" s="49" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="44"/>
+      <c r="I46" s="45"/>
+      <c r="J46" s="44"/>
+    </row>
+    <row r="47" spans="1:10" s="7" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A47" s="49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="44"/>
+      <c r="G47" s="44"/>
+      <c r="H47" s="44"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="44"/>
+    </row>
+    <row r="48" spans="1:10" s="7" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A48" s="49" t="s">
         <v>272</v>
       </c>
-      <c r="B11" s="55" t="s">
+      <c r="B48" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" s="44"/>
+      <c r="D48" s="44"/>
+      <c r="E48" s="44"/>
+      <c r="F48" s="44"/>
+      <c r="G48" s="44"/>
+      <c r="H48" s="44"/>
+      <c r="I48" s="45"/>
+      <c r="J48" s="44"/>
+    </row>
+    <row r="49" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B49" s="40"/>
+      <c r="C49" s="40"/>
+      <c r="D49" s="40"/>
+      <c r="E49" s="40"/>
+      <c r="F49" s="40"/>
+      <c r="G49" s="40"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="42"/>
+    </row>
+    <row r="50" spans="1:10" s="7" customFormat="1" ht="305" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="49" t="s">
         <v>273</v>
       </c>
-      <c r="C11" s="52"/>
-[...167 lines deleted...]
-      <c r="A22" s="50" t="s">
+      <c r="B50" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="44"/>
+      <c r="D50" s="44"/>
+      <c r="E50" s="44"/>
+      <c r="F50" s="44"/>
+      <c r="G50" s="44"/>
+      <c r="H50" s="44"/>
+      <c r="I50" s="45"/>
+      <c r="J50" s="44"/>
+    </row>
+    <row r="51" spans="1:10" s="7" customFormat="1" ht="108.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="49" t="s">
+        <v>84</v>
+      </c>
+      <c r="B51" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="C51" s="44"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="44"/>
+      <c r="I51" s="45"/>
+      <c r="J51" s="44"/>
+    </row>
+    <row r="52" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B52" s="40"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="40"/>
+      <c r="H52" s="41"/>
+      <c r="I52" s="41"/>
+      <c r="J52" s="42"/>
+    </row>
+    <row r="53" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A53" s="49" t="s">
         <v>274</v>
       </c>
-      <c r="B22" s="45" t="s">
-[...56 lines deleted...]
-      <c r="A26" s="50" t="s">
+      <c r="B53" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="44"/>
+    </row>
+    <row r="54" spans="1:10" s="7" customFormat="1" ht="255" x14ac:dyDescent="0.3">
+      <c r="A54" s="49" t="s">
         <v>275</v>
       </c>
-      <c r="B26" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A27" s="50" t="s">
+      <c r="B54" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C54" s="44"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="44"/>
+      <c r="G54" s="44"/>
+      <c r="H54" s="44"/>
+      <c r="I54" s="45"/>
+      <c r="J54" s="44"/>
+    </row>
+    <row r="55" spans="1:10" s="7" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A55" s="49" t="s">
         <v>276</v>
       </c>
-      <c r="B27" s="45" t="s">
-[...154 lines deleted...]
-      <c r="A37" s="50" t="s">
+      <c r="B55" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="C55" s="44"/>
+      <c r="D55" s="44"/>
+      <c r="E55" s="44"/>
+      <c r="F55" s="44"/>
+      <c r="G55" s="44"/>
+      <c r="H55" s="44"/>
+      <c r="I55" s="45"/>
+      <c r="J55" s="44"/>
+    </row>
+    <row r="56" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="40"/>
+      <c r="C56" s="40"/>
+      <c r="D56" s="40"/>
+      <c r="E56" s="40"/>
+      <c r="F56" s="40"/>
+      <c r="G56" s="40"/>
+      <c r="H56" s="41"/>
+      <c r="I56" s="41"/>
+      <c r="J56" s="42"/>
+    </row>
+    <row r="57" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A57" s="39" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="40"/>
+      <c r="C57" s="40"/>
+      <c r="D57" s="40"/>
+      <c r="E57" s="40"/>
+      <c r="F57" s="40"/>
+      <c r="G57" s="40"/>
+      <c r="H57" s="41"/>
+      <c r="I57" s="41"/>
+      <c r="J57" s="42"/>
+    </row>
+    <row r="58" spans="1:10" s="7" customFormat="1" ht="91.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="49" t="s">
+        <v>92</v>
+      </c>
+      <c r="B58" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" s="44"/>
+      <c r="D58" s="44"/>
+      <c r="E58" s="44"/>
+      <c r="F58" s="44"/>
+      <c r="G58" s="44"/>
+      <c r="H58" s="44"/>
+      <c r="I58" s="45"/>
+      <c r="J58" s="44"/>
+    </row>
+    <row r="59" spans="1:10" s="7" customFormat="1" ht="257" x14ac:dyDescent="0.3">
+      <c r="A59" s="49" t="s">
         <v>277</v>
       </c>
-      <c r="B37" s="45" t="s">
-[...76 lines deleted...]
-      <c r="A42" s="50" t="s">
+      <c r="B59" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="C59" s="44"/>
+      <c r="D59" s="44"/>
+      <c r="E59" s="44"/>
+      <c r="F59" s="44"/>
+      <c r="G59" s="44"/>
+      <c r="H59" s="44"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="44"/>
+    </row>
+    <row r="60" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A60" s="49" t="s">
+        <v>95</v>
+      </c>
+      <c r="B60" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="C60" s="44"/>
+      <c r="D60" s="44"/>
+      <c r="E60" s="44"/>
+      <c r="F60" s="44"/>
+      <c r="G60" s="44"/>
+      <c r="H60" s="44"/>
+      <c r="I60" s="45"/>
+      <c r="J60" s="44"/>
+    </row>
+    <row r="61" spans="1:10" s="7" customFormat="1" ht="260" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="49" t="s">
         <v>278</v>
       </c>
-      <c r="B42" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A43" s="50" t="s">
+      <c r="B61" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61" s="44"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="44"/>
+      <c r="F61" s="44"/>
+      <c r="G61" s="44"/>
+      <c r="H61" s="44"/>
+      <c r="I61" s="45"/>
+      <c r="J61" s="44"/>
+    </row>
+    <row r="62" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A62" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="B62" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="C62" s="44"/>
+      <c r="D62" s="44"/>
+      <c r="E62" s="44"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="44"/>
+      <c r="I62" s="45"/>
+      <c r="J62" s="44"/>
+    </row>
+    <row r="63" spans="1:10" s="7" customFormat="1" ht="317" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="49" t="s">
         <v>279</v>
       </c>
-      <c r="B43" s="45" t="s">
-[...74 lines deleted...]
-      <c r="A48" s="50" t="s">
+      <c r="B63" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="C63" s="44"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="44"/>
+      <c r="F63" s="44"/>
+      <c r="G63" s="44"/>
+      <c r="H63" s="44"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="44"/>
+    </row>
+    <row r="64" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A64" s="49" t="s">
+        <v>101</v>
+      </c>
+      <c r="B64" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="44"/>
+      <c r="F64" s="44"/>
+      <c r="G64" s="44"/>
+      <c r="H64" s="44"/>
+      <c r="I64" s="45"/>
+      <c r="J64" s="44"/>
+    </row>
+    <row r="65" spans="1:10" s="7" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A65" s="49" t="s">
         <v>280</v>
       </c>
-      <c r="B48" s="45" t="s">
-[...26 lines deleted...]
-      <c r="A50" s="50" t="s">
+      <c r="B65" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" s="44"/>
+      <c r="D65" s="44"/>
+      <c r="E65" s="44"/>
+      <c r="F65" s="44"/>
+      <c r="G65" s="44"/>
+      <c r="H65" s="44"/>
+      <c r="I65" s="45"/>
+      <c r="J65" s="44"/>
+    </row>
+    <row r="66" spans="1:10" s="7" customFormat="1" ht="247" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="49" t="s">
         <v>281</v>
       </c>
-      <c r="B50" s="45" t="s">
-[...42 lines deleted...]
-      <c r="A53" s="50" t="s">
+      <c r="B66" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C66" s="44"/>
+      <c r="D66" s="44"/>
+      <c r="E66" s="44"/>
+      <c r="F66" s="44"/>
+      <c r="G66" s="44"/>
+      <c r="H66" s="44"/>
+      <c r="I66" s="45"/>
+      <c r="J66" s="44"/>
+    </row>
+    <row r="67" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A67" s="49" t="s">
         <v>282</v>
       </c>
-      <c r="B53" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A54" s="50" t="s">
+      <c r="B67" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="C67" s="44"/>
+      <c r="D67" s="44"/>
+      <c r="E67" s="44"/>
+      <c r="F67" s="44"/>
+      <c r="G67" s="44"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="45"/>
+      <c r="J67" s="44"/>
+    </row>
+    <row r="68" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A68" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B68" s="40"/>
+      <c r="C68" s="40"/>
+      <c r="D68" s="40"/>
+      <c r="E68" s="40"/>
+      <c r="F68" s="40"/>
+      <c r="G68" s="40"/>
+      <c r="H68" s="41"/>
+      <c r="I68" s="41"/>
+      <c r="J68" s="42"/>
+    </row>
+    <row r="69" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A69" s="49" t="s">
+        <v>107</v>
+      </c>
+      <c r="B69" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="C69" s="44"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="44"/>
+      <c r="F69" s="44"/>
+      <c r="G69" s="44"/>
+      <c r="H69" s="44"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="44"/>
+    </row>
+    <row r="70" spans="1:10" s="7" customFormat="1" ht="48.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="49" t="s">
+        <v>109</v>
+      </c>
+      <c r="B70" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="C70" s="44"/>
+      <c r="D70" s="44"/>
+      <c r="E70" s="44"/>
+      <c r="F70" s="44"/>
+      <c r="G70" s="44"/>
+      <c r="H70" s="44"/>
+      <c r="I70" s="45"/>
+      <c r="J70" s="44"/>
+    </row>
+    <row r="71" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A71" s="49" t="s">
         <v>283</v>
       </c>
-      <c r="B54" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A55" s="50" t="s">
+      <c r="B71" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="44"/>
+    </row>
+    <row r="72" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A72" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="B72" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="44"/>
+      <c r="F72" s="44"/>
+      <c r="G72" s="44"/>
+      <c r="H72" s="44"/>
+      <c r="I72" s="45"/>
+      <c r="J72" s="44"/>
+    </row>
+    <row r="73" spans="1:10" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A73" s="49" t="s">
+        <v>114</v>
+      </c>
+      <c r="B73" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="45"/>
+      <c r="J73" s="44"/>
+    </row>
+    <row r="74" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A74" s="49" t="s">
+        <v>116</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="C74" s="44"/>
+      <c r="D74" s="44"/>
+      <c r="E74" s="44"/>
+      <c r="F74" s="44"/>
+      <c r="G74" s="44"/>
+      <c r="H74" s="44"/>
+      <c r="I74" s="45"/>
+      <c r="J74" s="44"/>
+    </row>
+    <row r="75" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A75" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="B75" s="40"/>
+      <c r="C75" s="40"/>
+      <c r="D75" s="40"/>
+      <c r="E75" s="40"/>
+      <c r="F75" s="40"/>
+      <c r="G75" s="40"/>
+      <c r="H75" s="41"/>
+      <c r="I75" s="41"/>
+      <c r="J75" s="42"/>
+    </row>
+    <row r="76" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A76" s="49" t="s">
+        <v>119</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="C76" s="44"/>
+      <c r="D76" s="44"/>
+      <c r="E76" s="44"/>
+      <c r="F76" s="44"/>
+      <c r="G76" s="44"/>
+      <c r="H76" s="44"/>
+      <c r="I76" s="45"/>
+      <c r="J76" s="44"/>
+    </row>
+    <row r="77" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A77" s="49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B77" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C77" s="44"/>
+      <c r="D77" s="44"/>
+      <c r="E77" s="44"/>
+      <c r="F77" s="44"/>
+      <c r="G77" s="44"/>
+      <c r="H77" s="44"/>
+      <c r="I77" s="45"/>
+      <c r="J77" s="44"/>
+    </row>
+    <row r="78" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A78" s="49" t="s">
         <v>284</v>
       </c>
-      <c r="B55" s="45" t="s">
-[...56 lines deleted...]
-      <c r="A59" s="50" t="s">
+      <c r="B78" s="44" t="s">
+        <v>123</v>
+      </c>
+      <c r="C78" s="44"/>
+      <c r="D78" s="44"/>
+      <c r="E78" s="44"/>
+      <c r="F78" s="44"/>
+      <c r="G78" s="44"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="45"/>
+      <c r="J78" s="44"/>
+    </row>
+    <row r="79" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A79" s="49" t="s">
         <v>285</v>
       </c>
-      <c r="B59" s="45" t="s">
-[...28 lines deleted...]
-      <c r="A61" s="50" t="s">
+      <c r="B79" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44"/>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="45"/>
+      <c r="J79" s="44"/>
+    </row>
+    <row r="80" spans="1:10" s="7" customFormat="1" ht="122.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="49" t="s">
+        <v>328</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>125</v>
+      </c>
+      <c r="C80" s="44"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="44"/>
+      <c r="F80" s="44"/>
+      <c r="G80" s="44"/>
+      <c r="H80" s="44"/>
+      <c r="I80" s="45"/>
+      <c r="J80" s="44"/>
+    </row>
+    <row r="81" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A81" s="39" t="s">
+        <v>288</v>
+      </c>
+      <c r="B81" s="40"/>
+      <c r="C81" s="40"/>
+      <c r="D81" s="40"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="40"/>
+      <c r="G81" s="40"/>
+      <c r="H81" s="41"/>
+      <c r="I81" s="41"/>
+      <c r="J81" s="42"/>
+    </row>
+    <row r="82" spans="1:10" s="7" customFormat="1" ht="79" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="49" t="s">
+        <v>329</v>
+      </c>
+      <c r="B82" s="44" t="s">
         <v>286</v>
       </c>
-      <c r="B61" s="45" t="s">
-[...28 lines deleted...]
-      <c r="A63" s="50" t="s">
+      <c r="C82" s="44"/>
+      <c r="D82" s="44"/>
+      <c r="E82" s="44"/>
+      <c r="F82" s="44"/>
+      <c r="G82" s="44"/>
+      <c r="H82" s="44"/>
+      <c r="I82" s="45"/>
+      <c r="J82" s="44"/>
+    </row>
+    <row r="83" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A83" s="49" t="s">
+        <v>330</v>
+      </c>
+      <c r="B83" s="44" t="s">
         <v>287</v>
       </c>
-      <c r="B63" s="45" t="s">
-[...44 lines deleted...]
-      <c r="A66" s="50" t="s">
+      <c r="C83" s="44"/>
+      <c r="D83" s="44"/>
+      <c r="E83" s="44"/>
+      <c r="F83" s="44"/>
+      <c r="G83" s="44"/>
+      <c r="H83" s="44"/>
+      <c r="I83" s="45"/>
+      <c r="J83" s="44"/>
+    </row>
+    <row r="84" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A84" s="49" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C84" s="44"/>
+      <c r="D84" s="44"/>
+      <c r="E84" s="44"/>
+      <c r="F84" s="44"/>
+      <c r="G84" s="44"/>
+      <c r="H84" s="44"/>
+      <c r="I84" s="45"/>
+      <c r="J84" s="44"/>
+    </row>
+    <row r="85" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A85" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="B85" s="44" t="s">
+        <v>293</v>
+      </c>
+      <c r="C85" s="44"/>
+      <c r="D85" s="44"/>
+      <c r="E85" s="44"/>
+      <c r="F85" s="44"/>
+      <c r="G85" s="44"/>
+      <c r="H85" s="44"/>
+      <c r="I85" s="45"/>
+      <c r="J85" s="44"/>
+    </row>
+    <row r="86" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A86" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="B86" s="40"/>
+      <c r="C86" s="40"/>
+      <c r="D86" s="40"/>
+      <c r="E86" s="40"/>
+      <c r="F86" s="40"/>
+      <c r="G86" s="40"/>
+      <c r="H86" s="41"/>
+      <c r="I86" s="41"/>
+      <c r="J86" s="42"/>
+    </row>
+    <row r="87" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A87" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="B87" s="40"/>
+      <c r="C87" s="40"/>
+      <c r="D87" s="40"/>
+      <c r="E87" s="40"/>
+      <c r="F87" s="40"/>
+      <c r="G87" s="40"/>
+      <c r="H87" s="41"/>
+      <c r="I87" s="41"/>
+      <c r="J87" s="42"/>
+    </row>
+    <row r="88" spans="1:10" s="7" customFormat="1" ht="180" x14ac:dyDescent="0.3">
+      <c r="A88" s="49" t="s">
+        <v>312</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C88" s="44"/>
+      <c r="D88" s="44"/>
+      <c r="E88" s="44"/>
+      <c r="F88" s="44"/>
+      <c r="G88" s="44"/>
+      <c r="H88" s="44"/>
+      <c r="I88" s="45"/>
+      <c r="J88" s="44"/>
+    </row>
+    <row r="89" spans="1:10" s="7" customFormat="1" ht="154.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="49" t="s">
         <v>289</v>
       </c>
-      <c r="B66" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A67" s="50" t="s">
+      <c r="B89" s="44" t="s">
+        <v>294</v>
+      </c>
+      <c r="C89" s="44"/>
+      <c r="D89" s="44"/>
+      <c r="E89" s="44"/>
+      <c r="F89" s="44"/>
+      <c r="G89" s="44"/>
+      <c r="H89" s="44"/>
+      <c r="I89" s="45"/>
+      <c r="J89" s="44"/>
+    </row>
+    <row r="90" spans="1:10" s="7" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A90" s="49" t="s">
+        <v>325</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C90" s="44"/>
+      <c r="D90" s="44"/>
+      <c r="E90" s="44"/>
+      <c r="F90" s="44"/>
+      <c r="G90" s="44"/>
+      <c r="H90" s="44"/>
+      <c r="I90" s="45"/>
+      <c r="J90" s="44"/>
+    </row>
+    <row r="91" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A91" s="49" t="s">
         <v>290</v>
       </c>
-      <c r="B67" s="45" t="s">
-[...58 lines deleted...]
-      <c r="A71" s="50" t="s">
+      <c r="B91" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="C91" s="44"/>
+      <c r="D91" s="44"/>
+      <c r="E91" s="44"/>
+      <c r="F91" s="44"/>
+      <c r="G91" s="44"/>
+      <c r="H91" s="44"/>
+      <c r="I91" s="45"/>
+      <c r="J91" s="44"/>
+    </row>
+    <row r="92" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A92" s="49" t="s">
         <v>291</v>
       </c>
-      <c r="B71" s="45" t="s">
-[...106 lines deleted...]
-      <c r="A78" s="50" t="s">
+      <c r="B92" s="44" t="s">
+        <v>295</v>
+      </c>
+      <c r="C92" s="44"/>
+      <c r="D92" s="44"/>
+      <c r="E92" s="44"/>
+      <c r="F92" s="44"/>
+      <c r="G92" s="44"/>
+      <c r="H92" s="44"/>
+      <c r="I92" s="45"/>
+      <c r="J92" s="44"/>
+    </row>
+    <row r="93" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A93" s="49" t="s">
         <v>292</v>
       </c>
-      <c r="B78" s="45" t="s">
-[...28 lines deleted...]
-      <c r="A80" s="50" t="s">
+      <c r="B93" s="44" t="s">
+        <v>296</v>
+      </c>
+      <c r="C93" s="44"/>
+      <c r="D93" s="44"/>
+      <c r="E93" s="44"/>
+      <c r="F93" s="44"/>
+      <c r="G93" s="44"/>
+      <c r="H93" s="44"/>
+      <c r="I93" s="45"/>
+      <c r="J93" s="44"/>
+    </row>
+    <row r="94" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A94" s="49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B94" s="44" t="s">
         <v>297</v>
       </c>
-      <c r="B80" s="45" t="s">
-[...26 lines deleted...]
-      <c r="A82" s="50" t="s">
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="44"/>
+      <c r="F94" s="44"/>
+      <c r="G94" s="44"/>
+      <c r="H94" s="44"/>
+      <c r="I94" s="45"/>
+      <c r="J94" s="44"/>
+    </row>
+    <row r="95" spans="1:10" s="7" customFormat="1" ht="64" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B95" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="C95" s="44"/>
+      <c r="D95" s="44"/>
+      <c r="E95" s="44"/>
+      <c r="F95" s="44"/>
+      <c r="G95" s="44"/>
+      <c r="H95" s="44"/>
+      <c r="I95" s="45"/>
+      <c r="J95" s="44"/>
+    </row>
+    <row r="96" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A96" s="49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B96" s="44" t="s">
         <v>298</v>
       </c>
-      <c r="B82" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A83" s="50" t="s">
+      <c r="C96" s="44"/>
+      <c r="D96" s="44"/>
+      <c r="E96" s="44"/>
+      <c r="F96" s="44"/>
+      <c r="G96" s="44"/>
+      <c r="H96" s="44"/>
+      <c r="I96" s="45"/>
+      <c r="J96" s="44"/>
+    </row>
+    <row r="97" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A97" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B97" s="40"/>
+      <c r="C97" s="40"/>
+      <c r="D97" s="40"/>
+      <c r="E97" s="40"/>
+      <c r="F97" s="40"/>
+      <c r="G97" s="40"/>
+      <c r="H97" s="41"/>
+      <c r="I97" s="41"/>
+      <c r="J97" s="42"/>
+    </row>
+    <row r="98" spans="1:10" s="7" customFormat="1" ht="225.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="49" t="s">
+        <v>313</v>
+      </c>
+      <c r="B98" s="44" t="s">
         <v>299</v>
       </c>
-      <c r="B83" s="45" t="s">
-[...12 lines deleted...]
-      <c r="A84" s="50" t="s">
+      <c r="C98" s="44"/>
+      <c r="D98" s="44"/>
+      <c r="E98" s="44"/>
+      <c r="F98" s="44"/>
+      <c r="G98" s="44"/>
+      <c r="H98" s="44"/>
+      <c r="I98" s="45"/>
+      <c r="J98" s="44"/>
+    </row>
+    <row r="99" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A99" s="49" t="s">
+        <v>314</v>
+      </c>
+      <c r="B99" s="44" t="s">
         <v>300</v>
       </c>
-      <c r="B84" s="45" t="s">
-[...40 lines deleted...]
-      <c r="A87" s="50" t="s">
+      <c r="C99" s="44"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="44"/>
+      <c r="F99" s="44"/>
+      <c r="G99" s="44"/>
+      <c r="H99" s="44"/>
+      <c r="I99" s="45"/>
+      <c r="J99" s="44"/>
+    </row>
+    <row r="100" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A100" s="49" t="s">
+        <v>315</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>301</v>
+      </c>
+      <c r="C100" s="44"/>
+      <c r="D100" s="44"/>
+      <c r="E100" s="44"/>
+      <c r="F100" s="44"/>
+      <c r="G100" s="44"/>
+      <c r="H100" s="44"/>
+      <c r="I100" s="45"/>
+      <c r="J100" s="44"/>
+    </row>
+    <row r="101" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A101" s="49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="C101" s="44"/>
+      <c r="D101" s="44"/>
+      <c r="E101" s="44"/>
+      <c r="F101" s="44"/>
+      <c r="G101" s="44"/>
+      <c r="H101" s="44"/>
+      <c r="I101" s="45"/>
+      <c r="J101" s="44"/>
+    </row>
+    <row r="102" spans="1:10" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A102" s="49" t="s">
+        <v>316</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>302</v>
+      </c>
+      <c r="C102" s="44"/>
+      <c r="D102" s="44"/>
+      <c r="E102" s="44"/>
+      <c r="F102" s="44"/>
+      <c r="G102" s="44"/>
+      <c r="H102" s="44"/>
+      <c r="I102" s="45"/>
+      <c r="J102" s="44"/>
+    </row>
+    <row r="103" spans="1:10" s="7" customFormat="1" ht="150" x14ac:dyDescent="0.3">
+      <c r="A103" s="49" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" s="44" t="s">
+        <v>303</v>
+      </c>
+      <c r="C103" s="44"/>
+      <c r="D103" s="44"/>
+      <c r="E103" s="44"/>
+      <c r="F103" s="44"/>
+      <c r="G103" s="44"/>
+      <c r="H103" s="44"/>
+      <c r="I103" s="45"/>
+      <c r="J103" s="44"/>
+    </row>
+    <row r="104" spans="1:10" s="7" customFormat="1" ht="135" x14ac:dyDescent="0.3">
+      <c r="A104" s="49" t="s">
+        <v>318</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>304</v>
+      </c>
+      <c r="C104" s="44"/>
+      <c r="D104" s="44"/>
+      <c r="E104" s="44"/>
+      <c r="F104" s="44"/>
+      <c r="G104" s="44"/>
+      <c r="H104" s="44"/>
+      <c r="I104" s="45"/>
+      <c r="J104" s="44"/>
+    </row>
+    <row r="105" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A105" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B105" s="40"/>
+      <c r="C105" s="40"/>
+      <c r="D105" s="40"/>
+      <c r="E105" s="40"/>
+      <c r="F105" s="40"/>
+      <c r="G105" s="40"/>
+      <c r="H105" s="41"/>
+      <c r="I105" s="41"/>
+      <c r="J105" s="42"/>
+    </row>
+    <row r="106" spans="1:10" s="7" customFormat="1" ht="140.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="49" t="s">
+        <v>140</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="C106" s="44"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="44"/>
+      <c r="F106" s="44"/>
+      <c r="G106" s="44"/>
+      <c r="H106" s="44"/>
+      <c r="I106" s="45"/>
+      <c r="J106" s="44"/>
+    </row>
+    <row r="107" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A107" s="49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B107" s="44" t="s">
+        <v>305</v>
+      </c>
+      <c r="C107" s="44"/>
+      <c r="D107" s="44"/>
+      <c r="E107" s="44"/>
+      <c r="F107" s="44"/>
+      <c r="G107" s="44"/>
+      <c r="H107" s="44"/>
+      <c r="I107" s="45"/>
+      <c r="J107" s="44"/>
+    </row>
+    <row r="108" spans="1:10" s="7" customFormat="1" ht="125" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="49" t="s">
+        <v>143</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>306</v>
+      </c>
+      <c r="C108" s="44"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="44"/>
+      <c r="F108" s="44"/>
+      <c r="G108" s="44"/>
+      <c r="H108" s="44"/>
+      <c r="I108" s="45"/>
+      <c r="J108" s="44"/>
+    </row>
+    <row r="109" spans="1:10" s="7" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B109" s="44" t="s">
+        <v>307</v>
+      </c>
+      <c r="C109" s="44"/>
+      <c r="D109" s="44"/>
+      <c r="E109" s="44"/>
+      <c r="F109" s="44"/>
+      <c r="G109" s="44"/>
+      <c r="H109" s="44"/>
+      <c r="I109" s="45"/>
+      <c r="J109" s="44"/>
+    </row>
+    <row r="110" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A110" s="39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B110" s="40"/>
+      <c r="C110" s="40"/>
+      <c r="D110" s="40"/>
+      <c r="E110" s="40"/>
+      <c r="F110" s="40"/>
+      <c r="G110" s="40"/>
+      <c r="H110" s="41"/>
+      <c r="I110" s="41"/>
+      <c r="J110" s="42"/>
+    </row>
+    <row r="111" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A111" s="49" t="s">
+        <v>146</v>
+      </c>
+      <c r="B111" s="44" t="s">
+        <v>308</v>
+      </c>
+      <c r="C111" s="44"/>
+      <c r="D111" s="44"/>
+      <c r="E111" s="44"/>
+      <c r="F111" s="44"/>
+      <c r="G111" s="44"/>
+      <c r="H111" s="44"/>
+      <c r="I111" s="45"/>
+      <c r="J111" s="44"/>
+    </row>
+    <row r="112" spans="1:10" s="7" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A112" s="49" t="s">
+        <v>147</v>
+      </c>
+      <c r="B112" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="C112" s="44"/>
+      <c r="D112" s="44"/>
+      <c r="E112" s="44"/>
+      <c r="F112" s="44"/>
+      <c r="G112" s="44"/>
+      <c r="H112" s="44"/>
+      <c r="I112" s="45"/>
+      <c r="J112" s="44"/>
+    </row>
+    <row r="113" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A113" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B113" s="40"/>
+      <c r="C113" s="40"/>
+      <c r="D113" s="40"/>
+      <c r="E113" s="40"/>
+      <c r="F113" s="40"/>
+      <c r="G113" s="40"/>
+      <c r="H113" s="41"/>
+      <c r="I113" s="41"/>
+      <c r="J113" s="42"/>
+    </row>
+    <row r="114" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A114" s="49" t="s">
+        <v>319</v>
+      </c>
+      <c r="B114" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="C114" s="44"/>
+      <c r="D114" s="44"/>
+      <c r="E114" s="44"/>
+      <c r="F114" s="44"/>
+      <c r="G114" s="44"/>
+      <c r="H114" s="44"/>
+      <c r="I114" s="45"/>
+      <c r="J114" s="44"/>
+    </row>
+    <row r="115" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A115" s="49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B115" s="44" t="s">
+        <v>310</v>
+      </c>
+      <c r="C115" s="44"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="44"/>
+      <c r="F115" s="44"/>
+      <c r="G115" s="44"/>
+      <c r="H115" s="44"/>
+      <c r="I115" s="45"/>
+      <c r="J115" s="44"/>
+    </row>
+    <row r="116" spans="1:10" s="7" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="49" t="s">
+        <v>151</v>
+      </c>
+      <c r="B116" s="44" t="s">
+        <v>311</v>
+      </c>
+      <c r="C116" s="44"/>
+      <c r="D116" s="44"/>
+      <c r="E116" s="44"/>
+      <c r="F116" s="44"/>
+      <c r="G116" s="44"/>
+      <c r="H116" s="44"/>
+      <c r="I116" s="45"/>
+      <c r="J116" s="44"/>
+    </row>
+    <row r="117" spans="1:10" s="7" customFormat="1" ht="185" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="49" t="s">
+        <v>320</v>
+      </c>
+      <c r="B117" s="44" t="s">
+        <v>333</v>
+      </c>
+      <c r="C117" s="44"/>
+      <c r="D117" s="44"/>
+      <c r="E117" s="44"/>
+      <c r="F117" s="44"/>
+      <c r="G117" s="44"/>
+      <c r="H117" s="44"/>
+      <c r="I117" s="45"/>
+      <c r="J117" s="44"/>
+    </row>
+    <row r="118" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A118" s="39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B118" s="40"/>
+      <c r="C118" s="40"/>
+      <c r="D118" s="40"/>
+      <c r="E118" s="40"/>
+      <c r="F118" s="40"/>
+      <c r="G118" s="40"/>
+      <c r="H118" s="41"/>
+      <c r="I118" s="41"/>
+      <c r="J118" s="42"/>
+    </row>
+    <row r="119" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A119" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="B119" s="44" t="s">
+        <v>334</v>
+      </c>
+      <c r="C119" s="44"/>
+      <c r="D119" s="44"/>
+      <c r="E119" s="44"/>
+      <c r="F119" s="44"/>
+      <c r="G119" s="44"/>
+      <c r="H119" s="44"/>
+      <c r="I119" s="45"/>
+      <c r="J119" s="44"/>
+    </row>
+    <row r="120" spans="1:10" s="7" customFormat="1" ht="138.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="49" t="s">
+        <v>154</v>
+      </c>
+      <c r="B120" s="44" t="s">
+        <v>155</v>
+      </c>
+      <c r="C120" s="44"/>
+      <c r="D120" s="44"/>
+      <c r="E120" s="44"/>
+      <c r="F120" s="44"/>
+      <c r="G120" s="44"/>
+      <c r="H120" s="44"/>
+      <c r="I120" s="45"/>
+      <c r="J120" s="44"/>
+    </row>
+    <row r="121" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A121" s="49" t="s">
+        <v>248</v>
+      </c>
+      <c r="B121" s="44" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" s="44"/>
+      <c r="D121" s="44"/>
+      <c r="E121" s="44"/>
+      <c r="F121" s="44"/>
+      <c r="G121" s="44"/>
+      <c r="H121" s="44"/>
+      <c r="I121" s="45"/>
+      <c r="J121" s="44"/>
+    </row>
+    <row r="122" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A122" s="39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B122" s="40"/>
+      <c r="C122" s="40"/>
+      <c r="D122" s="40"/>
+      <c r="E122" s="40"/>
+      <c r="F122" s="40"/>
+      <c r="G122" s="40"/>
+      <c r="H122" s="41"/>
+      <c r="I122" s="41"/>
+      <c r="J122" s="42"/>
+    </row>
+    <row r="123" spans="1:10" s="7" customFormat="1" ht="128" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B123" s="44" t="s">
+        <v>336</v>
+      </c>
+      <c r="C123" s="44"/>
+      <c r="D123" s="44"/>
+      <c r="E123" s="44"/>
+      <c r="F123" s="44"/>
+      <c r="G123" s="44"/>
+      <c r="H123" s="44"/>
+      <c r="I123" s="45"/>
+      <c r="J123" s="44"/>
+    </row>
+    <row r="124" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A124" s="39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B124" s="40"/>
+      <c r="C124" s="40"/>
+      <c r="D124" s="40"/>
+      <c r="E124" s="40"/>
+      <c r="F124" s="40"/>
+      <c r="G124" s="40"/>
+      <c r="H124" s="41"/>
+      <c r="I124" s="41"/>
+      <c r="J124" s="42"/>
+    </row>
+    <row r="125" spans="1:10" s="7" customFormat="1" ht="105" x14ac:dyDescent="0.3">
+      <c r="A125" s="49" t="s">
+        <v>321</v>
+      </c>
+      <c r="B125" s="44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C125" s="44"/>
+      <c r="D125" s="44"/>
+      <c r="E125" s="44"/>
+      <c r="F125" s="44"/>
+      <c r="G125" s="44"/>
+      <c r="H125" s="44"/>
+      <c r="I125" s="45"/>
+      <c r="J125" s="44"/>
+    </row>
+    <row r="126" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A126" s="49" t="s">
+        <v>159</v>
+      </c>
+      <c r="B126" s="44" t="s">
+        <v>337</v>
+      </c>
+      <c r="C126" s="44"/>
+      <c r="D126" s="44"/>
+      <c r="E126" s="44"/>
+      <c r="F126" s="44"/>
+      <c r="G126" s="44"/>
+      <c r="H126" s="44"/>
+      <c r="I126" s="45"/>
+      <c r="J126" s="44"/>
+    </row>
+    <row r="127" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A127" s="49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B127" s="44" t="s">
+        <v>338</v>
+      </c>
+      <c r="C127" s="44"/>
+      <c r="D127" s="44"/>
+      <c r="E127" s="44"/>
+      <c r="F127" s="44"/>
+      <c r="G127" s="44"/>
+      <c r="H127" s="44"/>
+      <c r="I127" s="45"/>
+      <c r="J127" s="44"/>
+    </row>
+    <row r="128" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B128" s="40"/>
+      <c r="C128" s="40"/>
+      <c r="D128" s="40"/>
+      <c r="E128" s="40"/>
+      <c r="F128" s="40"/>
+      <c r="G128" s="40"/>
+      <c r="H128" s="41"/>
+      <c r="I128" s="41"/>
+      <c r="J128" s="42"/>
+    </row>
+    <row r="129" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A129" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B129" s="40"/>
+      <c r="C129" s="40"/>
+      <c r="D129" s="40"/>
+      <c r="E129" s="40"/>
+      <c r="F129" s="40"/>
+      <c r="G129" s="40"/>
+      <c r="H129" s="41"/>
+      <c r="I129" s="41"/>
+      <c r="J129" s="42"/>
+    </row>
+    <row r="130" spans="1:10" s="7" customFormat="1" ht="125" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="49" t="s">
+        <v>164</v>
+      </c>
+      <c r="B130" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="C130" s="44"/>
+      <c r="D130" s="44"/>
+      <c r="E130" s="44"/>
+      <c r="F130" s="44"/>
+      <c r="G130" s="44"/>
+      <c r="H130" s="44"/>
+      <c r="I130" s="45"/>
+      <c r="J130" s="44"/>
+    </row>
+    <row r="131" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A131" s="49" t="s">
+        <v>166</v>
+      </c>
+      <c r="B131" s="44" t="s">
+        <v>167</v>
+      </c>
+      <c r="C131" s="44"/>
+      <c r="D131" s="44"/>
+      <c r="E131" s="44"/>
+      <c r="F131" s="44"/>
+      <c r="G131" s="44"/>
+      <c r="H131" s="44"/>
+      <c r="I131" s="45"/>
+      <c r="J131" s="44"/>
+    </row>
+    <row r="132" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A132" s="49" t="s">
+        <v>168</v>
+      </c>
+      <c r="B132" s="44" t="s">
+        <v>169</v>
+      </c>
+      <c r="C132" s="44"/>
+      <c r="D132" s="44"/>
+      <c r="E132" s="44"/>
+      <c r="F132" s="44"/>
+      <c r="G132" s="44"/>
+      <c r="H132" s="44"/>
+      <c r="I132" s="45"/>
+      <c r="J132" s="44"/>
+    </row>
+    <row r="133" spans="1:10" s="7" customFormat="1" ht="128.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="B133" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="C133" s="44"/>
+      <c r="D133" s="44"/>
+      <c r="E133" s="44"/>
+      <c r="F133" s="44"/>
+      <c r="G133" s="44"/>
+      <c r="H133" s="44"/>
+      <c r="I133" s="45"/>
+      <c r="J133" s="44"/>
+    </row>
+    <row r="134" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A134" s="49" t="s">
+        <v>171</v>
+      </c>
+      <c r="B134" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="C134" s="44"/>
+      <c r="D134" s="44"/>
+      <c r="E134" s="44"/>
+      <c r="F134" s="44"/>
+      <c r="G134" s="44"/>
+      <c r="H134" s="44"/>
+      <c r="I134" s="45"/>
+      <c r="J134" s="44"/>
+    </row>
+    <row r="135" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A135" s="49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>174</v>
+      </c>
+      <c r="C135" s="44"/>
+      <c r="D135" s="44"/>
+      <c r="E135" s="44"/>
+      <c r="F135" s="44"/>
+      <c r="G135" s="44"/>
+      <c r="H135" s="44"/>
+      <c r="I135" s="45"/>
+      <c r="J135" s="44"/>
+    </row>
+    <row r="136" spans="1:10" s="7" customFormat="1" ht="120" x14ac:dyDescent="0.3">
+      <c r="A136" s="49" t="s">
+        <v>323</v>
+      </c>
+      <c r="B136" s="44" t="s">
+        <v>175</v>
+      </c>
+      <c r="C136" s="44"/>
+      <c r="D136" s="44"/>
+      <c r="E136" s="44"/>
+      <c r="F136" s="44"/>
+      <c r="G136" s="44"/>
+      <c r="H136" s="44"/>
+      <c r="I136" s="45"/>
+      <c r="J136" s="44"/>
+    </row>
+    <row r="137" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A137" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="B137" s="40"/>
+      <c r="C137" s="40"/>
+      <c r="D137" s="40"/>
+      <c r="E137" s="40"/>
+      <c r="F137" s="40"/>
+      <c r="G137" s="40"/>
+      <c r="H137" s="41"/>
+      <c r="I137" s="41"/>
+      <c r="J137" s="42"/>
+    </row>
+    <row r="138" spans="1:10" s="7" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="B138" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="C138" s="44"/>
+      <c r="D138" s="44"/>
+      <c r="E138" s="44"/>
+      <c r="F138" s="44"/>
+      <c r="G138" s="44"/>
+      <c r="H138" s="44"/>
+      <c r="I138" s="45"/>
+      <c r="J138" s="44"/>
+    </row>
+    <row r="139" spans="1:10" s="7" customFormat="1" ht="168.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="49" t="s">
+        <v>179</v>
+      </c>
+      <c r="B139" s="44" t="s">
+        <v>180</v>
+      </c>
+      <c r="C139" s="44"/>
+      <c r="D139" s="44"/>
+      <c r="E139" s="44"/>
+      <c r="F139" s="44"/>
+      <c r="G139" s="44"/>
+      <c r="H139" s="44"/>
+      <c r="I139" s="45"/>
+      <c r="J139" s="44"/>
+    </row>
+    <row r="140" spans="1:10" s="7" customFormat="1" ht="93.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="49" t="s">
+        <v>262</v>
+      </c>
+      <c r="B140" s="44" t="s">
+        <v>181</v>
+      </c>
+      <c r="C140" s="44"/>
+      <c r="D140" s="44"/>
+      <c r="E140" s="44"/>
+      <c r="F140" s="44"/>
+      <c r="G140" s="44"/>
+      <c r="H140" s="44"/>
+      <c r="I140" s="45"/>
+      <c r="J140" s="44"/>
+    </row>
+    <row r="141" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A141" s="49" t="s">
+        <v>182</v>
+      </c>
+      <c r="B141" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="C141" s="44"/>
+      <c r="D141" s="44"/>
+      <c r="E141" s="44"/>
+      <c r="F141" s="44"/>
+      <c r="G141" s="44"/>
+      <c r="H141" s="44"/>
+      <c r="I141" s="45"/>
+      <c r="J141" s="44"/>
+    </row>
+    <row r="142" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A142" s="49" t="s">
+        <v>249</v>
+      </c>
+      <c r="B142" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="C142" s="44"/>
+      <c r="D142" s="44"/>
+      <c r="E142" s="44"/>
+      <c r="F142" s="44"/>
+      <c r="G142" s="44"/>
+      <c r="H142" s="44"/>
+      <c r="I142" s="45"/>
+      <c r="J142" s="44"/>
+    </row>
+    <row r="143" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A143" s="49" t="s">
+        <v>185</v>
+      </c>
+      <c r="B143" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="C143" s="44"/>
+      <c r="D143" s="44"/>
+      <c r="E143" s="44"/>
+      <c r="F143" s="44"/>
+      <c r="G143" s="44"/>
+      <c r="H143" s="44"/>
+      <c r="I143" s="45"/>
+      <c r="J143" s="44"/>
+    </row>
+    <row r="144" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A144" s="49" t="s">
+        <v>187</v>
+      </c>
+      <c r="B144" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="C144" s="44"/>
+      <c r="D144" s="44"/>
+      <c r="E144" s="44"/>
+      <c r="F144" s="44"/>
+      <c r="G144" s="44"/>
+      <c r="H144" s="44"/>
+      <c r="I144" s="45"/>
+      <c r="J144" s="44"/>
+    </row>
+    <row r="145" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A145" s="49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B145" s="44" t="s">
+        <v>190</v>
+      </c>
+      <c r="C145" s="44"/>
+      <c r="D145" s="44"/>
+      <c r="E145" s="44"/>
+      <c r="F145" s="44"/>
+      <c r="G145" s="44"/>
+      <c r="H145" s="44"/>
+      <c r="I145" s="45"/>
+      <c r="J145" s="44"/>
+    </row>
+    <row r="146" spans="1:10" s="7" customFormat="1" ht="225" x14ac:dyDescent="0.3">
+      <c r="A146" s="49" t="s">
+        <v>339</v>
+      </c>
+      <c r="B146" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="C146" s="44"/>
+      <c r="D146" s="44"/>
+      <c r="E146" s="44"/>
+      <c r="F146" s="44"/>
+      <c r="G146" s="44"/>
+      <c r="H146" s="44"/>
+      <c r="I146" s="45"/>
+      <c r="J146" s="44"/>
+    </row>
+    <row r="147" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A147" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="B147" s="40"/>
+      <c r="C147" s="40"/>
+      <c r="D147" s="40"/>
+      <c r="E147" s="40"/>
+      <c r="F147" s="40"/>
+      <c r="G147" s="40"/>
+      <c r="H147" s="41"/>
+      <c r="I147" s="41"/>
+      <c r="J147" s="42"/>
+    </row>
+    <row r="148" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A148" s="49" t="s">
+        <v>193</v>
+      </c>
+      <c r="B148" s="44" t="s">
+        <v>194</v>
+      </c>
+      <c r="C148" s="44"/>
+      <c r="D148" s="44"/>
+      <c r="E148" s="44"/>
+      <c r="F148" s="44"/>
+      <c r="G148" s="44"/>
+      <c r="H148" s="44"/>
+      <c r="I148" s="45"/>
+      <c r="J148" s="44"/>
+    </row>
+    <row r="149" spans="1:10" s="7" customFormat="1" ht="94" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="49" t="s">
+        <v>340</v>
+      </c>
+      <c r="B149" s="44" t="s">
+        <v>195</v>
+      </c>
+      <c r="C149" s="44"/>
+      <c r="D149" s="44"/>
+      <c r="E149" s="44"/>
+      <c r="F149" s="44"/>
+      <c r="G149" s="44"/>
+      <c r="H149" s="44"/>
+      <c r="I149" s="45"/>
+      <c r="J149" s="44"/>
+    </row>
+    <row r="150" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A150" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B150" s="44" t="s">
+        <v>197</v>
+      </c>
+      <c r="C150" s="44"/>
+      <c r="D150" s="44"/>
+      <c r="E150" s="44"/>
+      <c r="F150" s="44"/>
+      <c r="G150" s="44"/>
+      <c r="H150" s="44"/>
+      <c r="I150" s="45"/>
+      <c r="J150" s="44"/>
+    </row>
+    <row r="151" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A151" s="49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B151" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="C151" s="44"/>
+      <c r="D151" s="44"/>
+      <c r="E151" s="44"/>
+      <c r="F151" s="44"/>
+      <c r="G151" s="44"/>
+      <c r="H151" s="44"/>
+      <c r="I151" s="45"/>
+      <c r="J151" s="44"/>
+    </row>
+    <row r="152" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A152" s="49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B152" s="44" t="s">
+        <v>201</v>
+      </c>
+      <c r="C152" s="44"/>
+      <c r="D152" s="44"/>
+      <c r="E152" s="44"/>
+      <c r="F152" s="44"/>
+      <c r="G152" s="44"/>
+      <c r="H152" s="44"/>
+      <c r="I152" s="45"/>
+      <c r="J152" s="44"/>
+    </row>
+    <row r="153" spans="1:10" s="7" customFormat="1" ht="139" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B153" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="C153" s="44"/>
+      <c r="D153" s="44"/>
+      <c r="E153" s="44"/>
+      <c r="F153" s="44"/>
+      <c r="G153" s="44"/>
+      <c r="H153" s="44"/>
+      <c r="I153" s="45"/>
+      <c r="J153" s="44"/>
+    </row>
+    <row r="154" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A154" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="B154" s="40"/>
+      <c r="C154" s="40"/>
+      <c r="D154" s="40"/>
+      <c r="E154" s="40"/>
+      <c r="F154" s="40"/>
+      <c r="G154" s="40"/>
+      <c r="H154" s="41"/>
+      <c r="I154" s="41"/>
+      <c r="J154" s="42"/>
+    </row>
+    <row r="155" spans="1:10" s="7" customFormat="1" ht="110" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="49" t="s">
+        <v>205</v>
+      </c>
+      <c r="B155" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="C155" s="44"/>
+      <c r="D155" s="44"/>
+      <c r="E155" s="44"/>
+      <c r="F155" s="44"/>
+      <c r="G155" s="44"/>
+      <c r="H155" s="44"/>
+      <c r="I155" s="45"/>
+      <c r="J155" s="44"/>
+    </row>
+    <row r="156" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A156" s="49" t="s">
+        <v>250</v>
+      </c>
+      <c r="B156" s="44" t="s">
+        <v>207</v>
+      </c>
+      <c r="C156" s="44"/>
+      <c r="D156" s="44"/>
+      <c r="E156" s="44"/>
+      <c r="F156" s="44"/>
+      <c r="G156" s="44"/>
+      <c r="H156" s="44"/>
+      <c r="I156" s="45"/>
+      <c r="J156" s="44"/>
+    </row>
+    <row r="157" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A157" s="49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B157" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="C157" s="44"/>
+      <c r="D157" s="44"/>
+      <c r="E157" s="44"/>
+      <c r="F157" s="44"/>
+      <c r="G157" s="44"/>
+      <c r="H157" s="44"/>
+      <c r="I157" s="45"/>
+      <c r="J157" s="44"/>
+    </row>
+    <row r="158" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A158" s="49" t="s">
+        <v>251</v>
+      </c>
+      <c r="B158" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="C158" s="44"/>
+      <c r="D158" s="44"/>
+      <c r="E158" s="44"/>
+      <c r="F158" s="44"/>
+      <c r="G158" s="44"/>
+      <c r="H158" s="44"/>
+      <c r="I158" s="45"/>
+      <c r="J158" s="44"/>
+    </row>
+    <row r="159" spans="1:10" s="7" customFormat="1" ht="126.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B159" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="C159" s="44"/>
+      <c r="D159" s="44"/>
+      <c r="E159" s="44"/>
+      <c r="F159" s="44"/>
+      <c r="G159" s="44"/>
+      <c r="H159" s="44"/>
+      <c r="I159" s="45"/>
+      <c r="J159" s="44"/>
+    </row>
+    <row r="160" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A160" s="39" t="s">
+        <v>213</v>
+      </c>
+      <c r="B160" s="40"/>
+      <c r="C160" s="40"/>
+      <c r="D160" s="40"/>
+      <c r="E160" s="40"/>
+      <c r="F160" s="40"/>
+      <c r="G160" s="40"/>
+      <c r="H160" s="41"/>
+      <c r="I160" s="41"/>
+      <c r="J160" s="42"/>
+    </row>
+    <row r="161" spans="1:10" s="7" customFormat="1" ht="174" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="49" t="s">
+        <v>214</v>
+      </c>
+      <c r="B161" s="44" t="s">
+        <v>215</v>
+      </c>
+      <c r="C161" s="44"/>
+      <c r="D161" s="44"/>
+      <c r="E161" s="44"/>
+      <c r="F161" s="44"/>
+      <c r="G161" s="44"/>
+      <c r="H161" s="44"/>
+      <c r="I161" s="45"/>
+      <c r="J161" s="44"/>
+    </row>
+    <row r="162" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A162" s="49" t="s">
+        <v>216</v>
+      </c>
+      <c r="B162" s="44" t="s">
+        <v>217</v>
+      </c>
+      <c r="C162" s="44"/>
+      <c r="D162" s="44"/>
+      <c r="E162" s="44"/>
+      <c r="F162" s="44"/>
+      <c r="G162" s="44"/>
+      <c r="H162" s="44"/>
+      <c r="I162" s="45"/>
+      <c r="J162" s="44"/>
+    </row>
+    <row r="163" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A163" s="39" t="s">
+        <v>218</v>
+      </c>
+      <c r="B163" s="40"/>
+      <c r="C163" s="40"/>
+      <c r="D163" s="40"/>
+      <c r="E163" s="40"/>
+      <c r="F163" s="40"/>
+      <c r="G163" s="40"/>
+      <c r="H163" s="41"/>
+      <c r="I163" s="41"/>
+      <c r="J163" s="42"/>
+    </row>
+    <row r="164" spans="1:10" s="7" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="49" t="s">
+        <v>219</v>
+      </c>
+      <c r="B164" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="C164" s="44"/>
+      <c r="D164" s="44"/>
+      <c r="E164" s="44"/>
+      <c r="F164" s="44"/>
+      <c r="G164" s="44"/>
+      <c r="H164" s="44"/>
+      <c r="I164" s="45"/>
+      <c r="J164" s="44"/>
+    </row>
+    <row r="165" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A165" s="49" t="s">
+        <v>221</v>
+      </c>
+      <c r="B165" s="44" t="s">
+        <v>222</v>
+      </c>
+      <c r="C165" s="44"/>
+      <c r="D165" s="44"/>
+      <c r="E165" s="44"/>
+      <c r="F165" s="44"/>
+      <c r="G165" s="44"/>
+      <c r="H165" s="44"/>
+      <c r="I165" s="45"/>
+      <c r="J165" s="44"/>
+    </row>
+    <row r="166" spans="1:10" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.3">
+      <c r="A166" s="49" t="s">
+        <v>223</v>
+      </c>
+      <c r="B166" s="44" t="s">
+        <v>224</v>
+      </c>
+      <c r="C166" s="44"/>
+      <c r="D166" s="44"/>
+      <c r="E166" s="44"/>
+      <c r="F166" s="44"/>
+      <c r="G166" s="44"/>
+      <c r="H166" s="44"/>
+      <c r="I166" s="45"/>
+      <c r="J166" s="44"/>
+    </row>
+    <row r="167" spans="1:10" s="7" customFormat="1" ht="115" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="49" t="s">
         <v>324</v>
       </c>
-      <c r="B87" s="45" t="s">
-[...1184 lines deleted...]
-      <c r="A163" s="50" t="s">
+      <c r="B167" s="44" t="s">
         <v>225</v>
       </c>
-      <c r="B163" s="45" t="s">
+      <c r="C167" s="44"/>
+      <c r="D167" s="44"/>
+      <c r="E167" s="44"/>
+      <c r="F167" s="44"/>
+      <c r="G167" s="44"/>
+      <c r="H167" s="44"/>
+      <c r="I167" s="45"/>
+      <c r="J167" s="44"/>
+    </row>
+    <row r="168" spans="1:10" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.3">
+      <c r="A168" s="39" t="s">
         <v>226</v>
       </c>
-      <c r="C163" s="45"/>
-[...9 lines deleted...]
-      <c r="A164" s="50" t="s">
+      <c r="B168" s="40"/>
+      <c r="C168" s="40"/>
+      <c r="D168" s="40"/>
+      <c r="E168" s="40"/>
+      <c r="F168" s="40"/>
+      <c r="G168" s="40"/>
+      <c r="H168" s="41"/>
+      <c r="I168" s="41"/>
+      <c r="J168" s="42"/>
+    </row>
+    <row r="169" spans="1:10" s="7" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="49" t="s">
         <v>227</v>
       </c>
-      <c r="B164" s="45" t="s">
+      <c r="B169" s="44" t="s">
         <v>228</v>
       </c>
-      <c r="C164" s="45"/>
-[...9 lines deleted...]
-      <c r="A165" s="50" t="s">
+      <c r="C169" s="44"/>
+      <c r="D169" s="44"/>
+      <c r="E169" s="44"/>
+      <c r="F169" s="44"/>
+      <c r="G169" s="44"/>
+      <c r="H169" s="44"/>
+      <c r="I169" s="45"/>
+      <c r="J169" s="44"/>
+    </row>
+    <row r="170" spans="1:10" s="7" customFormat="1" ht="90" x14ac:dyDescent="0.3">
+      <c r="A170" s="49" t="s">
         <v>229</v>
       </c>
-      <c r="B165" s="45" t="s">
+      <c r="B170" s="44" t="s">
         <v>230</v>
       </c>
-      <c r="C165" s="45"/>
-[...12 lines deleted...]
-      <c r="B166" s="45" t="s">
+      <c r="C170" s="44"/>
+      <c r="D170" s="44"/>
+      <c r="E170" s="44"/>
+      <c r="F170" s="44"/>
+      <c r="G170" s="44"/>
+      <c r="H170" s="44"/>
+      <c r="I170" s="45"/>
+      <c r="J170" s="44"/>
+    </row>
+    <row r="171" spans="1:10" s="7" customFormat="1" ht="83.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="49" t="s">
         <v>231</v>
       </c>
-      <c r="C166" s="45"/>
-[...9 lines deleted...]
-      <c r="A167" s="40" t="s">
+      <c r="B171" s="44" t="s">
         <v>232</v>
       </c>
-      <c r="B167" s="41"/>
-[...10 lines deleted...]
-      <c r="A168" s="50" t="s">
+      <c r="C171" s="44"/>
+      <c r="D171" s="44"/>
+      <c r="E171" s="44"/>
+      <c r="F171" s="44"/>
+      <c r="G171" s="44"/>
+      <c r="H171" s="44"/>
+      <c r="I171" s="45"/>
+      <c r="J171" s="44"/>
+    </row>
+    <row r="172" spans="1:10" s="7" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="B168" s="45" t="s">
+      <c r="B172" s="40"/>
+      <c r="C172" s="40"/>
+      <c r="D172" s="40"/>
+      <c r="E172" s="40"/>
+      <c r="F172" s="40"/>
+      <c r="G172" s="40"/>
+      <c r="H172" s="41"/>
+      <c r="I172" s="41"/>
+      <c r="J172" s="42"/>
+    </row>
+    <row r="173" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A173" s="49" t="s">
         <v>234</v>
       </c>
-      <c r="C168" s="45"/>
-[...9 lines deleted...]
-      <c r="A169" s="50" t="s">
+      <c r="B173" s="44" t="s">
         <v>235</v>
       </c>
-      <c r="B169" s="45" t="s">
+      <c r="C173" s="44"/>
+      <c r="D173" s="44"/>
+      <c r="E173" s="44"/>
+      <c r="F173" s="44"/>
+      <c r="G173" s="44"/>
+      <c r="H173" s="44"/>
+      <c r="I173" s="45"/>
+      <c r="J173" s="44"/>
+    </row>
+    <row r="174" spans="1:10" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.3">
+      <c r="A174" s="49" t="s">
         <v>236</v>
       </c>
-      <c r="C169" s="45"/>
-[...9 lines deleted...]
-      <c r="A170" s="50" t="s">
+      <c r="B174" s="44" t="s">
         <v>237</v>
       </c>
-      <c r="B170" s="45" t="s">
+      <c r="C174" s="44"/>
+      <c r="D174" s="44"/>
+      <c r="E174" s="44"/>
+      <c r="F174" s="44"/>
+      <c r="G174" s="44"/>
+      <c r="H174" s="44"/>
+      <c r="I174" s="45"/>
+      <c r="J174" s="44"/>
+    </row>
+    <row r="175" spans="1:10" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="49" t="s">
         <v>238</v>
       </c>
-      <c r="C170" s="45"/>
-[...9 lines deleted...]
-      <c r="A171" s="57" t="s">
+      <c r="B175" s="44" t="s">
         <v>239</v>
       </c>
-      <c r="B171" s="41"/>
-[...10 lines deleted...]
-      <c r="A172" s="50" t="s">
+      <c r="C175" s="44"/>
+      <c r="D175" s="44"/>
+      <c r="E175" s="44"/>
+      <c r="F175" s="44"/>
+      <c r="G175" s="44"/>
+      <c r="H175" s="44"/>
+      <c r="I175" s="45"/>
+      <c r="J175" s="44"/>
+    </row>
+    <row r="176" spans="1:10" s="7" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="49" t="s">
         <v>240</v>
       </c>
-      <c r="B172" s="45" t="s">
+      <c r="B176" s="44" t="s">
         <v>241</v>
       </c>
-      <c r="C172" s="45"/>
-[...9 lines deleted...]
-      <c r="A173" s="50" t="s">
+      <c r="C176" s="44"/>
+      <c r="D176" s="44"/>
+      <c r="E176" s="44"/>
+      <c r="F176" s="44"/>
+      <c r="G176" s="44"/>
+      <c r="H176" s="44"/>
+      <c r="I176" s="45"/>
+      <c r="J176" s="44"/>
+    </row>
+    <row r="177" spans="1:10" s="7" customFormat="1" ht="75" x14ac:dyDescent="0.3">
+      <c r="A177" s="49" t="s">
+        <v>252</v>
+      </c>
+      <c r="B177" s="44" t="s">
         <v>242</v>
       </c>
-      <c r="B173" s="45" t="s">
+      <c r="C177" s="44"/>
+      <c r="D177" s="44"/>
+      <c r="E177" s="44"/>
+      <c r="F177" s="44"/>
+      <c r="G177" s="44"/>
+      <c r="H177" s="44"/>
+      <c r="I177" s="45"/>
+      <c r="J177" s="44"/>
+    </row>
+    <row r="178" spans="1:10" s="7" customFormat="1" ht="165" x14ac:dyDescent="0.3">
+      <c r="A178" s="49" t="s">
         <v>243</v>
       </c>
-      <c r="C173" s="45"/>
-[...9 lines deleted...]
-      <c r="A174" s="50" t="s">
+      <c r="B178" s="44" t="s">
         <v>244</v>
       </c>
-      <c r="B174" s="45" t="s">
+      <c r="C178" s="44"/>
+      <c r="D178" s="44"/>
+      <c r="E178" s="44"/>
+      <c r="F178" s="44"/>
+      <c r="G178" s="44"/>
+      <c r="H178" s="44"/>
+      <c r="I178" s="45"/>
+      <c r="J178" s="44"/>
+    </row>
+    <row r="179" spans="1:10" s="7" customFormat="1" ht="30" x14ac:dyDescent="0.3">
+      <c r="A179" s="49" t="s">
         <v>245</v>
       </c>
-      <c r="C174" s="45"/>
-[...9 lines deleted...]
-      <c r="A175" s="50" t="s">
+      <c r="B179" s="44" t="s">
         <v>246</v>
       </c>
-      <c r="B175" s="45" t="s">
-[...57 lines deleted...]
-      <c r="J178" s="45"/>
+      <c r="C179" s="44"/>
+      <c r="D179" s="44"/>
+      <c r="E179" s="44"/>
+      <c r="F179" s="44"/>
+      <c r="G179" s="44"/>
+      <c r="H179" s="44"/>
+      <c r="I179" s="45"/>
+      <c r="J179" s="44"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:J178" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
+  <autoFilter ref="A7:J179" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
-  <phoneticPr fontId="29" type="noConversion"/>
+  <phoneticPr fontId="26" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8 G172:G178 C172:C178 C14:C22 G14:G22 F23:F24 E14:E22 E11:E12 G11:G12 F171 F13 C25:C31 G25:G31 E25:E31 F32 E33:E43 C33:C43 G33:G43 F44 G45:G48 E45:E48 C45:C48 F49 C50:C51 G50:G51 E50:E51 F52 E53:E55 C53:C55 G53:G55 F56:F57 C58:C67 G58:G67 E58:E67 F68 E69:E74 C69:C74 G69:G74 F75 F85:F86 E87:E95 C87:C95 G87:G95 F96 G97:G103 E97:E103 C97:C103 F104 C105:C108 G105:G108 E105:E108 F109 E110:E111 C110:C111 G110:G111 F112 G113:G116 E113:E116 C113:C116 F117 C118:C120 G118:G120 E118:E120 F121 E122 C122 G122 F123 G124:G126 E124:E126 C124:C126 F127:F128 C129:C135 G129:G135 E129:E135 F136 E137:E145 C137:C145 G137:G145 F146 G147:G152 E147:E152 C147:C152 F153 C154:C158 G154:G158 E154:E158 F159 E160:E161 C160:C161 G160:G161 F162 G163:G166 E163:E166 C163:C166 F167 C168:C170 G168:G170 E168:E170 E172:E178 G9 E9 C9 C11:C12 C76:C84 E76:E84 G76:G84" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F8 G173:G179 C173:C179 C14:C22 G14:G22 F23:F24 E14:E22 E11:E12 G11:G12 F172 F13 C25:C31 G25:G31 E25:E31 F32 E33:E43 C33:C43 G33:G43 F44 G45:G48 E45:E48 C45:C48 F49 C50:C51 G50:G51 E50:E51 F52 E53:E55 C53:C55 G53:G55 F56:F57 C58:C67 G58:G67 E58:E67 F68 E69:E74 C69:C74 G69:G74 F75 F86:F87 E88:E96 C88:C96 G88:G96 F97 G98:G104 E98:E104 C98:C104 F105 C106:C109 G106:G109 E106:E109 F110 E111:E112 C111:C112 G111:G112 F113 G114:G117 E114:E117 C114:C117 F118 C119:C121 G119:G121 E119:E121 F122 E123 C123 G123 F124 G125:G127 E125:E127 C125:C127 F128:F129 C130:C136 G130:G136 E130:E136 F137 E138:E146 C138:C146 G138:G146 F147 G148:G153 E148:E153 C148:C153 F154 C155:C159 G155:G159 E155:E159 F160 E161:E162 C161:C162 G161:G162 F163 G164:G167 E164:E167 C164:C167 F168 C169:C171 G169:G171 E169:E171 E173:E179 G9 E9 C9 C11:C12 C76:C85 E76:E85 G76:G85" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="177" man="1"/>
   </colBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acaf4567-dc07-471f-892c-2bcb86ef35ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="geb11f8ce9d940728585fae6d5409a45" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="geb11f8ce9d940728585fae6d5409a45" ma:taxonomyFieldName="Display_x0020_Status" ma:displayName="Display Status" ma:default="" ma:fieldId="{0eb11f8c-e9d9-4072-8585-fae6d5409a45}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="a3edbbf6-09fc-44dd-a9a2-ad1f41badab5" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9abb4586-6e39-4769-a9e9-e64cee0e77fc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1f338ac-e338-414f-952c-f74dcc6d59e1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2ee1930f-003b-4c79-bb18-414e791589f1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1f338ac-e338-414f-952c-f74dcc6d59e1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{264B6B68-3CD7-4126-B89A-B76CF3FFB317}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B914BCB0-911A-419C-B43B-DCAFB76BDD8E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB4AF12-A040-4B30-96A1-1782B2B4C24F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
@@ -6198,27 +6527,39 @@
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-12-17T14:56:55Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">
     <vt:lpwstr>d04edc2b-f6b2-43ec-b352-f086149fa9c6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Display_x0020_Status">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x010100B99456BF0FC3654992BB01F701E3BF13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Display Status">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>