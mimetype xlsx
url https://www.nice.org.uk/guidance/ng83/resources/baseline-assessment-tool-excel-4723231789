--- v0 (2025-12-05)
+++ v1 (2026-05-25)
@@ -8,101 +8,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{846C6CE7-6A47-440F-8CE5-389F0A900CCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="251" documentId="8_{7D922F5A-3853-473D-8DE3-E0B376B3000C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3C169ED0-F8E4-4DD3-BDB2-7E40F1574451}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="23" r:id="rId1"/>
     <sheet name="Data sheet" sheetId="26" r:id="rId2"/>
     <sheet name="Data sheet totals" sheetId="27" r:id="rId3"/>
     <sheet name="Dropdowns" sheetId="28" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Data sheet'!$A$2:$M$2</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Data sheet'!$A$1:$M$95</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Data sheet totals'!$A$1:$B$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Introduction!$A$1:$A$15</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Data sheet'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B3" i="27" l="1"/>
   <c r="B2" i="27"/>
   <c r="B1" i="27"/>
   <c r="A13" i="23"/>
   <c r="A10" i="23"/>
   <c r="A5" i="23"/>
   <c r="B5" i="27" l="1"/>
   <c r="B4" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="177">
   <si>
     <t>Number of recommendations met</t>
   </si>
   <si>
     <t>Percentage of recommendations met</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations. Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NICE recommendation (taken from the guideline)</t>
   </si>
   <si>
@@ -147,547 +147,535 @@
 • amended columns, for example to assess levels of risk rather than using the yes/no option
 • added columns, for example to record progress on implementing recommendations following the baseline assessment
 • hidden columns, for example when they are not applicable to the service or organisation 
 • merged cells, so that evidence and planned actions are recorded for multiple recommendations together
 You may find it helpful to group the recommendations, for example to identify those that are newly updated or have a forthcoming deadline, by using the filter function in the header row.</t>
   </si>
   <si>
     <t>This baseline assessment tool should be used in conjuction with the full guideline. It can be used to evaluate whether practice is in line with the recommendations in the guideline. It can also help to plan activity to meet the recommendations. Access the full guideline through the link below:</t>
   </si>
   <si>
     <t>Tools and resources to help put the guidance into practice are available on the NICE website. These include resource impact reports and templates to help you identify the financial impact of implementing this guideline. Access the tools and resources through the link below:</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Partial</t>
   </si>
   <si>
     <t>Year of recommendation</t>
   </si>
   <si>
-    <t>National Institute for Health and Care Excellence
-[...2 lines deleted...]
-  <si>
     <t>Baseline assessment tool for oesophago-gastric cancer: assessment and management in adults (NG83)</t>
   </si>
   <si>
-    <t>1.1 Information and support</t>
-[...1 lines deleted...]
-  <si>
     <t>Offer all people with oesophago-gastric cancer access to an oesophago-gastric clinical nurse specialist through the person’s multidisciplinary team.</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
-    <t>Make sure the person with oesophago-gastric cancer is given information, in a format that is appropriate for them, to take away and review in their own time after you have spoken to them about their cancer and care.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.1.2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Inform people with oesophago-gastric cancer about peer-to-peer local or national support groups for them to join if they wish.</t>
   </si>
   <si>
     <t>1.1.3</t>
   </si>
   <si>
     <t>Provide psychosocial support to the person with oesophago-gastric cancer and those important to them (as appropriate). Cover:
 • the potential impact on family life, changing roles and relationships
 • uncertainty about the disease course and prognosis
 • concerns over heredity of cancer, recovery and recurrence
 • where they can get further support.</t>
   </si>
   <si>
     <t>1.1.4</t>
   </si>
   <si>
     <t>Radical treatment</t>
   </si>
   <si>
     <t>1.1.5</t>
   </si>
   <si>
     <t>Palliative management</t>
   </si>
   <si>
-    <t>1.1.6</t>
-[...1 lines deleted...]
-  <si>
     <t>For people with oesophago-gastric cancer who can only have palliative management, consider providing support from:
 • a specialist cancer care dietitian
 • a specialist palliative care team
 • a peer support group, if available.</t>
   </si>
   <si>
-    <t>1.1.7</t>
-[...10 lines deleted...]
-  <si>
     <t>Review the treatment of people with confirmed oesophago-gastric cancer in a multidisciplinary meeting that includes an oncologist and specialist radiologist with an interest in oesophago-gastric cancer.</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <t>Review the treatment of people with confirmed localised, non-metastatic oesophago-gastric cancer in a specialist oesophago-gastric cancer multidisciplinary meeting.</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
-    <t>Ensure curative oesophago-gastric resections are performed in a specialist surgical unit by specialist oesophago-gastric surgeons.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.2.3</t>
   </si>
   <si>
     <t>1.3 Assessment after diagnosis</t>
   </si>
   <si>
-    <t>Determining suitability for radical treatment of histologicallyconfirmed oesophageal or oesophago-gastric junctional cancer after endoscopy and whole-body CT scan diagnosis</t>
-[...4 lines deleted...]
-  <si>
     <t>1.3.1</t>
   </si>
   <si>
-    <t>Do not offer endoscopic ultrasound only to distinguish between T2 to T3 tumours in people with oesophageal and oesophago-gastric junctional tumours.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.2</t>
   </si>
   <si>
-    <t>Only offer endoscopic ultrasound to people with oesophageal and oesophago-gastric junctional cancer when it will help guide ongoing management.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.3</t>
   </si>
   <si>
-    <t>Only consider staging laparoscopy for people with oesophageal or oesophago-gastric junctional cancer when it will help guide ongoing management.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.4</t>
   </si>
   <si>
     <t>Offer staging laparoscopy to all people with potentially curable gastric cancer.</t>
   </si>
   <si>
     <t>1.3.5</t>
   </si>
   <si>
-    <t>Only consider endoscopic ultrasound for people with gastric cancer if it will help guide ongoing management.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.6</t>
   </si>
   <si>
-    <t>Only consider F-18 FDG PET-CT in people with gastric cancer if metastatic disease is suspected and it will help guide ongoing management.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.3.7</t>
   </si>
   <si>
-    <t>HER2 testing in metastatic oesophago-gastric adenocarcinoma</t>
-[...4 lines deleted...]
-  <si>
     <t>1.3.8</t>
   </si>
   <si>
-    <t>1.4 Radical treatment</t>
-[...1 lines deleted...]
-  <si>
     <t>T1N0 oesophageal cancer</t>
   </si>
   <si>
     <t>Offer endoscopic mucosal resection for staging for people with suspected T1N0 oesophageal cancer.</t>
   </si>
   <si>
     <t>1.4.1</t>
   </si>
   <si>
-    <t>For recommendations on stage 1 oesophageal adenocarcinoma, see NICE’s guideline on Barrett’s oesophagus and oesophageal adenocarcinoma: monitoring and management.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4.2</t>
   </si>
   <si>
     <t>1.4.3</t>
   </si>
   <si>
-    <t>Surgical treatment of oesophageal cancer</t>
-[...4 lines deleted...]
-  <si>
     <t>1.4.4</t>
   </si>
   <si>
-    <t>Lymph node dissection in oesophageal and gastric cancer</t>
-[...4 lines deleted...]
-  <si>
     <t>1.4.5</t>
   </si>
   <si>
     <t>1.4.6</t>
   </si>
   <si>
-    <t>Localised oesophageal and oesophago-gastric junctional adenocarcinoma</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4.7</t>
   </si>
   <si>
     <t>Gastric cancer</t>
   </si>
   <si>
     <t>Offer chemotherapy before and after surgery to people with gastric cancer who are having radical surgical resection.</t>
   </si>
   <si>
     <t>1.4.8</t>
   </si>
   <si>
     <t>Consider chemotherapy or chemoradiotherapy after surgery for people with gastric cancer who did not have chemotherapy before surgery with curative intent.</t>
   </si>
   <si>
     <t>1.4.9</t>
   </si>
   <si>
     <t>Squamous cell carcinoma of the oesophagus</t>
   </si>
   <si>
     <t>1.4.10</t>
   </si>
   <si>
-    <t>1.5 Palliative management</t>
-[...1 lines deleted...]
-  <si>
     <t>Non-metastatic oesophageal cancer that is not suitable for surgery</t>
   </si>
   <si>
     <t>Consider chemoradiotherapy for people with non-metastatic oesophageal cancer that can be encompassed within a radiotherapy field.</t>
   </si>
   <si>
     <t>1.5.1</t>
   </si>
   <si>
     <t>1.5.2</t>
   </si>
   <si>
-    <t>After a person with oesophageal cancer has had treatment, assess the tumour's response to chemotherapy or chemoradiotherapy and reconsider if surgery is an option.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.3</t>
   </si>
   <si>
-    <t>First-line palliative chemotherapy for locally advanced or metastatic oesophago-gastric cancer</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.4</t>
   </si>
   <si>
     <t>1.5.5</t>
   </si>
   <si>
-    <t>Second-line palliative chemotherapy and subsequent therapy for locally advanced or metastatic oesophago-gastric cancer</t>
-[...4 lines deleted...]
-  <si>
     <t>1.5.6</t>
   </si>
   <si>
-    <t>Discuss the risks, benefits and treatment consequences of second-line palliative chemotherapy for oesophago-gastric cancer with the person and those who are important to them (as appropriate). Cover:
-[...4 lines deleted...]
-  <si>
     <t>1.5.7</t>
   </si>
   <si>
     <t>1.5.8</t>
   </si>
   <si>
-    <t>Luminal obstruction in oesophageal and oesophago-gastric junctional cancer</t>
-[...4 lines deleted...]
-  <si>
     <t>1.5.9</t>
   </si>
   <si>
-    <t>Offer self-expanding stents or radiotherapy to people with oesophageal and oesophago-gastric junctional cancer, depending on the degree of dysphagia and its impact on nutrition and quality of life, performance status and prognosis.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.10</t>
   </si>
   <si>
-    <t>Do not routinely offer external beam radiotherapy after stenting for people with oesophageal and oesophago-gastric junctional cancer.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.11</t>
   </si>
   <si>
-    <t>Consider external beam radiotherapy after stenting of oesophageal and oesophago-gastric junctional cancer for people with prolonged post-interventional bleeding or a known bleeding disorder.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.12</t>
   </si>
   <si>
     <t>Outflow obstruction in gastric cancer</t>
   </si>
   <si>
-    <t>Offer uncovered self-expanding metal stents or palliative surgery to people with gastric cancer, depending on fitness to undergo surgery, prognosis and extent of disease.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.5.13</t>
   </si>
   <si>
-    <t>1.6 Nutritional support</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6.1</t>
   </si>
   <si>
-    <t>Offer immediate enteral or parenteral nutrition after surgery to people who are having radical surgery for oesophageal and oesophago-gastric junctional cancers.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.6.2</t>
   </si>
   <si>
     <t>For people with oesophago-gastric cancer, follow the recommendations in NICE’s guideline on nutrition support for adults.</t>
   </si>
   <si>
     <t>1.6.3</t>
   </si>
   <si>
     <t>Palliative care</t>
   </si>
   <si>
     <t>Consider support from a specialist cancer-specific dietitian for people with oesophago-gastric cancer receiving palliative care.</t>
   </si>
   <si>
     <t>1.6.4</t>
-  </si>
-[...13 lines deleted...]
-    <t>1.7 Follow-up</t>
   </si>
   <si>
     <t>For people who have no symptoms or evidence of residual disease after treatment for oesophagogastric cancer with curative intent:
 • provide information about the symptoms of recurrent disease, and what to do if they develop these symptoms
 • offer rapid access to the oesophago-gastric multidisciplinary team for review, if symptoms develop.</t>
   </si>
   <si>
     <t>1.7.1</t>
   </si>
   <si>
+    <t>1.7.2</t>
+  </si>
+  <si>
+    <t>Updated: 4 July 2023</t>
+  </si>
+  <si>
+    <t>Published: 24 January 2018</t>
+  </si>
+  <si>
+    <t>Peritoneal carcinomatosis </t>
+  </si>
+  <si>
+    <t>© NICE 2026. All rights reserved.</t>
+  </si>
+  <si>
+    <t>National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk</t>
+  </si>
+  <si>
+    <t>For people with oesophago-gastric cancer who can only have palliative management, offer personalised information and support to them and the people who are important to them (as appropriate), at a pace that is suitable for them. This could include information on:
+• life expectancy, if the person has said they would like to know about this, and
+• dietary changes, and how to manage these and access specialist dietetic support.</t>
+  </si>
+  <si>
+    <t>Ensure curative oesophago-gastric resections are done in a specialist surgical unit by specialist oesophago-gastric surgeons.</t>
+  </si>
+  <si>
+    <t>Histologically confirmed oesophageal or gastro-oesophageal junction cancer after endoscopy and whole-body CT scan diagnosis</t>
+  </si>
+  <si>
+    <t>Offer F-18 FDG PET-CT to people with oesophageal and gastro-oesophageal junction tumours that are suitable for radical treatment (except for T1a tumours).</t>
+  </si>
+  <si>
+    <t>Do not offer endoscopic ultrasound only to distinguish between T2 to T3 tumours in people with oesophageal and gastro-oesophageal junction tumours.</t>
+  </si>
+  <si>
+    <t>Offer endoscopic ultrasound to people with oesophageal and gastro-oesophageal junction cancer only if it will help guide ongoing management.</t>
+  </si>
+  <si>
+    <t>Consider staging laparoscopy for people with oesophageal or gastro-oesophageal junction cancer only if it will help guide ongoing management.</t>
+  </si>
+  <si>
+    <t>Histologically-confirmed gastric cancer after endoscopy and whole-body CT scan diagnosis</t>
+  </si>
+  <si>
+    <t>Consider endoscopic ultrasound for people with gastric cancer only if it will help guide ongoing management.</t>
+  </si>
+  <si>
+    <t>Consider F-18 FDG PET-CT for people with gastric cancer only if metastatic disease is suspected and it will help guide ongoing management.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HER2 testing </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offer HER2 testing to people with advanced (locally advanced unresectable, advanced or metastatic) oesophago-gastric adenocarcinoma. </t>
+  </si>
+  <si>
+    <t>1.4  Radical treatment</t>
+  </si>
+  <si>
+    <t>Other treatment options may also be available for oesophago-gastric cancer. See the NHS England Cancer Drug Fund list.</t>
+  </si>
+  <si>
+    <t>Oesophageal and gastro-oesophageal junction cancer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Offer people with resectable non-metastatic squamous cell carcinoma of the oesophagus the choice of:
+•	radical chemoradiotherapy or
+•	chemoradiotherapy before surgical resection. </t>
+  </si>
+  <si>
+    <t>Oesophageal and gastro-oesophageal junction adenocarcinoma</t>
+  </si>
+  <si>
+    <t>Surgical treatment for oesophageal cancer</t>
+  </si>
+  <si>
+    <t>Consider an open or minimally invasive (including hybrid) oesophagectomy for surgical treatment of oesophageal cancer. 
+For more information on surgical treatment options for oesophageal adenocarcinoma, see recommendations on managing stage 1 oesophageal adenocarcinoma in NICE's guideline on Barrett's oesophagus and stage 1 oesophageal adenocarcinoma.</t>
+  </si>
+  <si>
+    <t>Lymph node dissection for oesophageal cancer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consider two‑field lymph node dissection when performing a curative oesophagectomy for people with oesophageal cancer. </t>
+  </si>
+  <si>
+    <t>Adjuvant treatment for residual disease after complete resection of oesophageal or gastro-oesophageal junction cancer</t>
+  </si>
+  <si>
+    <t>Nivolumab is recommended as an option for adjuvant treatment of completely resected oesophageal or gastro‑oesophageal junction cancer in adults who have residual disease after previous neoadjuvant chemoradiotherapy. For full details, see NICE's technology appraisal guidance on nivolumab (TA746, 2021).</t>
+  </si>
+  <si>
+    <t>1.4.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For people with peritoneal carcinomatosis, see NICE’s HealthTech guidance on cytoreduction surgery with hyperthermic intraoperative peritoneal chemotherapy, which recommends that this procedure should only be used with special arrangements for clinical governance, consent, and audit or research. </t>
+  </si>
+  <si>
+    <t>After a person with oesophageal cancer has had treatment, assess the tumour's response to chemotherapy or chemoradiotherapy and reconsider whether surgery is an option.</t>
+  </si>
+  <si>
+    <t>Systemic anticancer therapy for untreated advanced oesophago-gastric cancer</t>
+  </si>
+  <si>
+    <t>Offer palliative combination chemotherapy to people with untreated advanced oesophago-gastric cancer who have a performance status of 0 to 2 and no significant comorbidities. Possible treatment combinations include:
+• doublet treatment: 5-fluorouracil or capecitabine in combination with cisplatin or oxaliplatin 
+• triplet treatment: 5-fluorouracil or capecitabine in combination with cisplatin or oxaliplatin plus epirubicin. 
+Capecitabine in combination with a platinum-based regimen is recommended as an option for untreated inoperable advanced gastric cancer. For full details, see NICE's technology appraisal guidance on capecitabine (TA191, 2010).</t>
+  </si>
+  <si>
+    <t>Oesophageal cancer</t>
+  </si>
+  <si>
+    <t>Gastric and gastro-oesophageal junction cancer</t>
+  </si>
+  <si>
+    <t>Systemic anticancer therapy for previously treated advanced oesophago-gastric cancer</t>
+  </si>
+  <si>
+    <t>Consider a clinical trial (if a suitable 1 is available) for people with advanced oesophago-gastric cancer.</t>
+  </si>
+  <si>
+    <t>1.5.14</t>
+  </si>
+  <si>
+    <t>Pembrolizumab with platinum- and fluoropyrimidine-based chemotherapy is recommended as an option for untreated locally advanced unresectable or metastatic carcinoma of the oesophagus in adults whose tumours express PD‑L1 with a combined positive score (CPS) of 10 or more. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA737, 2024).</t>
+  </si>
+  <si>
+    <t>Nivolumab with fluoropyrimidine-based and platinum-based combination chemotherapy is recommended as an option for untreated unresectable advanced, recurrent, or metastatic oesophageal squamous cell carcinoma in adults whose tumours express PD‑L1 at a level of 1% or more. It is recommended only if pembrolizumab plus chemotherapy is not suitable. For full details, see NICE's technology appraisal guidance on nivolumab (TA865, 2023).</t>
+  </si>
+  <si>
+    <t>Nivolumab with platinum- and fluoropyrimidine-based chemotherapy is recommended as an option for untreated HER2‑negative, advanced or metastatic oesophageal adenocarcinoma in adults whose tumours express PD‑L1 with a CPS of 5 or more. For full details, see NICE's technology appraisal guidance on nivolumab (TA857, 2023).</t>
+  </si>
+  <si>
+    <t>Pembrolizumab with platinum- and fluoropyrimidine-based chemotherapy is recommended as an option for untreated locally advanced unresectable or metastatic HER2‑negative gastric or gastro-oesophageal junction adenocarcinoma in adults whose tumours express PD‑L1 with a CPS of 1 or more. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA997, 2024).</t>
+  </si>
+  <si>
+    <t>Nivolumab with platinum- and fluoropyrimidine-based chemotherapy is recommended as an option for untreated HER2‑negative, advanced or metastatic gastric or gastro-oesophageal junction adenocarcinoma in adults whose tumours express PD‑L1 with a CPS of 5 or more. For full details, see NICE's technology appraisal guidance on nivolumab (TA857, 2023).</t>
+  </si>
+  <si>
+    <t>Zolbetuximab with fluoropyrimidine- and platinum-based chemotherapy is not recommended for untreated, locally advanced, unresectable or metastatic, claudin-18.2-positive, HER2-negative, gastric or gastro-oesophageal junction adenocarcinoma in adults. For full details, see NICE's technology appraisal guidance on zolbetuximab (TA1046, 2025).</t>
+  </si>
+  <si>
+    <t>Pembrolizumab with trastuzumab, fluoropyrimidine- and platinum-containing chemotherapy is not recommended for untreated locally advanced unresectable or metastatic HER2-positive gastric or gastro-oesophageal junction adenocarcinoma in adults whose tumours express PD-L1 with a CPS of 1 or more. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA983, 2024).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consider second-line palliative chemotherapy for people with oesophago‑gastric cancer. </t>
+  </si>
+  <si>
+    <t>1.5.20</t>
+  </si>
+  <si>
+    <t>Neurotrophic tyrosine receptor kinase (NTRK) fusion-positive solid tumours</t>
+  </si>
+  <si>
+    <t>1.5.15</t>
+  </si>
+  <si>
+    <t>Nivolumab is recommended as an option for treating unresectable advanced, recurrent or metastatic oesophageal squamous cell carcinoma in adults after fluoropyrimidine and platinum-based therapy. For full details, see NICE's technology appraisal guidance on nivolumab (TA707, 2021).</t>
+  </si>
+  <si>
+    <t>Pembrolizumab is recommended as an option for treating unresectable or metastatic gastric cancer with high microsatellite instability (MSI) or mismatch repair (MMR) deficiency that has progressed during or after 1 therapy. It should be stopped at 2 years of uninterrupted treatment, or earlier if the cancer progresses. For full details, see NICE's technology appraisal guidance on pembrolizumab (TA914, 2023).</t>
+  </si>
+  <si>
+    <t>1.5.16</t>
+  </si>
+  <si>
+    <t>Trifluridine–tipiracil is recommended as an option for treating metastatic gastric cancer or gastro-oesophageal junction adenocarcinoma in adults who have had 2 or more treatment regimens. For full details, see NICE's technology appraisal guidance on trifluridine–tipiracil (TA852, 2022).</t>
+  </si>
+  <si>
+    <t>Ramucirumab alone or with paclitaxel is not recommended for advanced gastric cancer or gastro-oesophageal junction adenocarcinoma previously treated with chemotherapy. For full details, see NICE's technology appraisal guidance on ramucirumab (TA378, 2016).</t>
+  </si>
+  <si>
+    <t>1.5.17</t>
+  </si>
+  <si>
+    <t>1.5.18</t>
+  </si>
+  <si>
+    <t>Larotrectinib is recommended as an option through the Cancer Drugs Fund for treating locally advanced or metastatic NTRK fusion-positive solid tumours when there are no other satisfactory treatment options. For full details, see NICE's technology appraisal guidance on larotrectinib (TA630, 2020).</t>
+  </si>
+  <si>
+    <t>1.5.19</t>
+  </si>
+  <si>
+    <t>Luminal obstruction in oesophageal or gastro-oesophageal junction cancer</t>
+  </si>
+  <si>
+    <t>Offer self-expanding stents to people with oesophageal or gastro-oesophageal junction cancer who need immediate relief of dysphagia</t>
+  </si>
+  <si>
+    <t>Offer self-expanding stents or radiotherapy to people with oesophageal or gastro-oesophageal junction cancer, depending on the degree of dysphagia and its impact on nutrition and quality of life, performance status and prognosis</t>
+  </si>
+  <si>
+    <t>1.5.21</t>
+  </si>
+  <si>
+    <t>1.5.22</t>
+  </si>
+  <si>
+    <t>1.5.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Do not routinely offer external beam radiotherapy after stenting for people with oesophageal or gastro-oesophageal junction cancer. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consider external beam radiotherapy after stenting of oesophageal or gastro-oesophageal junction cancer for people with prolonged post-interventional bleeding or a known bleeding disorder. </t>
+  </si>
+  <si>
+    <t>1.5.24</t>
+  </si>
+  <si>
+    <t>Offer uncovered self-expanding metal stents or palliative surgery to people with gastric cancer, depending on fitness to have surgery, prognosis and extent of disease.</t>
+  </si>
+  <si>
+    <t>1.6  Nutritional support</t>
+  </si>
+  <si>
+    <t>1.7  Follow-up</t>
+  </si>
+  <si>
     <t>For people who have no symptoms or evidence of residual disease after treatment for oesophagogastric cancer with curative intent, do not offer:
-• routine clinical follow-up solely for the detection of recurrent disease
-[...35 lines deleted...]
-      <t xml:space="preserve">
+• routine clinical follow-up solely to detect recurrent disease
+• routine radiological surveillance solely to detect recurrent disease.</t>
+  </si>
+  <si>
+    <t>1.5  Palliative management</t>
+  </si>
+  <si>
+    <t>1.2  Organisation of services</t>
+  </si>
+  <si>
+    <t>1.1  Information and support</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consider a D2 lymph node dissection when performing a curative gastrectomy for people with gastric cancer. </t>
+  </si>
+  <si>
+    <t>Offer trastuzumab (in combination with cisplatin and capecitabine or 5-fluorouracil) as a treatment option to people with HER2-positive metastatic adenocarcinoma of the stomach or gastro-oesophageal junction.
+Trastuzumab in combination with cisplatin and capecitabine or 5-fluorouracil is recommended as an option for untreated HER2-positive metastatic adenocarcinoma of the stomach or gastro-oesophageal junction. For full details, see NICE's technology appraisal guidance on trastuzumab (TA208, 2010).</t>
+  </si>
+  <si>
+    <t>Provide information about possible treatment options, such as surgery, radiotherapy or systemic anticancer therapy, in all discussions with people with oesophagogastric cancer who are going to have radical treatment. Make sure the information is consistent and covers:
+• treatment outcomes (prognosis and future treatments)
+• recovery, including the consequences of treatment and how to manage them
+• nutrition and lifestyle changes.</t>
+  </si>
+  <si>
+    <t>Offer people with T1bN0 squamous cell carcinoma of the oesophagus the choice of:
+• definitive chemoradiotherapy or
 • surgical resection.
-Only make this choice after the surgeon and oncologist have discussed the benefits, risks and treatment consequences of each option with the person and those who are important to them (as appropriate).</t>
-[...32 lines deleted...]
-      <t xml:space="preserve">
+Only make this choice after the surgeon and oncologist have discussed each option with the person and those who are important to them (as appropriate).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For recommendations on managing stage 1 oesophageal adenocarcinoma, see NICE's guideline on Barrett's oesophagus and stage 1 oesophageal adenocarcinoma. </t>
+  </si>
+  <si>
+    <t>For people with localised oesophageal and gastro-oesophageal junction adenocarcinoma (excluding T1N0 tumours) who are going to have surgical resection, offer:
+• chemotherapy, before or before and after surgery or
 • chemoradiotherapy, before surgery.
-Make the choice after discussing the benefits, risks and treatment consequences of each option with the person and those important to them (as appropriate). 
 Encourage people to join relevant clinical trials, if available.</t>
-    </r>
-[...28 lines deleted...]
-• chemotherapy
+  </si>
+  <si>
+    <t xml:space="preserve">When the cancer cannot be encompassed within a high-dose radiotherapy field, consider 1 or more of:
+• systemic anticancer therapy
 • local tumour treatment, including stenting or palliative radiotherapy
 • best supportive care.
-Discuss the benefits, risks and treatment consequences of each option with the person with oesophageal cancer and those who are important to them (as appropriate).</t>
-[...38 lines deleted...]
-    <t>© NICE 2025. All rights reserved.</t>
+</t>
+  </si>
+  <si>
+    <t>Offer nutritional assessment and tailored specialist dietetic support to people with oesophago‑gastric cancer before, during and after radical treatments</t>
+  </si>
+  <si>
+    <t>Offer immediate enteral or parenteral nutrition after surgery to people who are having radical surgery for oesophageal and gastro-oesophageal junction cancers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
@@ -727,115 +715,114 @@
       <name val="Inter"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color rgb="FF005EA5"/>
       <name val="Inter"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="FFFFFFFF"/>
       <name val="Inter Semibold"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Inter Semibold"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Inter"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Lato"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Lato"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDD8CD"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF228096"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00436C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF228096"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD054"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -857,56 +844,67 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -945,58 +943,76 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <sz val="12"/>
         <color rgb="FF222222"/>
         <name val="Lato"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FF808080"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1380,2569 +1396,2842 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E155"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.640625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="108.44140625" customWidth="1"/>
+    <col min="1" max="1" width="108.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="82.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="82.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="19" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="29.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
     </row>
-    <row r="3" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
     </row>
-    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG83", "Oesophago-gastric cancer: assessment and management in adults")</f>
         <v>Oesophago-gastric cancer: assessment and management in adults</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" ht="268.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="22" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/guidance/NG83/resources", "Tools and resources")</f>
         <v>Tools and resources</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" ht="34.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="21" t="str">
         <f>HYPERLINK("https://www.nice.org.uk/terms-and-conditions#notice-of-rights", "Subject to Notice of rights")</f>
         <v>Subject to Notice of rights</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
     </row>
-    <row r="15" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
     </row>
-    <row r="16" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
     </row>
-    <row r="17" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
     </row>
-    <row r="20" spans="1:1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...134 lines deleted...]
-    <row r="155" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" spans="1:1" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="41" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="42" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="43" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="46" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="48" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="49" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="50" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="51" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="52" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="53" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="54" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="55" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="56" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="57" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="61" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="62" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="63" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="64" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="65" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="66" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="67" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="68" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="69" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="70" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="71" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="72" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="73" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="74" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="75" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="76" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="77" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="78" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="79" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="80" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="81" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="82" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="83" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="84" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="85" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="86" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="87" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="88" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="89" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="90" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="91" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="92" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="93" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="94" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="95" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="96" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="97" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="98" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="99" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="100" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="101" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="102" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="103" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="104" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="105" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="106" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="107" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="108" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="109" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="110" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="111" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="112" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="113" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="114" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="115" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="116" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="117" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="118" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="119" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="120" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="121" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="122" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="123" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="124" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="125" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="126" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="127" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="128" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="129" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="130" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="131" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="132" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="133" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="134" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="135" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="136" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="137" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="138" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="139" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="140" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="141" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="142" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="143" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="144" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="145" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="146" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="147" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="148" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="149" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="150" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="151" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="152" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="153" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="154" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="155" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" verticalDpi="300"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M79"/>
+  <dimension ref="A1:M95"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.640625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="1"/>
-    <col min="2" max="3" width="18.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="78.77734375" customWidth="1"/>
+    <col min="2" max="3" width="18.35546875" customWidth="1"/>
+    <col min="4" max="4" width="38.35546875" customWidth="1"/>
+    <col min="5" max="5" width="74.42578125" customWidth="1"/>
+    <col min="6" max="6" width="36.78515625" customWidth="1"/>
+    <col min="7" max="7" width="78.78515625" customWidth="1"/>
     <col min="8" max="8" width="43" customWidth="1"/>
-    <col min="9" max="9" width="48.77734375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="13.77734375" customWidth="1"/>
+    <col min="9" max="9" width="48.78515625" customWidth="1"/>
+    <col min="10" max="10" width="39.640625" customWidth="1"/>
+    <col min="11" max="11" width="8.640625" customWidth="1"/>
+    <col min="12" max="12" width="16.2109375" customWidth="1"/>
+    <col min="13" max="13" width="13.78515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
     </row>
-    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="69" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="9" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="L2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="M2" s="8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C3" s="25"/>
+    <row r="3" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
       <c r="D3" s="25"/>
       <c r="E3" s="25"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
     </row>
-    <row r="4" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A4" s="27" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="C4" s="27">
+        <v>27</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="34">
         <v>2018</v>
       </c>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
     </row>
-    <row r="5" spans="1:13" ht="63" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="124" x14ac:dyDescent="0.35">
       <c r="A5" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="27">
+      <c r="B5" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="34">
         <v>2018</v>
       </c>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="27"/>
     </row>
-    <row r="6" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+    <row r="6" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="27" t="s">
-[...16 lines deleted...]
-    <row r="7" spans="1:13" ht="126" x14ac:dyDescent="0.2">
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+    </row>
+    <row r="7" spans="1:13" ht="139.5" x14ac:dyDescent="0.35">
       <c r="A7" s="27" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="C7" s="27">
+        <v>170</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="34">
         <v>2018</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
       <c r="F7" s="27"/>
       <c r="G7" s="27"/>
       <c r="H7" s="27"/>
       <c r="I7" s="27"/>
       <c r="J7" s="27"/>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="27"/>
     </row>
-    <row r="8" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="26" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C8" s="26"/>
+        <v>35</v>
+      </c>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:13" ht="189" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="139.5" x14ac:dyDescent="0.35">
       <c r="A9" s="27" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="C9" s="27">
+        <v>99</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="34">
         <v>2018</v>
       </c>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
       <c r="F9" s="27"/>
       <c r="G9" s="27"/>
       <c r="H9" s="27"/>
       <c r="I9" s="27"/>
       <c r="J9" s="27"/>
       <c r="K9" s="27"/>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
     </row>
-    <row r="10" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="C11" s="27">
+    <row r="10" spans="1:13" ht="83.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="34">
         <v>2018</v>
       </c>
-      <c r="D11" s="27"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:13" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+    </row>
+    <row r="11" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="25"/>
+    </row>
+    <row r="12" spans="1:13" ht="62" x14ac:dyDescent="0.35">
       <c r="A12" s="27" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C12" s="27">
+        <v>37</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="34">
         <v>2018</v>
       </c>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="27"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
     </row>
-    <row r="13" spans="1:13" ht="63" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A13" s="27" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>39</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="C13" s="34">
+        <v>2018</v>
       </c>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
     </row>
-    <row r="14" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="C15" s="27">
+    <row r="14" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="34">
         <v>2018</v>
       </c>
-      <c r="D15" s="27"/>
-[...31 lines deleted...]
-    <row r="17" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+    </row>
+    <row r="15" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
+    </row>
+    <row r="16" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+    </row>
+    <row r="17" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A17" s="27" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="C17" s="27">
+        <v>102</v>
+      </c>
+      <c r="B17" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="34">
         <v>2018</v>
       </c>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
       <c r="F17" s="27"/>
       <c r="G17" s="27"/>
       <c r="H17" s="27"/>
       <c r="I17" s="27"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
     </row>
-    <row r="18" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-    <row r="20" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="27"/>
+    </row>
+    <row r="19" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
+      <c r="L19" s="27"/>
+      <c r="M19" s="27"/>
+    </row>
+    <row r="20" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A20" s="27" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="C20" s="27">
+        <v>105</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="34">
         <v>2018</v>
       </c>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
     </row>
-    <row r="21" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    <row r="22" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+    </row>
+    <row r="22" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A22" s="27" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="C22" s="27">
+        <v>47</v>
+      </c>
+      <c r="B22" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="34">
         <v>2018</v>
       </c>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
     </row>
-    <row r="23" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A23" s="27" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C23" s="27">
+        <v>107</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="34">
         <v>2018</v>
       </c>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
     </row>
-    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="C25" s="27">
+    <row r="24" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="27" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="34">
         <v>2018</v>
       </c>
-      <c r="D25" s="27"/>
-[...10 lines deleted...]
-    <row r="26" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+    </row>
+    <row r="26" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A26" s="27" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="C26" s="27">
+        <v>110</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="34">
         <v>2018</v>
       </c>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
     </row>
-    <row r="27" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+    <row r="27" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" s="33"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
+    </row>
+    <row r="28" spans="1:13" s="30" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="A28" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+    </row>
+    <row r="29" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="32"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+    </row>
+    <row r="30" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="35"/>
+      <c r="C30" s="35"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26"/>
+      <c r="H30" s="26"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="26"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+    </row>
+    <row r="31" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A31" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
+    </row>
+    <row r="32" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B27" s="27" t="s">
-[...109 lines deleted...]
-    <row r="33" spans="1:13" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="35"/>
+      <c r="C32" s="35"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+    </row>
+    <row r="33" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A33" s="27" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="C33" s="27">
+        <v>171</v>
+      </c>
+      <c r="B33" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="C33" s="34">
         <v>2018</v>
       </c>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
       <c r="F33" s="27"/>
       <c r="G33" s="27"/>
       <c r="H33" s="27"/>
       <c r="I33" s="27"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
     </row>
-    <row r="34" spans="1:13" ht="126" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="62" x14ac:dyDescent="0.35">
       <c r="A34" s="27" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="C34" s="27">
+        <v>114</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="34">
         <v>2018</v>
       </c>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
       <c r="F34" s="27"/>
       <c r="G34" s="27"/>
       <c r="H34" s="27"/>
       <c r="I34" s="27"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
     </row>
-    <row r="35" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="26" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="C35" s="26"/>
+        <v>115</v>
+      </c>
+      <c r="B35" s="35"/>
+      <c r="C35" s="35"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
     </row>
-    <row r="36" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A36" s="27" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="C36" s="27">
+        <v>172</v>
+      </c>
+      <c r="B36" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="34">
         <v>2018</v>
       </c>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
     </row>
-    <row r="37" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="C38" s="27">
+    <row r="37" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="34">
         <v>2018</v>
       </c>
-      <c r="D38" s="27"/>
-[...10 lines deleted...]
-    <row r="39" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+    </row>
+    <row r="38" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B38" s="35"/>
+      <c r="C38" s="35"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
+      <c r="G38" s="26"/>
+      <c r="H38" s="26"/>
+      <c r="I38" s="26"/>
+      <c r="J38" s="26"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="26"/>
+    </row>
+    <row r="39" spans="1:13" ht="124" x14ac:dyDescent="0.35">
       <c r="A39" s="27" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="C39" s="27">
+        <v>117</v>
+      </c>
+      <c r="B39" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C39" s="34">
         <v>2018</v>
       </c>
       <c r="D39" s="27"/>
       <c r="E39" s="27"/>
       <c r="F39" s="27"/>
       <c r="G39" s="27"/>
       <c r="H39" s="27"/>
       <c r="I39" s="27"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
     </row>
-    <row r="40" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="26" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="C40" s="26"/>
+        <v>118</v>
+      </c>
+      <c r="B40" s="35"/>
+      <c r="C40" s="35"/>
       <c r="D40" s="26"/>
       <c r="E40" s="26"/>
       <c r="F40" s="26"/>
       <c r="G40" s="26"/>
       <c r="H40" s="26"/>
       <c r="I40" s="26"/>
       <c r="J40" s="26"/>
       <c r="K40" s="26"/>
       <c r="L40" s="26"/>
       <c r="M40" s="26"/>
     </row>
-    <row r="41" spans="1:13" ht="174.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A41" s="27" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C41" s="27">
+        <v>119</v>
+      </c>
+      <c r="B41" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="34">
         <v>2018</v>
       </c>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
       <c r="F41" s="27"/>
       <c r="G41" s="27"/>
       <c r="H41" s="27"/>
       <c r="I41" s="27"/>
       <c r="J41" s="27"/>
       <c r="K41" s="27"/>
       <c r="L41" s="27"/>
       <c r="M41" s="27"/>
     </row>
-    <row r="42" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" s="26" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="C42" s="26"/>
+        <v>120</v>
+      </c>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
       <c r="F42" s="26"/>
       <c r="G42" s="26"/>
       <c r="H42" s="26"/>
       <c r="I42" s="26"/>
       <c r="J42" s="26"/>
       <c r="K42" s="26"/>
       <c r="L42" s="26"/>
       <c r="M42" s="26"/>
     </row>
-    <row r="43" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" ht="93" x14ac:dyDescent="0.35">
       <c r="A43" s="27" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="B43" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="34"/>
       <c r="D43" s="27"/>
       <c r="E43" s="27"/>
       <c r="F43" s="27"/>
       <c r="G43" s="27"/>
       <c r="H43" s="27"/>
       <c r="I43" s="27"/>
       <c r="J43" s="27"/>
       <c r="K43" s="27"/>
       <c r="L43" s="27"/>
       <c r="M43" s="27"/>
     </row>
-    <row r="44" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C44" s="27">
+    <row r="44" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="35"/>
+      <c r="C44" s="35"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26"/>
+      <c r="H44" s="26"/>
+      <c r="I44" s="26"/>
+      <c r="J44" s="26"/>
+      <c r="K44" s="26"/>
+      <c r="L44" s="26"/>
+      <c r="M44" s="26"/>
+    </row>
+    <row r="45" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A45" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="34">
         <v>2018</v>
       </c>
-      <c r="D44" s="27"/>
-[...27 lines deleted...]
-    <row r="46" spans="1:13" ht="126" x14ac:dyDescent="0.2">
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
+      <c r="L45" s="27"/>
+      <c r="M45" s="27"/>
+    </row>
+    <row r="46" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A46" s="27" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="C46" s="27">
+        <v>168</v>
+      </c>
+      <c r="B46" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="34">
         <v>2018</v>
       </c>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="27"/>
       <c r="J46" s="27"/>
       <c r="K46" s="27"/>
       <c r="L46" s="27"/>
       <c r="M46" s="27"/>
     </row>
-    <row r="47" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...68 lines deleted...]
-      <c r="A51" s="27" t="s">
+    <row r="47" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" s="34" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D47" s="27"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="27"/>
+      <c r="L47" s="27"/>
+      <c r="M47" s="27"/>
+    </row>
+    <row r="48" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="B51" s="27" t="s">
-[...37 lines deleted...]
-    <row r="53" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="26"/>
+      <c r="F48" s="26"/>
+      <c r="G48" s="26"/>
+      <c r="H48" s="26"/>
+      <c r="I48" s="26"/>
+      <c r="J48" s="26"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
+    </row>
+    <row r="49" spans="1:13" s="30" customFormat="1" ht="79.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+      <c r="J49" s="29"/>
+      <c r="K49" s="29"/>
+      <c r="L49" s="29"/>
+      <c r="M49" s="29"/>
+    </row>
+    <row r="50" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="31" t="s">
+        <v>165</v>
+      </c>
+      <c r="B50" s="33"/>
+      <c r="C50" s="33"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="25"/>
+    </row>
+    <row r="51" spans="1:13" s="30" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="A51" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="29"/>
+      <c r="J51" s="29"/>
+      <c r="K51" s="29"/>
+      <c r="L51" s="29"/>
+      <c r="M51" s="29"/>
+    </row>
+    <row r="52" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="26"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="26"/>
+    </row>
+    <row r="53" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A53" s="27" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="C53" s="27">
+        <v>69</v>
+      </c>
+      <c r="B53" s="34" t="s">
+        <v>70</v>
+      </c>
+      <c r="C53" s="34">
         <v>2018</v>
       </c>
       <c r="D53" s="27"/>
       <c r="E53" s="27"/>
       <c r="F53" s="27"/>
       <c r="G53" s="27"/>
       <c r="H53" s="27"/>
       <c r="I53" s="27"/>
       <c r="J53" s="27"/>
       <c r="K53" s="27"/>
       <c r="L53" s="27"/>
       <c r="M53" s="27"/>
     </row>
-    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="55" spans="1:13" ht="141.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="99" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="27" t="s">
+        <v>174</v>
+      </c>
+      <c r="B54" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="C54" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
+      <c r="L54" s="27"/>
+      <c r="M54" s="27"/>
+    </row>
+    <row r="55" spans="1:13" ht="50.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="27" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="C55" s="27">
+        <v>124</v>
+      </c>
+      <c r="B55" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="34">
         <v>2018</v>
       </c>
       <c r="D55" s="27"/>
       <c r="E55" s="27"/>
       <c r="F55" s="27"/>
       <c r="G55" s="27"/>
       <c r="H55" s="27"/>
       <c r="I55" s="27"/>
       <c r="J55" s="27"/>
       <c r="K55" s="27"/>
       <c r="L55" s="27"/>
       <c r="M55" s="27"/>
     </row>
-    <row r="56" spans="1:13" ht="315" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C56" s="27">
+    <row r="56" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+      <c r="D56" s="26"/>
+      <c r="E56" s="26"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="26"/>
+      <c r="L56" s="26"/>
+      <c r="M56" s="26"/>
+    </row>
+    <row r="57" spans="1:13" ht="207" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" s="34">
         <v>2018</v>
       </c>
-      <c r="D56" s="27"/>
-[...48 lines deleted...]
-    <row r="59" spans="1:13" ht="141.75" x14ac:dyDescent="0.2">
+      <c r="D57" s="27"/>
+      <c r="E57" s="27"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
+      <c r="L57" s="27"/>
+      <c r="M57" s="27"/>
+    </row>
+    <row r="58" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="26"/>
+      <c r="M58" s="26"/>
+    </row>
+    <row r="59" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A59" s="27" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B59" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="C59" s="34"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
       <c r="I59" s="27"/>
       <c r="J59" s="27"/>
       <c r="K59" s="27"/>
       <c r="L59" s="27"/>
       <c r="M59" s="27"/>
     </row>
-    <row r="60" spans="1:13" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:13" ht="124" x14ac:dyDescent="0.35">
       <c r="A60" s="27" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="B60" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C60" s="34"/>
       <c r="D60" s="27"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
       <c r="J60" s="27"/>
       <c r="K60" s="27"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
     </row>
-    <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-    <row r="63" spans="1:13" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="93" x14ac:dyDescent="0.35">
+      <c r="A61" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="B61" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="C61" s="34"/>
+      <c r="D61" s="27"/>
+      <c r="E61" s="27"/>
+      <c r="F61" s="27"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="27"/>
+      <c r="I61" s="27"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="27"/>
+      <c r="L61" s="27"/>
+      <c r="M61" s="27"/>
+    </row>
+    <row r="62" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="B62" s="35"/>
+      <c r="C62" s="35"/>
+      <c r="D62" s="26"/>
+      <c r="E62" s="26"/>
+      <c r="F62" s="26"/>
+      <c r="G62" s="26"/>
+      <c r="H62" s="26"/>
+      <c r="I62" s="26"/>
+      <c r="J62" s="26"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="26"/>
+    </row>
+    <row r="63" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A63" s="27" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B63" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="C63" s="34"/>
       <c r="D63" s="27"/>
       <c r="E63" s="27"/>
       <c r="F63" s="27"/>
       <c r="G63" s="27"/>
       <c r="H63" s="27"/>
       <c r="I63" s="27"/>
       <c r="J63" s="27"/>
       <c r="K63" s="27"/>
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
     </row>
-    <row r="64" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="99.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="27" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B64" s="34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" s="34"/>
       <c r="D64" s="27"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
       <c r="H64" s="27"/>
       <c r="I64" s="27"/>
       <c r="J64" s="27"/>
       <c r="K64" s="27"/>
       <c r="L64" s="27"/>
       <c r="M64" s="27"/>
     </row>
-    <row r="65" spans="1:13" ht="63" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:13" ht="155" x14ac:dyDescent="0.35">
       <c r="A65" s="27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>2023</v>
+        <v>169</v>
+      </c>
+      <c r="B65" s="34" t="s">
+        <v>79</v>
+      </c>
+      <c r="C65" s="34">
+        <v>2018</v>
       </c>
       <c r="D65" s="27"/>
       <c r="E65" s="27"/>
       <c r="F65" s="27"/>
       <c r="G65" s="27"/>
       <c r="H65" s="27"/>
       <c r="I65" s="27"/>
       <c r="J65" s="27"/>
       <c r="K65" s="27"/>
       <c r="L65" s="27"/>
       <c r="M65" s="27"/>
     </row>
-    <row r="66" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="67" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:13" ht="93" x14ac:dyDescent="0.35">
+      <c r="A66" s="27" t="s">
+        <v>137</v>
+      </c>
+      <c r="B66" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="C66" s="34"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="27"/>
+      <c r="F66" s="27"/>
+      <c r="G66" s="27"/>
+      <c r="H66" s="27"/>
+      <c r="I66" s="27"/>
+      <c r="J66" s="27"/>
+      <c r="K66" s="27"/>
+      <c r="L66" s="27"/>
+      <c r="M66" s="27"/>
+    </row>
+    <row r="67" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
       <c r="A67" s="27" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B67" s="34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67" s="34"/>
       <c r="D67" s="27"/>
       <c r="E67" s="27"/>
       <c r="F67" s="27"/>
       <c r="G67" s="27"/>
       <c r="H67" s="27"/>
       <c r="I67" s="27"/>
       <c r="J67" s="27"/>
       <c r="K67" s="27"/>
       <c r="L67" s="27"/>
       <c r="M67" s="27"/>
     </row>
-    <row r="68" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-    <row r="70" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="35"/>
+      <c r="C68" s="35"/>
+      <c r="D68" s="26"/>
+      <c r="E68" s="26"/>
+      <c r="F68" s="26"/>
+      <c r="G68" s="26"/>
+      <c r="H68" s="26"/>
+      <c r="I68" s="26"/>
+      <c r="J68" s="26"/>
+      <c r="K68" s="26"/>
+      <c r="L68" s="26"/>
+      <c r="M68" s="26"/>
+    </row>
+    <row r="69" spans="1:13" ht="31" x14ac:dyDescent="0.35">
+      <c r="A69" s="27" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D69" s="27"/>
+      <c r="E69" s="27"/>
+      <c r="F69" s="27"/>
+      <c r="G69" s="27"/>
+      <c r="H69" s="27"/>
+      <c r="I69" s="27"/>
+      <c r="J69" s="27"/>
+      <c r="K69" s="27"/>
+      <c r="L69" s="27"/>
+      <c r="M69" s="27"/>
+    </row>
+    <row r="70" spans="1:13" ht="31" x14ac:dyDescent="0.35">
       <c r="A70" s="27" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="C70" s="27">
+        <v>130</v>
+      </c>
+      <c r="B70" s="34" t="s">
+        <v>131</v>
+      </c>
+      <c r="C70" s="34">
         <v>2018</v>
       </c>
       <c r="D70" s="27"/>
       <c r="E70" s="27"/>
       <c r="F70" s="27"/>
       <c r="G70" s="27"/>
       <c r="H70" s="27"/>
       <c r="I70" s="27"/>
       <c r="J70" s="27"/>
       <c r="K70" s="27"/>
       <c r="L70" s="27"/>
       <c r="M70" s="27"/>
     </row>
-    <row r="71" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-    <row r="72" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="B71" s="35"/>
+      <c r="C71" s="35"/>
+      <c r="D71" s="26"/>
+      <c r="E71" s="26"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="26"/>
+      <c r="H71" s="26"/>
+      <c r="I71" s="26"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="26"/>
+      <c r="L71" s="26"/>
+      <c r="M71" s="26"/>
+    </row>
+    <row r="72" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A72" s="27" t="s">
-        <v>126</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="B72" s="34" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="34"/>
       <c r="D72" s="27"/>
       <c r="E72" s="27"/>
       <c r="F72" s="27"/>
       <c r="G72" s="27"/>
       <c r="H72" s="27"/>
       <c r="I72" s="27"/>
       <c r="J72" s="27"/>
       <c r="K72" s="27"/>
       <c r="L72" s="27"/>
       <c r="M72" s="27"/>
     </row>
-    <row r="73" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A73" s="26" t="s">
         <v>128</v>
       </c>
-      <c r="B73" s="26"/>
-      <c r="C73" s="26"/>
+      <c r="B73" s="35"/>
+      <c r="C73" s="35"/>
       <c r="D73" s="26"/>
       <c r="E73" s="26"/>
       <c r="F73" s="26"/>
       <c r="G73" s="26"/>
       <c r="H73" s="26"/>
       <c r="I73" s="26"/>
       <c r="J73" s="26"/>
       <c r="K73" s="26"/>
       <c r="L73" s="26"/>
       <c r="M73" s="26"/>
     </row>
-    <row r="74" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" ht="124" x14ac:dyDescent="0.35">
       <c r="A74" s="27" t="s">
-        <v>129</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B74" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" s="34"/>
       <c r="D74" s="27"/>
       <c r="E74" s="27"/>
       <c r="F74" s="27"/>
       <c r="G74" s="27"/>
       <c r="H74" s="27"/>
       <c r="I74" s="27"/>
       <c r="J74" s="27"/>
       <c r="K74" s="27"/>
       <c r="L74" s="27"/>
       <c r="M74" s="27"/>
     </row>
-    <row r="75" spans="1:13" ht="63" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A75" s="27" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="B75" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="C75" s="34"/>
       <c r="D75" s="27"/>
       <c r="E75" s="27"/>
       <c r="F75" s="27"/>
       <c r="G75" s="27"/>
       <c r="H75" s="27"/>
       <c r="I75" s="27"/>
       <c r="J75" s="27"/>
       <c r="K75" s="27"/>
       <c r="L75" s="27"/>
       <c r="M75" s="27"/>
     </row>
-    <row r="76" spans="1:13" ht="47.25" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A76" s="27" t="s">
-        <v>133</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B76" s="34" t="s">
+        <v>149</v>
+      </c>
+      <c r="C76" s="34"/>
       <c r="D76" s="27"/>
       <c r="E76" s="27"/>
       <c r="F76" s="27"/>
       <c r="G76" s="27"/>
       <c r="H76" s="27"/>
       <c r="I76" s="27"/>
       <c r="J76" s="27"/>
       <c r="K76" s="27"/>
       <c r="L76" s="27"/>
       <c r="M76" s="27"/>
     </row>
-    <row r="77" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-    <row r="78" spans="1:13" ht="110.25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B77" s="35"/>
+      <c r="C77" s="35"/>
+      <c r="D77" s="26"/>
+      <c r="E77" s="26"/>
+      <c r="F77" s="26"/>
+      <c r="G77" s="26"/>
+      <c r="H77" s="26"/>
+      <c r="I77" s="26"/>
+      <c r="J77" s="26"/>
+      <c r="K77" s="26"/>
+      <c r="L77" s="26"/>
+      <c r="M77" s="26"/>
+    </row>
+    <row r="78" spans="1:13" ht="77.5" x14ac:dyDescent="0.35">
       <c r="A78" s="27" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="B78" s="34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C78" s="34"/>
       <c r="D78" s="27"/>
       <c r="E78" s="27"/>
       <c r="F78" s="27"/>
       <c r="G78" s="27"/>
       <c r="H78" s="27"/>
       <c r="I78" s="27"/>
       <c r="J78" s="27"/>
       <c r="K78" s="27"/>
       <c r="L78" s="27"/>
       <c r="M78" s="27"/>
     </row>
-    <row r="79" spans="1:13" ht="110.25" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C79" s="27">
+    <row r="79" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="26" t="s">
+        <v>152</v>
+      </c>
+      <c r="B79" s="35"/>
+      <c r="C79" s="35"/>
+      <c r="D79" s="26"/>
+      <c r="E79" s="26"/>
+      <c r="F79" s="26"/>
+      <c r="G79" s="26"/>
+      <c r="H79" s="26"/>
+      <c r="I79" s="26"/>
+      <c r="J79" s="26"/>
+      <c r="K79" s="26"/>
+      <c r="L79" s="26"/>
+      <c r="M79" s="26"/>
+    </row>
+    <row r="80" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="B80" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="C80" s="34">
         <v>2018</v>
       </c>
-      <c r="D79" s="27"/>
-[...8 lines deleted...]
-      <c r="M79" s="27"/>
+      <c r="D80" s="27"/>
+      <c r="E80" s="27"/>
+      <c r="F80" s="27"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27"/>
+      <c r="I80" s="27"/>
+      <c r="J80" s="27"/>
+      <c r="K80" s="27"/>
+      <c r="L80" s="27"/>
+      <c r="M80" s="27"/>
+    </row>
+    <row r="81" spans="1:13" ht="65.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B81" s="34" t="s">
+        <v>155</v>
+      </c>
+      <c r="C81" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D81" s="27"/>
+      <c r="E81" s="27"/>
+      <c r="F81" s="27"/>
+      <c r="G81" s="27"/>
+      <c r="H81" s="27"/>
+      <c r="I81" s="27"/>
+      <c r="J81" s="27"/>
+      <c r="K81" s="27"/>
+      <c r="L81" s="27"/>
+      <c r="M81" s="27"/>
+    </row>
+    <row r="82" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" s="34" t="s">
+        <v>156</v>
+      </c>
+      <c r="C82" s="34">
+        <v>2023</v>
+      </c>
+      <c r="D82" s="27"/>
+      <c r="E82" s="27"/>
+      <c r="F82" s="27"/>
+      <c r="G82" s="27"/>
+      <c r="H82" s="27"/>
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="27"/>
+    </row>
+    <row r="83" spans="1:13" ht="62" x14ac:dyDescent="0.35">
+      <c r="A83" s="27" t="s">
+        <v>159</v>
+      </c>
+      <c r="B83" s="34" t="s">
+        <v>157</v>
+      </c>
+      <c r="C83" s="34">
+        <v>2023</v>
+      </c>
+      <c r="D83" s="27"/>
+      <c r="E83" s="27"/>
+      <c r="F83" s="27"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="27"/>
+      <c r="I83" s="27"/>
+      <c r="J83" s="27"/>
+      <c r="K83" s="27"/>
+      <c r="L83" s="27"/>
+      <c r="M83" s="27"/>
+    </row>
+    <row r="84" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B84" s="35"/>
+      <c r="C84" s="35"/>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="26"/>
+      <c r="H84" s="26"/>
+      <c r="I84" s="26"/>
+      <c r="J84" s="26"/>
+      <c r="K84" s="26"/>
+      <c r="L84" s="26"/>
+      <c r="M84" s="26"/>
+    </row>
+    <row r="85" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="27" t="s">
+        <v>161</v>
+      </c>
+      <c r="B85" s="34" t="s">
+        <v>160</v>
+      </c>
+      <c r="C85" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D85" s="27"/>
+      <c r="E85" s="27"/>
+      <c r="F85" s="27"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="27"/>
+      <c r="I85" s="27"/>
+      <c r="J85" s="27"/>
+      <c r="K85" s="27"/>
+      <c r="L85" s="27"/>
+      <c r="M85" s="27"/>
+    </row>
+    <row r="86" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B86" s="33"/>
+      <c r="C86" s="33"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+      <c r="G86" s="25"/>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25"/>
+      <c r="K86" s="25"/>
+      <c r="L86" s="25"/>
+      <c r="M86" s="25"/>
+    </row>
+    <row r="87" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" s="35"/>
+      <c r="C87" s="35"/>
+      <c r="D87" s="26"/>
+      <c r="E87" s="26"/>
+      <c r="F87" s="26"/>
+      <c r="G87" s="26"/>
+      <c r="H87" s="26"/>
+      <c r="I87" s="26"/>
+      <c r="J87" s="26"/>
+      <c r="K87" s="26"/>
+      <c r="L87" s="26"/>
+      <c r="M87" s="26"/>
+    </row>
+    <row r="88" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="27" t="s">
+        <v>175</v>
+      </c>
+      <c r="B88" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="C88" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D88" s="27"/>
+      <c r="E88" s="27"/>
+      <c r="F88" s="27"/>
+      <c r="G88" s="27"/>
+      <c r="H88" s="27"/>
+      <c r="I88" s="27"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="27"/>
+      <c r="L88" s="27"/>
+      <c r="M88" s="27"/>
+    </row>
+    <row r="89" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B89" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D89" s="27"/>
+      <c r="E89" s="27"/>
+      <c r="F89" s="27"/>
+      <c r="G89" s="27"/>
+      <c r="H89" s="27"/>
+      <c r="I89" s="27"/>
+      <c r="J89" s="27"/>
+      <c r="K89" s="27"/>
+      <c r="L89" s="27"/>
+      <c r="M89" s="27"/>
+    </row>
+    <row r="90" spans="1:13" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="B90" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="C90" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D90" s="27"/>
+      <c r="E90" s="27"/>
+      <c r="F90" s="27"/>
+      <c r="G90" s="27"/>
+      <c r="H90" s="27"/>
+      <c r="I90" s="27"/>
+      <c r="J90" s="27"/>
+      <c r="K90" s="27"/>
+      <c r="L90" s="27"/>
+      <c r="M90" s="27"/>
+    </row>
+    <row r="91" spans="1:13" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B91" s="35"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="26"/>
+      <c r="E91" s="26"/>
+      <c r="F91" s="26"/>
+      <c r="G91" s="26"/>
+      <c r="H91" s="26"/>
+      <c r="I91" s="26"/>
+      <c r="J91" s="26"/>
+      <c r="K91" s="26"/>
+      <c r="L91" s="26"/>
+      <c r="M91" s="26"/>
+    </row>
+    <row r="92" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B92" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="C92" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27"/>
+      <c r="I92" s="27"/>
+      <c r="J92" s="27"/>
+      <c r="K92" s="27"/>
+      <c r="L92" s="27"/>
+      <c r="M92" s="27"/>
+    </row>
+    <row r="93" spans="1:13" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="B93" s="33"/>
+      <c r="C93" s="33"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="25"/>
+      <c r="G93" s="25"/>
+      <c r="H93" s="25"/>
+      <c r="I93" s="25"/>
+      <c r="J93" s="25"/>
+      <c r="K93" s="25"/>
+      <c r="L93" s="25"/>
+      <c r="M93" s="25"/>
+    </row>
+    <row r="94" spans="1:13" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B94" s="34" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D94" s="27"/>
+      <c r="E94" s="27"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27"/>
+      <c r="I94" s="27"/>
+      <c r="J94" s="27"/>
+      <c r="K94" s="27"/>
+      <c r="L94" s="27"/>
+      <c r="M94" s="27"/>
+    </row>
+    <row r="95" spans="1:13" ht="93" x14ac:dyDescent="0.35">
+      <c r="A95" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="B95" s="34" t="s">
+        <v>93</v>
+      </c>
+      <c r="C95" s="34">
+        <v>2018</v>
+      </c>
+      <c r="D95" s="27"/>
+      <c r="E95" s="27"/>
+      <c r="F95" s="27"/>
+      <c r="G95" s="27"/>
+      <c r="H95" s="27"/>
+      <c r="I95" s="27"/>
+      <c r="J95" s="27"/>
+      <c r="K95" s="27"/>
+      <c r="L95" s="27"/>
+      <c r="M95" s="27"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:M2" xr:uid="{CDAB6358-A15C-45A3-97A4-BA9D51CB315E}"/>
-  <conditionalFormatting sqref="E4:L47 E49:L79">
-    <cfRule type="expression" dxfId="0" priority="1">
+  <phoneticPr fontId="17" type="noConversion"/>
+  <conditionalFormatting sqref="E4:L27 E29:L48 E50:L50 E52:L95">
+    <cfRule type="expression" dxfId="0" priority="2">
       <formula>$D4="No"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$3</xm:f>
           </x14:formula1>
-          <xm:sqref>D4:D79 F4:F79</xm:sqref>
+          <xm:sqref>F4:F95 D4:D95</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>Dropdowns!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>H4:H79</xm:sqref>
+          <xm:sqref>H4:H95</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B546"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.640625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="50.77734375" customWidth="1"/>
+    <col min="1" max="1" width="50.78515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="15">
-        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D79,{"Yes","Partial"}))</f>
+        <f>SUMPRODUCT(COUNTIF('Data sheet'!D3:D95,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="15">
-        <f>COUNTIF('Data sheet'!F3:F79,"Yes")</f>
+        <f>COUNTIF('Data sheet'!F3:F95,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="18">
-        <f>COUNTIF('Data sheet'!F3:F79,"Partial")</f>
+        <f>COUNTIF('Data sheet'!F3:F95,"Partial")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12" t="str">
         <f>IF(ISERROR(B2/B1),"",B2/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="13" t="str">
         <f>IF(ISERROR(B3/B1),"",B3/B1)</f>
         <v/>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
     </row>
-    <row r="7" spans="1:2" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
-[...538 lines deleted...]
-    <row r="546" ht="15.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="8" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:2" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="17" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="18" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="22" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="24" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="25" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="27" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="28" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="29" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="32" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="34" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="41" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="42" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="43" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="44" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="45" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="46" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="48" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="49" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="50" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="51" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="52" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="53" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="54" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="55" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="56" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="57" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="60" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="61" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="62" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="63" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="64" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="65" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="66" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="67" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="68" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="69" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="70" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="71" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="72" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="73" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="74" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="75" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="76" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="77" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="78" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="79" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="80" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="81" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="82" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="83" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="84" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="85" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="86" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="87" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="88" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="89" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="90" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="91" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="92" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="93" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="94" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="95" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="96" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="97" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="98" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="99" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="100" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="101" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="102" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="103" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="104" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="105" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="106" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="107" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="108" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="109" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="110" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="111" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="112" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="113" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="114" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="115" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="116" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="117" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="118" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="119" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="120" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="121" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="122" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="123" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="124" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="125" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="126" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="127" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="128" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="129" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="130" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="131" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="132" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="133" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="134" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="135" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="136" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="137" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="138" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="139" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="140" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="141" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="142" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="143" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="144" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="145" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="146" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="147" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="148" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="149" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="150" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="151" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="152" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="153" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="154" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="155" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="156" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="157" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="158" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="159" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="160" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="161" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="162" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="163" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="164" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="165" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="166" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="167" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="168" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="169" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="170" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="171" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="172" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="173" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="174" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="175" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="176" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="177" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="178" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="179" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="180" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="181" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="182" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="183" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="184" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="185" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="186" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="187" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="188" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="189" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="190" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="191" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="192" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="193" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="194" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="195" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="196" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="197" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="198" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="199" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="200" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="201" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="202" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="203" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="204" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="205" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="206" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="207" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="208" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="209" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="210" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="211" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="212" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="213" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="214" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="215" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="216" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="217" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="218" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="219" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="220" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="221" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="222" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="223" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="224" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="225" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="226" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="227" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="228" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="229" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="230" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="231" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="232" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="233" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="234" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="235" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="236" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="237" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="238" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="239" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="240" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="241" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="242" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="243" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="244" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="245" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="246" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="247" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="248" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="249" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="250" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="251" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="252" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="253" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="254" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="255" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="256" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="257" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="258" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="259" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="260" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="261" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="262" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="263" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="264" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="265" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="266" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="267" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="268" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="269" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="270" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="271" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="272" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="273" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="274" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="275" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="276" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="277" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="278" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="279" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="280" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="281" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="282" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="283" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="284" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="285" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="286" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="287" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="288" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="289" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="290" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="291" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="292" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="293" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="294" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="295" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="296" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="297" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="298" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="299" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="300" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="301" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="302" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="303" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="304" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="305" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="306" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="307" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="308" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="309" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="310" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="311" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="312" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="313" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="314" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="315" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="316" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="317" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="318" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="319" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="320" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="321" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="322" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="323" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="324" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="325" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="326" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="327" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="328" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="329" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="330" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="331" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="332" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="333" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="334" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="335" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="336" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="337" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="338" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="339" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="340" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="341" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="342" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="343" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="344" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="345" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="346" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="347" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="348" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="349" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="350" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="351" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="352" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="353" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="354" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="355" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="356" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="357" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="358" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="359" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="360" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="361" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="362" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="363" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="364" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="365" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="366" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="367" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="368" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="369" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="370" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="371" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="372" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="373" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="374" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="375" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="376" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="377" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="378" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="379" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="380" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="381" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="382" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="383" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="384" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="385" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="386" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="387" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="388" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="389" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="390" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="391" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="392" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="393" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="394" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="395" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="396" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="397" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="398" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="399" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="400" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="401" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="402" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="403" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="404" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="405" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="406" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="407" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="408" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="409" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="410" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="411" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="412" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="413" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="414" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="415" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="416" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="417" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="418" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="419" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="420" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="421" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="422" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="423" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="424" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="425" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="426" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="427" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="428" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="429" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="430" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="431" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="432" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="433" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="434" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="435" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="436" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="437" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="438" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="439" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="440" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="441" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="442" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="443" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="444" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="445" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="446" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="447" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="448" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="449" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="450" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="451" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="452" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="453" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="454" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="455" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="456" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="457" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="458" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="459" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="460" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="461" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="462" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="463" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="464" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="465" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="466" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="467" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="468" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="469" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="470" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="471" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="472" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="473" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="474" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="475" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="476" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="477" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="478" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="479" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="480" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="481" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="482" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="483" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="484" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="485" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="486" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="487" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="488" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="489" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="490" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="491" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="492" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="493" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="494" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="495" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="496" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="497" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="498" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="499" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="500" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="501" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="502" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="503" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="504" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="505" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="506" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="507" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="508" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="509" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="510" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="511" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="512" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="513" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="514" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="515" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="516" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="517" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="518" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="519" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="520" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="521" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="522" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="523" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="524" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="525" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="526" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="527" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="528" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="529" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="530" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="531" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="532" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="533" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="534" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="535" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="536" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="537" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="538" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="539" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="540" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="541" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="542" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="543" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="544" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="545" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="546" ht="15.65" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E34" sqref="E34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.640625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c122098d4e003b4384c4da8d0c27443">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4139,114 +4428,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </geb11f8ce9d940728585fae6d5409a45>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20C8A43-4450-409F-9B85-D52E11660A32}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{559E39A6-7719-4FCC-8669-1D332B64ECD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706D0DDB-5A7D-4505-B33F-F618EEF12935}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25884EE8-9C77-4623-BF26-9909B4A039A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>