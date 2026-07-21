--- v0 (2025-12-05)
+++ v1 (2026-07-21)
@@ -9,55 +9,55 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAABDF09-FECE-4109-B375-065296E4BA03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F99294F-EEFA-4FDE-AEF9-8E7F15A2FB8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="21840" windowHeight="13020" tabRatio="889" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover page " sheetId="29" r:id="rId1"/>
     <sheet name="Introduction " sheetId="30" r:id="rId2"/>
     <sheet name="Data sheet" sheetId="24" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_1_Outcome">#REF!</definedName>
     <definedName name="_1_Process">#REF!</definedName>
     <definedName name="_1_Structure">#REF!</definedName>
     <definedName name="_10_Outcome">#REF!</definedName>
     <definedName name="_10_Process">#REF!</definedName>
     <definedName name="_10_Structure">#REF!</definedName>
     <definedName name="_2_Outcome">#REF!</definedName>
     <definedName name="_2_Process">#REF!</definedName>
     <definedName name="_2_Structure">#REF!</definedName>
     <definedName name="_3_Outcome">#REF!</definedName>
     <definedName name="_3_Process">#REF!</definedName>
     <definedName name="_3_Structure">#REF!</definedName>
     <definedName name="_4_Outcome">#REF!</definedName>
     <definedName name="_4_Process">#REF!</definedName>
     <definedName name="_4_Structure">#REF!</definedName>
@@ -293,120 +293,93 @@
   <si>
     <t>Is there a risk associated with not implementing this recommendation?</t>
   </si>
   <si>
     <t>Is there a cost or saving?</t>
   </si>
   <si>
     <t>Deadline</t>
   </si>
   <si>
     <t>Lead</t>
   </si>
   <si>
     <t>Number of relevant or partially relevant recommendations</t>
   </si>
   <si>
     <t>Number of recommendations partially met</t>
   </si>
   <si>
     <t>Percentage of recommendations partially met</t>
   </si>
   <si>
     <t>NG88</t>
   </si>
   <si>
-    <r>
-[...22 lines deleted...]
-  <si>
     <t>History</t>
   </si>
   <si>
     <t>Physical examination</t>
   </si>
   <si>
     <t>1.1.1</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <t>1.2.2</t>
   </si>
   <si>
     <t>1.2.3</t>
   </si>
   <si>
     <t>Laboratory tests</t>
   </si>
   <si>
     <t>1.2.4</t>
   </si>
   <si>
     <t>1.2.5</t>
   </si>
   <si>
     <t>1.2.6</t>
   </si>
   <si>
     <t>1.2.7</t>
   </si>
   <si>
     <t>Before starting investigations</t>
   </si>
   <si>
     <t>Investigations</t>
   </si>
   <si>
     <t>1.2.8</t>
   </si>
   <si>
     <t>1.2.9</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.2.10</t>
   </si>
   <si>
     <t>Women with suspected submucosal fibroids, polyps or endometrial pathology</t>
   </si>
   <si>
     <t>1.3  Investigations for the cause of HMB</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>1.3.2</t>
   </si>
   <si>
     <t>1.3.3</t>
   </si>
   <si>
     <t>1.3.4</t>
   </si>
   <si>
     <t>1.3.5</t>
   </si>
   <si>
     <t>1.3.6</t>
   </si>
@@ -601,53 +574,50 @@
   </si>
   <si>
     <t>1.1  Impact of heavy menstrual bleeding (HMB) on women</t>
   </si>
   <si>
     <t>Recognise that heavy menstrual bleeding (HMB) has a major impact on a woman's quality of life, and ensure that any intervention aims to improve this rather than focusing on blood loss.</t>
   </si>
   <si>
     <t>1.2  History, physical examination and laboratory tests</t>
   </si>
   <si>
     <t>Take a history from the woman that covers:
 •	the nature of the bleeding
 •	related symptoms, such as persistent intermenstrual bleeding, pelvic pain and/or pressure symptoms, that might suggest uterine cavity abnormality, histological abnormality, adenomyosis or fibroids 
 •	impact on her quality of life
 •	other factors that may affect treatment options (such as comorbidities or previous treatment for HMB).</t>
   </si>
   <si>
     <t xml:space="preserve">Take into account the range and natural variability in menstrual cycles and blood loss when diagnosing HMB, and discuss this variation with the woman. If the woman feels that she does not fall within the normal ranges, discuss care options. </t>
   </si>
   <si>
     <t xml:space="preserve">If the woman has a history of HMB with other related symptoms (see recommendation 1.2.1) offer a physical examination. </t>
   </si>
   <si>
     <t>Carry out a full blood count test for all women with HMB, in parallel with any HMB treatment offered.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Do not routinely carry out a serum ferritin test for women with HMB. </t>
   </si>
   <si>
     <t xml:space="preserve">Do not carry out female hormone testing for women with HMB. </t>
   </si>
   <si>
     <t>Do not carry out thyroid hormone testing for women with HMB unless other signs and symptoms of thyroid disease are present.</t>
   </si>
   <si>
     <t>Consider starting pharmacological treatment for HMB without investigating the cause if the woman's history and/or examination suggests a low risk of fibroids, uterine cavity abnormality, histological abnormality or adenomyosis.</t>
   </si>
   <si>
     <t>If cancer is suspected, see the NICE guideline on suspected cancer: recognition and referral.</t>
   </si>
   <si>
     <t xml:space="preserve">Take into account the woman's history and examination when deciding whether to offer hysteroscopy or ultrasound as the first-line investigation. </t>
   </si>
   <si>
     <t>Ensure that outpatient hysteroscopy services are organised and the procedure is performed according to best practice, including:
 •	advising women to take oral analgesia before the procedure
 •	vaginoscopy as the standard diagnostic technique, using miniature hysteroscopes (3.5 mm or smaller).</t>
   </si>
   <si>
     <t>Ensure that hysteroscopy services are organised to enable progression to ‘see-and-treat’ hysteroscopy in a single setting if feasible.</t>
   </si>
   <si>
@@ -720,53 +690,50 @@
   </si>
   <si>
     <t>Inform women about the risk of possible loss of ovarian function and its consequences, even if their ovaries are retained during hysterectomy.</t>
   </si>
   <si>
     <t>When agreeing treatment options for HMB with women, take into account:
 •	the woman’s preferences
 •	any comorbidities
 •	the presence or absence of fibroids (including size, number and location), polyps, endometrial pathology or adenomyosis
 •	other symptoms such as pressure and pain.</t>
   </si>
   <si>
     <t>Be aware that progestogen-only contraception may suppress menstruation, which could be beneficial to women with HMB.</t>
   </si>
   <si>
     <t>For women with submucosal fibroids, consider hysteroscopic removal.</t>
   </si>
   <si>
     <t>Consider referring women to specialist care to undertake additional investigations and discuss treatment options for fibroids of 3 cm or more in diameter.</t>
   </si>
   <si>
     <t>Be aware that the effectiveness of pharmacological treatments for HMB may be limited in women with fibroids that are substantially greater than 3 cm in diameter.</t>
   </si>
   <si>
     <t>Prior to scheduling of uterine artery embolisation or myomectomy, the woman’s uterus and fibroid(s) should be assessed by ultrasound. If further information about fibroid position, size, number and vascularity is needed, MRI should be considered.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Baseline assessment tool for heavy menstrual bleeding: assessment and management (NICE clinical guideline NG88)</t>
   </si>
   <si>
     <t>1.5.10</t>
   </si>
   <si>
     <t>2018, amended 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Discuss with the woman the risks and possible benefits of intermittent treatment with ulipristal acetate.
 •	Advise that ulipristal acetate can be associated with serious liver injury leading to liver failure, and the signs and symptoms to look out for.
 •		Measure liver function before starting ulipristal acetate, monthly for the first 2 courses and once before each new treatment course when clinically indicated.
 •	If there is no underlying liver injury, and surgery and uterine artery embolisation for fibroids are unsuitable or have failed, consider ulipristal acetate 5 mg (up to 4 courses) for premenopausal women with heavy menstrual bleeding and fibroids of 3 cm or more in diameter, particularly if the haemoglobin level is 102 g per litre or below.
 •	If a woman shows signs and symptoms of liver failure, stop ulipristal acetate and perform liver function tests urgently. </t>
   </si>
   <si>
     <t>2007, amended 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Baseline assessment: Heavy menstrual </t>
   </si>
   <si>
     <t>bleeding: assessment and management</t>
   </si>
   <si>
     <t>The tool can be used by individual services or organisations.  Alternatively, an assessment completed with the involvement of all relevant services or organisations would help to develop a picture of activity in the local area.</t>
@@ -803,79 +770,50 @@
       <t xml:space="preserve">by deadline, use the Filter function in the Data menu. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color rgb="FF0000FF"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>Tools and resources</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to help put the guidance into practice are available on the NICE website. </t>
     </r>
   </si>
   <si>
     <t>This baseline assessment tool can be used to evaluate whether practice is in line with the recommendations in heavy menstrual bleeding: assessment and management. It can also help to plan activity to meet the recommendations.</t>
-  </si>
-[...27 lines deleted...]
-    <t>Updated:  May 2021</t>
   </si>
   <si>
     <r>
       <t>Testing for coagulation disorders (for example, von Willebrand's disease) should be considered for women who:
 •	have had HMB since their periods started</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	have a personal or family history suggesting a coagulation disorder. </t>
@@ -913,196 +851,50 @@
 •	significant dysmenorrhoea (period pain) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t>or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	a bulky, tender uterus on examination that suggests adenomyosis.</t>
     </r>
   </si>
   <si>
     <t>amended 2021</t>
-  </si>
-[...144 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Provide women with information about HMB and its management. Follow the principles in the NICE guidelines on patient experience in adult NHS services and shared decision making in relation to communication, information and shared decision-making. </t>
   </si>
   <si>
     <t>For gonadotropin-releasing hormone (GnRH) antagonists recommended as options in NICE technology appraisal guidance for treating moderate to severe symptoms of uterine fibroids in some people, see the guidance on:
 •	linzagolix (TA996, 2024)
 •	relugolix–estradiol–norethisterone acetate (TA832, 2022).</t>
   </si>
   <si>
     <r>
       <t>If treatment is unsuccessful, the woman declines pharmacological treatment, or symptoms are severe, consider referral to specialist care for:
 •	investigations to diagnose the cause of HMB, if needed (see section 1.3) taking into account any investigations the woman has already had</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> and</t>
     </r>
     <r>
@@ -1138,153 +930,370 @@
       <t xml:space="preserve">	second-generation endometrial ablation
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t></t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">	hysterectomy.
 Fluid-filled thermal balloon and microwave endometrial ablation are recommended as options in NICE technology appraisal guidance when the woman and her clinician have decided that surgical intervention is appropriate. For full details, see the guidance on fluid-filled thermal balloon and microwave endometrial ablation techniques for heavy menstrual bleeding (TA78, 2004).</t>
     </r>
   </si>
   <si>
-    <t>For women with fibroids of 3 cm or more in diameter, take into account the size, location and number of fibroids, and the severity of the symptoms and consider the following treatments:
-[...15 lines deleted...]
-  <si>
     <t>For GnRH antagonists recommended as options in NICE technology appraisal guidance for treating moderate to severe symptoms of uterine fibroids in some people, see the guidance on:
 •	linzagolix (TA996, 2024)
 •	relugolix–estradiol–norethisterone acetate (TA832, 2022).</t>
   </si>
   <si>
     <t>Consider second-generation endometrial ablation as a treatment option for women with HMB and fibroids of 3 cm or more in diameter who meet the criteria specified in the manufacturers’ instructions. 
 Fluid-filled thermal balloon and microwave endometrial ablation are recommended as options in NICE technology appraisal guidance when the woman and her clinician have decided that surgical intervention is appropriate. For full details, see the guidance on fluid-filled thermal balloon and microwave endometrial ablation techniques for heavy menstrual bleeding (TA78, 2004).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">If treatment is unsuccessful: 
 •	consider further investigations to reassess the cause of HMB (see section 1.3), taking into account the results of previous investigations </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">and </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	offer alternative treatment with a choice of the options described in recommendation 1.5.11.</t>
     </r>
   </si>
   <si>
     <t>1.5.23</t>
   </si>
   <si>
     <t>1.5.24</t>
+  </si>
+  <si>
+    <t>Published: 14 March 2018</t>
+  </si>
+  <si>
+    <t>If the woman has a history of HMB without other related symptoms (see recommendation 1.2.1), consider pharmacological treatment without carrying out a physical examination (unless the treatment chosen is levonorgestrel-releasing intrauterine system [LNG IUS]).
+Note that this is an off-label use for some LNG-IUSs. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>Carry out a physical examination before all investigations or LNG-IUS fittings. 
+Note that this is an off-label use for some LNG-IUSs. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>Explain to women who are offered an LNG-IUS:
+•	about anticipated changes in bleeding pattern, particularly in the first few cycles and maybe lasting longer than 6 months
+•	that it is advisable to wait for at least 6 cycles to see the benefits of the treatment. 
+Note that this is an off-label use for some LNG-IUSs. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consider an LNG-IUS as the first treatment for HMB in women with:
+•	no identified pathology </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+•	fibroids less than 3 cm in diameter, which are not causing distortion of the uterine cavity</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+•	suspected or diagnosed adenomyosis.
+Note that this is an off-label use for some LNG-IUSs. See NICE’s information on prescribing medicines.</t>
+    </r>
+  </si>
+  <si>
+    <t>If a woman with HMB declines an LNG-IUS or it is not suitable, consider the following pharmacological treatments:
+•	non-hormonal: 
+-	tranexamic acid
+-	NSAIDs (non-steroidal anti-inflammatory drugs)
+•	hormonal:
+-	combined hormonal contraception
+-	cyclical oral progestogens.
+Note that this is an off-label use for NSAIDs and some combined hormonal contraceptives. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>If pharmacological treatment is needed while investigations and definitive treatment are being organised, offer tranexamic acid and/or NSAIDs.
+Note that this is an off-label use for NSAIDs. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>Advise women to continue using NSAIDs and/or tranexamic acid for as long as they are found to be beneficial.
+Note that this is an off-label use for NSAIDs. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <t>For women with fibroids of 3 cm or more in diameter, take into account the size, location and number of fibroids, and the severity of the symptoms and consider the following treatments:
+•	pharmacological:
+•	non-hormonal:
+-	tranexamic acid
+-	NSAIDs
+•	hormonal:
+-	LNG-IUS
+-	combined hormonal contraception
+-	cyclical oral progestogens
+-	ulipristal acetate (this is only indicated for some premenopausal women; see recommendations 1.5.13 and 1.5.14 for more information) [amended 2021]
+•	uterine artery embolisation for fibroids
+•	surgical: 
+-	myomectomy
+-	hysterectomy.
+Note that this is an off-label use for NSAIDs and some LNG-IUSs. See NICE’s information on prescribing medicines. [2018]</t>
   </si>
   <si>
     <r>
       <t>Only think about ulipristal acetate for the intermittent treatment of moderate to severe symptoms of uterine fibroids in premenopausal women if:
 •	surgery and uterine artery embolisation for fibroids are not suitable, for example, because the risks to a woman outweigh the possible benefits,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	surgery and uterine artery embolisation for fibroids have failed,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> or</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Lato"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 •	the woman declines surgery and uterine artery embolisation for fibroids.
 See the MHRA drug safety update on ulipristal acetate.</t>
     </r>
+  </si>
+  <si>
+    <t>Pretreatment with a gonadotrophin-releasing hormone analogue before hysterectomy and myomectomy should be considered if uterine fibroids are causing an enlarged or distorted uterus.
+Note that this is an off-label use for some gonadotrophin-releasing hormone analogues. See NICE’s information on prescribing medicines.</t>
+  </si>
+  <si>
+    <r>
+      <t>Baseline assessment tool for heavy menstrual bleeding: assessment and management</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (NICE guideline NG88</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Baseline assessment tool for heavy menstrual bleeding: assessment and management (NICE guideline NG88)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">It should be used in conjunction with </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>heavy menstrual bleeding: assessment and management</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (NICE guideline NG88).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>National Institute for Health and Care Excellence
+3rd floor, 3 Piccadilly Place, Manchester, M1 3BN; www.nice.org.uk
+Copyright</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>© NICE 2026. All rights reserved.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>Subject to Notice of rights</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Lato"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Updated: 07 July 2026</t>
+  </si>
+  <si>
+    <t>1.2.10</t>
+  </si>
+  <si>
+    <t>Deleted.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1729,53 +1738,50 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="4" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="4" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1820,50 +1826,53 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Hyperlink 4" xfId="5" xr:uid="{358D91DD-5469-44E1-8E8D-E70C4F7F5D70}"/>
     <cellStyle name="Hyperlink 4 2" xfId="6" xr:uid="{45CCC79E-89CF-4EC5-82CE-D47A7ADB6057}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{AD893D65-74C4-4BD2-8556-48F46A1D0441}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FF233746"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -2424,2020 +2433,2001 @@
     </a:spDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/terms-and-conditions" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng88" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nice.org.uk/guidance/ng88/resources" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECD24D01-3855-49B6-A7F0-C68070BDEAF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7265625" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.77734375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="11.7265625" style="22"/>
+    <col min="1" max="1" width="17.44140625" style="22" customWidth="1"/>
+    <col min="2" max="6" width="11.77734375" style="22"/>
+    <col min="7" max="7" width="6.5546875" style="22" customWidth="1"/>
+    <col min="8" max="16384" width="11.77734375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="21"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G2" s="23"/>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G3" s="23"/>
     </row>
-    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G6" s="23"/>
     </row>
-    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G7" s="23"/>
     </row>
-    <row r="8" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="23"/>
     </row>
-    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B9" s="25"/>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="25"/>
       <c r="G9" s="23"/>
     </row>
-    <row r="10" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="26" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="23"/>
     </row>
-    <row r="11" spans="1:7" ht="29.5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
       <c r="G11" s="30"/>
     </row>
-    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="30"/>
     </row>
-    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="33"/>
     </row>
-    <row r="14" spans="1:7" s="51" customFormat="1" ht="27" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-    <row r="16" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A14" s="48" t="s">
+        <v>166</v>
+      </c>
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="49"/>
+    </row>
+    <row r="15" spans="1:7" s="50" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A15" s="48" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="48"/>
+      <c r="C15" s="48"/>
+      <c r="D15" s="48"/>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="49"/>
+    </row>
+    <row r="16" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A16" s="35"/>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
       <c r="G16" s="34"/>
     </row>
-    <row r="17" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A17" s="35"/>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="34"/>
     </row>
-    <row r="18" spans="1:7" ht="27" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
       <c r="A18" s="35"/>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="34"/>
     </row>
-    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="36"/>
       <c r="G19" s="23"/>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G20" s="23"/>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G21" s="23"/>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="37"/>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FEF5D52-21FC-45CE-8720-3B8ED0F9D38E}">
   <dimension ref="A1:A13"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.26953125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.21875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="95.26953125" style="40" customWidth="1"/>
-    <col min="2" max="16384" width="11.26953125" style="40"/>
+    <col min="1" max="1" width="95.21875" style="39" customWidth="1"/>
+    <col min="2" max="16384" width="11.21875" style="39"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="69" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="A3" s="42" t="s">
+    <row r="1" spans="1:1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="53.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="40" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="53.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="42" customFormat="1" ht="46.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="51" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="41"/>
+    </row>
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="43" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="44"/>
+    </row>
+    <row r="9" spans="1:1" ht="73.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="45" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="38.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="43" customFormat="1" ht="46" customHeight="1" x14ac:dyDescent="0.3">
-[...42 lines deleted...]
-        <v>173</v>
+    <row r="13" spans="1:1" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A8" xr:uid="{A2E58F36-D815-4E7D-825F-24EAD35974FE}">
       <formula1>"Yes,Partially,No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" xr:uid="{D793FED4-4288-4FEF-8846-663FCCAC8075}"/>
-    <hyperlink ref="A4" r:id="rId2" xr:uid="{BFD63633-AD2C-49F1-A794-F23492783B53}"/>
+    <hyperlink ref="A4" r:id="rId2" display="It should be used in conjunction with heavy menstrual bleeding: assessment and management (NICE clinical guideline NG88)." xr:uid="{BFD63633-AD2C-49F1-A794-F23492783B53}"/>
     <hyperlink ref="A13" r:id="rId3" location="notice-of-rights" display="https://www.nice.org.uk/terms-and-conditions - notice-of-rights" xr:uid="{4D76376D-6099-4868-A871-75F94CB48132}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet16">
     <tabColor rgb="FF233746"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K94"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55" style="2" customWidth="1"/>
-    <col min="2" max="2" width="12.81640625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="18.453125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="12.77734375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="23.44140625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="19.77734375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="59.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="18.44140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="55" style="2" customWidth="1"/>
-    <col min="8" max="8" width="24.1796875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="12.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="24.21875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="18.21875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="12.44140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="22" style="2" customWidth="1"/>
-    <col min="12" max="12" width="49.26953125" style="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.1796875" style="1"/>
+    <col min="12" max="12" width="49.21875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="14" t="s">
-        <v>19</v>
+        <v>177</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="15"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
-    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C3" s="16"/>
       <c r="E3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="4">
         <f>SUMPRODUCT(COUNTIF(D10:D94,{"Yes","Partial"}))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C4" s="16"/>
       <c r="E4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="4">
         <f>COUNTIF(F10:F94,"Yes")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="16"/>
       <c r="E5" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="13">
         <f>COUNTIF(F10:F94,"Partial")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C6" s="17"/>
       <c r="E6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="11" t="str">
         <f>IF(ISERROR(F4/F3),"",F4/F3)</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C7" s="17"/>
       <c r="E7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="6" t="str">
         <f>IF(ISERROR(F5/F3),"",F5/F3)</f>
         <v/>
       </c>
     </row>
-    <row r="9" spans="1:11" s="56" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="53" t="s">
+    <row r="9" spans="1:11" s="55" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="54" t="s">
+      <c r="B9" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="55" t="s">
+      <c r="C9" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="53" t="s">
+      <c r="D9" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="53" t="s">
+      <c r="E9" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="53" t="s">
+      <c r="F9" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="53" t="s">
+      <c r="G9" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="53" t="s">
+      <c r="H9" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="53" t="s">
+      <c r="I9" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="53" t="s">
+      <c r="J9" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="K9" s="53" t="s">
+      <c r="K9" s="52" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="10" spans="1:11" s="74" customFormat="1" ht="16.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="69" t="s">
+    <row r="10" spans="1:11" s="73" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A10" s="68" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="69"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="69"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="69"/>
+      <c r="G10" s="69"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="72"/>
+    </row>
+    <row r="11" spans="1:11" s="61" customFormat="1" ht="59.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="62" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D11" s="65"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="65"/>
+      <c r="G11" s="65"/>
+      <c r="H11" s="65"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="66"/>
+      <c r="K11" s="65"/>
+    </row>
+    <row r="12" spans="1:11" s="61" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="68" t="s">
         <v>106</v>
       </c>
-      <c r="B10" s="70"/>
-[...11 lines deleted...]
-      <c r="A11" s="63" t="s">
+      <c r="B12" s="57"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="60"/>
+    </row>
+    <row r="13" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="57"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="59"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="60"/>
+    </row>
+    <row r="14" spans="1:11" s="61" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A14" s="62" t="s">
         <v>107</v>
       </c>
-      <c r="B11" s="64" t="s">
+      <c r="B14" s="63" t="s">
         <v>22</v>
       </c>
-      <c r="C11" s="65">
+      <c r="C14" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="66"/>
+      <c r="K14" s="65"/>
+    </row>
+    <row r="15" spans="1:11" s="61" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A15" s="62" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="64">
         <v>2007</v>
       </c>
-      <c r="D11" s="66"/>
-[...24 lines deleted...]
-      <c r="A13" s="57" t="s">
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="65"/>
+    </row>
+    <row r="16" spans="1:11" s="61" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A16" s="62" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="66"/>
+      <c r="K16" s="65"/>
+    </row>
+    <row r="17" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="58"/>
-[...11 lines deleted...]
-      <c r="A14" s="63" t="s">
+      <c r="B17" s="57"/>
+      <c r="C17" s="58"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="60"/>
+    </row>
+    <row r="18" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="62" t="s">
         <v>109</v>
       </c>
-      <c r="B14" s="64" t="s">
-[...15 lines deleted...]
-      <c r="A15" s="63" t="s">
+      <c r="B18" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
+      <c r="G18" s="65"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="66"/>
+      <c r="K18" s="65"/>
+    </row>
+    <row r="19" spans="1:11" s="61" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A19" s="62" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D19" s="65"/>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="66"/>
+      <c r="K19" s="65"/>
+    </row>
+    <row r="20" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="57"/>
+      <c r="C20" s="58"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="57"/>
+      <c r="F20" s="57"/>
+      <c r="G20" s="57"/>
+      <c r="H20" s="57"/>
+      <c r="I20" s="59"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="60"/>
+    </row>
+    <row r="21" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="62" t="s">
         <v>110</v>
       </c>
-      <c r="B15" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="65">
+      <c r="B21" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="64">
         <v>2007</v>
       </c>
-      <c r="D15" s="66"/>
-[...43 lines deleted...]
-      <c r="A18" s="63" t="s">
+      <c r="D21" s="65"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="65"/>
+    </row>
+    <row r="22" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A22" s="62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="65"/>
+    </row>
+    <row r="23" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="62" t="s">
+        <v>183</v>
+      </c>
+      <c r="B23" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D23" s="65"/>
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="66"/>
+      <c r="K23" s="65"/>
+    </row>
+    <row r="24" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="62" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="64" t="s">
-[...21 lines deleted...]
-      <c r="C19" s="65">
+      <c r="B24" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="64">
         <v>2007</v>
       </c>
-      <c r="D19" s="66"/>
-[...24 lines deleted...]
-      <c r="A21" s="63" t="s">
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="66"/>
+      <c r="K24" s="65"/>
+    </row>
+    <row r="25" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="62" t="s">
         <v>112</v>
       </c>
-      <c r="B21" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="65">
+      <c r="B25" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="C25" s="64">
         <v>2007</v>
       </c>
-      <c r="D21" s="66"/>
-[...9 lines deleted...]
-      <c r="A22" s="63" t="s">
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="65"/>
+    </row>
+    <row r="26" spans="1:11" s="61" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="68" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="57"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
+      <c r="F26" s="57"/>
+      <c r="G26" s="57"/>
+      <c r="H26" s="57"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="60"/>
+    </row>
+    <row r="27" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="57"/>
+      <c r="C27" s="58"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="60"/>
+    </row>
+    <row r="28" spans="1:11" s="61" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A28" s="62" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="65"/>
+    </row>
+    <row r="29" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="62" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="66"/>
+      <c r="K29" s="65"/>
+    </row>
+    <row r="30" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="57"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="60"/>
+    </row>
+    <row r="31" spans="1:11" s="61" customFormat="1" ht="59.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="62" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="65"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="65"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="66"/>
+      <c r="K31" s="65"/>
+    </row>
+    <row r="32" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="57"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="57"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="60"/>
+    </row>
+    <row r="33" spans="1:11" s="61" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A33" s="62" t="s">
+        <v>155</v>
+      </c>
+      <c r="B33" s="63" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="66"/>
+      <c r="K33" s="65"/>
+    </row>
+    <row r="34" spans="1:11" s="61" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A34" s="62" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D34" s="65"/>
+      <c r="E34" s="65"/>
+      <c r="F34" s="65"/>
+      <c r="G34" s="65"/>
+      <c r="H34" s="65"/>
+      <c r="I34" s="65"/>
+      <c r="J34" s="66"/>
+      <c r="K34" s="65"/>
+    </row>
+    <row r="35" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="62" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D35" s="65"/>
+      <c r="E35" s="65"/>
+      <c r="F35" s="65"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="65"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="66"/>
+      <c r="K35" s="65"/>
+    </row>
+    <row r="36" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="62" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="65"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="66"/>
+      <c r="K36" s="65"/>
+    </row>
+    <row r="37" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="62" t="s">
+        <v>119</v>
+      </c>
+      <c r="B37" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="65"/>
+    </row>
+    <row r="38" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A38" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D38" s="65"/>
+      <c r="E38" s="65"/>
+      <c r="F38" s="65"/>
+      <c r="G38" s="65"/>
+      <c r="H38" s="65"/>
+      <c r="I38" s="65"/>
+      <c r="J38" s="66"/>
+      <c r="K38" s="65"/>
+    </row>
+    <row r="39" spans="1:11" s="61" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A39" s="62" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" s="65"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="65"/>
+      <c r="G39" s="65"/>
+      <c r="H39" s="65"/>
+      <c r="I39" s="65"/>
+      <c r="J39" s="66"/>
+      <c r="K39" s="65"/>
+    </row>
+    <row r="40" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="62" t="s">
+        <v>122</v>
+      </c>
+      <c r="B40" s="63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C40" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="65"/>
+      <c r="H40" s="65"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="66"/>
+      <c r="K40" s="65"/>
+    </row>
+    <row r="41" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="57"/>
+      <c r="C41" s="58"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="57"/>
+      <c r="G41" s="57"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="59"/>
+      <c r="J41" s="59"/>
+      <c r="K41" s="60"/>
+    </row>
+    <row r="42" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A42" s="62" t="s">
+        <v>123</v>
+      </c>
+      <c r="B42" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D42" s="65"/>
+      <c r="E42" s="65"/>
+      <c r="F42" s="65"/>
+      <c r="G42" s="65"/>
+      <c r="H42" s="65"/>
+      <c r="I42" s="65"/>
+      <c r="J42" s="66"/>
+      <c r="K42" s="65"/>
+    </row>
+    <row r="43" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" s="57"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+      <c r="I43" s="59"/>
+      <c r="J43" s="59"/>
+      <c r="K43" s="60"/>
+    </row>
+    <row r="44" spans="1:11" s="61" customFormat="1" ht="95.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="62" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D44" s="65"/>
+      <c r="E44" s="65"/>
+      <c r="F44" s="65"/>
+      <c r="G44" s="65"/>
+      <c r="H44" s="65"/>
+      <c r="I44" s="65"/>
+      <c r="J44" s="66"/>
+      <c r="K44" s="65"/>
+    </row>
+    <row r="45" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A45" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D45" s="65"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="65"/>
+      <c r="G45" s="65"/>
+      <c r="H45" s="65"/>
+      <c r="I45" s="65"/>
+      <c r="J45" s="66"/>
+      <c r="K45" s="65"/>
+    </row>
+    <row r="46" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="62" t="s">
+        <v>125</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="C46" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D46" s="65"/>
+      <c r="E46" s="65"/>
+      <c r="F46" s="65"/>
+      <c r="G46" s="65"/>
+      <c r="H46" s="65"/>
+      <c r="I46" s="65"/>
+      <c r="J46" s="66"/>
+      <c r="K46" s="65"/>
+    </row>
+    <row r="47" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="56" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="57"/>
+      <c r="C47" s="58"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="57"/>
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="59"/>
+      <c r="J47" s="59"/>
+      <c r="K47" s="60"/>
+    </row>
+    <row r="48" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="62" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="C48" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D48" s="65"/>
+      <c r="E48" s="65"/>
+      <c r="F48" s="65"/>
+      <c r="G48" s="65"/>
+      <c r="H48" s="65"/>
+      <c r="I48" s="65"/>
+      <c r="J48" s="66"/>
+      <c r="K48" s="65"/>
+    </row>
+    <row r="49" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="62" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D49" s="65"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="65"/>
+      <c r="I49" s="65"/>
+      <c r="J49" s="66"/>
+      <c r="K49" s="65"/>
+    </row>
+    <row r="50" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A50" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="B50" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="65"/>
+      <c r="I50" s="65"/>
+      <c r="J50" s="66"/>
+      <c r="K50" s="65"/>
+    </row>
+    <row r="51" spans="1:11" s="61" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A51" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="B51" s="57"/>
+      <c r="C51" s="58"/>
+      <c r="D51" s="57"/>
+      <c r="E51" s="57"/>
+      <c r="F51" s="57"/>
+      <c r="G51" s="57"/>
+      <c r="H51" s="57"/>
+      <c r="I51" s="59"/>
+      <c r="J51" s="59"/>
+      <c r="K51" s="60"/>
+    </row>
+    <row r="52" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A52" s="62" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D52" s="65"/>
+      <c r="E52" s="65"/>
+      <c r="F52" s="65"/>
+      <c r="G52" s="65"/>
+      <c r="H52" s="65"/>
+      <c r="I52" s="65"/>
+      <c r="J52" s="66"/>
+      <c r="K52" s="65"/>
+    </row>
+    <row r="53" spans="1:11" s="61" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A53" s="62" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D53" s="65"/>
+      <c r="E53" s="65"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="65"/>
+      <c r="H53" s="65"/>
+      <c r="I53" s="65"/>
+      <c r="J53" s="66"/>
+      <c r="K53" s="65"/>
+    </row>
+    <row r="54" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="B54" s="57"/>
+      <c r="C54" s="58"/>
+      <c r="D54" s="57"/>
+      <c r="E54" s="57"/>
+      <c r="F54" s="57"/>
+      <c r="G54" s="57"/>
+      <c r="H54" s="57"/>
+      <c r="I54" s="59"/>
+      <c r="J54" s="59"/>
+      <c r="K54" s="60"/>
+    </row>
+    <row r="55" spans="1:11" s="61" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A55" s="62" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D55" s="65"/>
+      <c r="E55" s="65"/>
+      <c r="F55" s="65"/>
+      <c r="G55" s="65"/>
+      <c r="H55" s="65"/>
+      <c r="I55" s="65"/>
+      <c r="J55" s="66"/>
+      <c r="K55" s="65"/>
+    </row>
+    <row r="56" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B56" s="57"/>
+      <c r="C56" s="58"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="57"/>
+      <c r="G56" s="57"/>
+      <c r="H56" s="57"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="60"/>
+    </row>
+    <row r="57" spans="1:11" s="61" customFormat="1" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="62" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C57" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D57" s="65"/>
+      <c r="E57" s="65"/>
+      <c r="F57" s="65"/>
+      <c r="G57" s="65"/>
+      <c r="H57" s="65"/>
+      <c r="I57" s="65"/>
+      <c r="J57" s="66"/>
+      <c r="K57" s="65"/>
+    </row>
+    <row r="58" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A58" s="62" t="s">
+        <v>131</v>
+      </c>
+      <c r="B58" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D58" s="65"/>
+      <c r="E58" s="65"/>
+      <c r="F58" s="65"/>
+      <c r="G58" s="65"/>
+      <c r="H58" s="65"/>
+      <c r="I58" s="65"/>
+      <c r="J58" s="66"/>
+      <c r="K58" s="65"/>
+    </row>
+    <row r="59" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="57"/>
+      <c r="C59" s="58"/>
+      <c r="D59" s="57"/>
+      <c r="E59" s="57"/>
+      <c r="F59" s="57"/>
+      <c r="G59" s="57"/>
+      <c r="H59" s="57"/>
+      <c r="I59" s="59"/>
+      <c r="J59" s="59"/>
+      <c r="K59" s="60"/>
+    </row>
+    <row r="60" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="62" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="C60" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D60" s="65"/>
+      <c r="E60" s="65"/>
+      <c r="F60" s="65"/>
+      <c r="G60" s="65"/>
+      <c r="H60" s="65"/>
+      <c r="I60" s="65"/>
+      <c r="J60" s="66"/>
+      <c r="K60" s="65"/>
+    </row>
+    <row r="61" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B61" s="57"/>
+      <c r="C61" s="58"/>
+      <c r="D61" s="57"/>
+      <c r="E61" s="57"/>
+      <c r="F61" s="57"/>
+      <c r="G61" s="57"/>
+      <c r="H61" s="57"/>
+      <c r="I61" s="59"/>
+      <c r="J61" s="59"/>
+      <c r="K61" s="60"/>
+    </row>
+    <row r="62" spans="1:11" s="61" customFormat="1" ht="192" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="62" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="C62" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D62" s="65"/>
+      <c r="E62" s="65"/>
+      <c r="F62" s="65"/>
+      <c r="G62" s="65"/>
+      <c r="H62" s="65"/>
+      <c r="I62" s="65"/>
+      <c r="J62" s="66"/>
+      <c r="K62" s="65"/>
+    </row>
+    <row r="63" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A63" s="62" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="63" t="s">
+        <v>72</v>
+      </c>
+      <c r="C63" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D63" s="65"/>
+      <c r="E63" s="65"/>
+      <c r="F63" s="65"/>
+      <c r="G63" s="65"/>
+      <c r="H63" s="65"/>
+      <c r="I63" s="65"/>
+      <c r="J63" s="66"/>
+      <c r="K63" s="65"/>
+    </row>
+    <row r="64" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A64" s="62" t="s">
+        <v>135</v>
+      </c>
+      <c r="B64" s="63" t="s">
+        <v>73</v>
+      </c>
+      <c r="C64" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D64" s="65"/>
+      <c r="E64" s="65"/>
+      <c r="F64" s="65"/>
+      <c r="G64" s="65"/>
+      <c r="H64" s="65"/>
+      <c r="I64" s="65"/>
+      <c r="J64" s="66"/>
+      <c r="K64" s="65"/>
+    </row>
+    <row r="65" spans="1:11" s="61" customFormat="1" ht="16.8" x14ac:dyDescent="0.3">
+      <c r="A65" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="B65" s="57"/>
+      <c r="C65" s="58"/>
+      <c r="D65" s="57"/>
+      <c r="E65" s="57"/>
+      <c r="F65" s="57"/>
+      <c r="G65" s="57"/>
+      <c r="H65" s="57"/>
+      <c r="I65" s="59"/>
+      <c r="J65" s="59"/>
+      <c r="K65" s="60"/>
+    </row>
+    <row r="66" spans="1:11" s="61" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A66" s="62" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>71</v>
+      </c>
+      <c r="C66" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D66" s="65"/>
+      <c r="E66" s="65"/>
+      <c r="F66" s="65"/>
+      <c r="G66" s="65"/>
+      <c r="H66" s="65"/>
+      <c r="I66" s="65"/>
+      <c r="J66" s="66"/>
+      <c r="K66" s="65"/>
+    </row>
+    <row r="67" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B67" s="57"/>
+      <c r="C67" s="58"/>
+      <c r="D67" s="57"/>
+      <c r="E67" s="57"/>
+      <c r="F67" s="57"/>
+      <c r="G67" s="57"/>
+      <c r="H67" s="57"/>
+      <c r="I67" s="59"/>
+      <c r="J67" s="59"/>
+      <c r="K67" s="60"/>
+    </row>
+    <row r="68" spans="1:11" s="61" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A68" s="62" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" s="63" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D68" s="65"/>
+      <c r="E68" s="65"/>
+      <c r="F68" s="65"/>
+      <c r="G68" s="65"/>
+      <c r="H68" s="65"/>
+      <c r="I68" s="65"/>
+      <c r="J68" s="66"/>
+      <c r="K68" s="65"/>
+    </row>
+    <row r="69" spans="1:11" s="61" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A69" s="62" t="s">
+        <v>171</v>
+      </c>
+      <c r="B69" s="63" t="s">
+        <v>76</v>
+      </c>
+      <c r="C69" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D69" s="65"/>
+      <c r="E69" s="65"/>
+      <c r="F69" s="65"/>
+      <c r="G69" s="65"/>
+      <c r="H69" s="65"/>
+      <c r="I69" s="65"/>
+      <c r="J69" s="66"/>
+      <c r="K69" s="65"/>
+    </row>
+    <row r="70" spans="1:11" s="61" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A70" s="62" t="s">
+        <v>159</v>
+      </c>
+      <c r="B70" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" s="64"/>
+      <c r="D70" s="65"/>
+      <c r="E70" s="65"/>
+      <c r="F70" s="65"/>
+      <c r="G70" s="65"/>
+      <c r="H70" s="65"/>
+      <c r="I70" s="65"/>
+      <c r="J70" s="66"/>
+      <c r="K70" s="65"/>
+    </row>
+    <row r="71" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="62" t="s">
+        <v>137</v>
+      </c>
+      <c r="B71" s="63" t="s">
+        <v>79</v>
+      </c>
+      <c r="C71" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D71" s="65"/>
+      <c r="E71" s="65"/>
+      <c r="F71" s="65"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="65"/>
+      <c r="I71" s="65"/>
+      <c r="J71" s="66"/>
+      <c r="K71" s="65"/>
+    </row>
+    <row r="72" spans="1:11" s="61" customFormat="1" ht="300" x14ac:dyDescent="0.25">
+      <c r="A72" s="62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B72" s="63" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D72" s="65"/>
+      <c r="E72" s="65"/>
+      <c r="F72" s="65"/>
+      <c r="G72" s="65"/>
+      <c r="H72" s="65"/>
+      <c r="I72" s="65"/>
+      <c r="J72" s="66"/>
+      <c r="K72" s="65"/>
+    </row>
+    <row r="73" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="B73" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D73" s="65"/>
+      <c r="E73" s="65"/>
+      <c r="F73" s="65"/>
+      <c r="G73" s="65"/>
+      <c r="H73" s="65"/>
+      <c r="I73" s="65"/>
+      <c r="J73" s="66"/>
+      <c r="K73" s="65"/>
+    </row>
+    <row r="74" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A74" s="56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B74" s="57"/>
+      <c r="C74" s="58"/>
+      <c r="D74" s="57"/>
+      <c r="E74" s="57"/>
+      <c r="F74" s="57"/>
+      <c r="G74" s="57"/>
+      <c r="H74" s="57"/>
+      <c r="I74" s="59"/>
+      <c r="J74" s="59"/>
+      <c r="K74" s="60"/>
+    </row>
+    <row r="75" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A75" s="62" t="s">
+        <v>139</v>
+      </c>
+      <c r="B75" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="C75" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="65"/>
+      <c r="I75" s="65"/>
+      <c r="J75" s="66"/>
+      <c r="K75" s="65"/>
+    </row>
+    <row r="76" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A76" s="62" t="s">
+        <v>172</v>
+      </c>
+      <c r="B76" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="C76" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D76" s="65"/>
+      <c r="E76" s="65"/>
+      <c r="F76" s="65"/>
+      <c r="G76" s="65"/>
+      <c r="H76" s="65"/>
+      <c r="I76" s="65"/>
+      <c r="J76" s="66"/>
+      <c r="K76" s="65"/>
+    </row>
+    <row r="77" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A77" s="62" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" s="63" t="s">
+        <v>142</v>
+      </c>
+      <c r="C77" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D77" s="65"/>
+      <c r="E77" s="65"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="65"/>
+      <c r="I77" s="65"/>
+      <c r="J77" s="66"/>
+      <c r="K77" s="65"/>
+    </row>
+    <row r="78" spans="1:11" s="61" customFormat="1" ht="345" x14ac:dyDescent="0.25">
+      <c r="A78" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="B78" s="63" t="s">
+        <v>84</v>
+      </c>
+      <c r="C78" s="64" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78" s="65"/>
+      <c r="E78" s="65"/>
+      <c r="F78" s="65"/>
+      <c r="G78" s="65"/>
+      <c r="H78" s="65"/>
+      <c r="I78" s="65"/>
+      <c r="J78" s="66"/>
+      <c r="K78" s="65"/>
+    </row>
+    <row r="79" spans="1:11" s="61" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A79" s="62" t="s">
         <v>161</v>
       </c>
-      <c r="B22" s="64" t="s">
-[...852 lines deleted...]
-      <c r="A70" s="63" t="s">
+      <c r="B79" s="63" t="s">
+        <v>85</v>
+      </c>
+      <c r="C79" s="64"/>
+      <c r="D79" s="65"/>
+      <c r="E79" s="65"/>
+      <c r="F79" s="65"/>
+      <c r="G79" s="65"/>
+      <c r="H79" s="65"/>
+      <c r="I79" s="65"/>
+      <c r="J79" s="66"/>
+      <c r="K79" s="65"/>
+    </row>
+    <row r="80" spans="1:11" s="61" customFormat="1" ht="230.55" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="62" t="s">
         <v>175</v>
       </c>
-      <c r="B70" s="64" t="s">
-[...145 lines deleted...]
-      <c r="B78" s="64" t="s">
+      <c r="B80" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="C78" s="65" t="s">
-[...32 lines deleted...]
-      <c r="B80" s="64" t="s">
+      <c r="C80" s="64">
+        <v>2021</v>
+      </c>
+      <c r="D80" s="65"/>
+      <c r="E80" s="65"/>
+      <c r="F80" s="65"/>
+      <c r="G80" s="65"/>
+      <c r="H80" s="65"/>
+      <c r="I80" s="65"/>
+      <c r="J80" s="66"/>
+      <c r="K80" s="65"/>
+    </row>
+    <row r="81" spans="1:11" s="7" customFormat="1" ht="274.05" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="B81" s="63" t="s">
         <v>88</v>
-      </c>
-[...17 lines deleted...]
-        <v>90</v>
       </c>
       <c r="C81" s="18">
         <v>2021</v>
       </c>
       <c r="D81" s="8"/>
       <c r="E81" s="8"/>
       <c r="F81" s="8"/>
       <c r="G81" s="8"/>
       <c r="H81" s="8"/>
       <c r="I81" s="8"/>
       <c r="J81" s="9"/>
       <c r="K81" s="8"/>
     </row>
-    <row r="82" spans="1:11" s="62" customFormat="1" ht="60" x14ac:dyDescent="0.3">
-      <c r="A82" s="63" t="s">
+    <row r="82" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A82" s="62" t="s">
+        <v>140</v>
+      </c>
+      <c r="B82" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" s="64" t="s">
         <v>143</v>
       </c>
-      <c r="B82" s="64" t="s">
+      <c r="D82" s="65"/>
+      <c r="E82" s="65"/>
+      <c r="F82" s="65"/>
+      <c r="G82" s="65"/>
+      <c r="H82" s="65"/>
+      <c r="I82" s="65"/>
+      <c r="J82" s="66"/>
+      <c r="K82" s="65"/>
+    </row>
+    <row r="83" spans="1:11" s="61" customFormat="1" ht="78.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="62" t="s">
+        <v>141</v>
+      </c>
+      <c r="B83" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C83" s="64">
+        <v>2007</v>
+      </c>
+      <c r="D83" s="65"/>
+      <c r="E83" s="65"/>
+      <c r="F83" s="65"/>
+      <c r="G83" s="65"/>
+      <c r="H83" s="65"/>
+      <c r="I83" s="65"/>
+      <c r="J83" s="66"/>
+      <c r="K83" s="65"/>
+    </row>
+    <row r="84" spans="1:11" s="61" customFormat="1" ht="195" x14ac:dyDescent="0.25">
+      <c r="A84" s="62" t="s">
+        <v>162</v>
+      </c>
+      <c r="B84" s="63" t="s">
+        <v>92</v>
+      </c>
+      <c r="C84" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D84" s="65"/>
+      <c r="E84" s="65"/>
+      <c r="F84" s="65"/>
+      <c r="G84" s="65"/>
+      <c r="H84" s="65"/>
+      <c r="I84" s="65"/>
+      <c r="J84" s="66"/>
+      <c r="K84" s="65"/>
+    </row>
+    <row r="85" spans="1:11" s="61" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A85" s="62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B85" s="63" t="s">
+        <v>93</v>
+      </c>
+      <c r="C85" s="64">
+        <v>2018</v>
+      </c>
+      <c r="D85" s="65"/>
+      <c r="E85" s="65"/>
+      <c r="F85" s="65"/>
+      <c r="G85" s="65"/>
+      <c r="H85" s="65"/>
+      <c r="I85" s="65"/>
+      <c r="J85" s="66"/>
+      <c r="K85" s="65"/>
+    </row>
+    <row r="86" spans="1:11" s="61" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A86" s="62" t="s">
+        <v>176</v>
+      </c>
+      <c r="B86" s="63" t="s">
+        <v>94</v>
+      </c>
+      <c r="C86" s="64" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" s="65"/>
+      <c r="E86" s="65"/>
+      <c r="F86" s="65"/>
+      <c r="G86" s="65"/>
+      <c r="H86" s="65"/>
+      <c r="I86" s="65"/>
+      <c r="J86" s="66"/>
+      <c r="K86" s="65"/>
+    </row>
+    <row r="87" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A87" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="C82" s="65" t="s">
-[...18 lines deleted...]
-      <c r="C83" s="65">
+      <c r="B87" s="57"/>
+      <c r="C87" s="58"/>
+      <c r="D87" s="57"/>
+      <c r="E87" s="57"/>
+      <c r="F87" s="57"/>
+      <c r="G87" s="57"/>
+      <c r="H87" s="57"/>
+      <c r="I87" s="59"/>
+      <c r="J87" s="59"/>
+      <c r="K87" s="60"/>
+    </row>
+    <row r="88" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A88" s="62" t="s">
+        <v>99</v>
+      </c>
+      <c r="B88" s="63" t="s">
+        <v>95</v>
+      </c>
+      <c r="C88" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D88" s="65"/>
+      <c r="E88" s="65"/>
+      <c r="F88" s="65"/>
+      <c r="G88" s="65"/>
+      <c r="H88" s="65"/>
+      <c r="I88" s="65"/>
+      <c r="J88" s="66"/>
+      <c r="K88" s="65"/>
+    </row>
+    <row r="89" spans="1:11" s="61" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A89" s="62" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" s="63" t="s">
+        <v>96</v>
+      </c>
+      <c r="C89" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D89" s="65"/>
+      <c r="E89" s="65"/>
+      <c r="F89" s="65"/>
+      <c r="G89" s="65"/>
+      <c r="H89" s="65"/>
+      <c r="I89" s="65"/>
+      <c r="J89" s="66"/>
+      <c r="K89" s="65"/>
+    </row>
+    <row r="90" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A90" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90" s="57"/>
+      <c r="C90" s="58"/>
+      <c r="D90" s="57"/>
+      <c r="E90" s="57"/>
+      <c r="F90" s="57"/>
+      <c r="G90" s="57"/>
+      <c r="H90" s="57"/>
+      <c r="I90" s="59"/>
+      <c r="J90" s="59"/>
+      <c r="K90" s="60"/>
+    </row>
+    <row r="91" spans="1:11" s="61" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="62" t="s">
+        <v>101</v>
+      </c>
+      <c r="B91" s="63" t="s">
+        <v>97</v>
+      </c>
+      <c r="C91" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" s="65"/>
+      <c r="E91" s="65"/>
+      <c r="F91" s="65"/>
+      <c r="G91" s="65"/>
+      <c r="H91" s="65"/>
+      <c r="I91" s="65"/>
+      <c r="J91" s="66"/>
+      <c r="K91" s="65"/>
+    </row>
+    <row r="92" spans="1:11" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A92" s="56" t="s">
+        <v>91</v>
+      </c>
+      <c r="B92" s="57"/>
+      <c r="C92" s="58"/>
+      <c r="D92" s="57"/>
+      <c r="E92" s="57"/>
+      <c r="F92" s="57"/>
+      <c r="G92" s="57"/>
+      <c r="H92" s="57"/>
+      <c r="I92" s="59"/>
+      <c r="J92" s="59"/>
+      <c r="K92" s="60"/>
+    </row>
+    <row r="93" spans="1:11" s="61" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="62" t="s">
+        <v>102</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>164</v>
+      </c>
+      <c r="C93" s="64">
         <v>2007</v>
       </c>
-      <c r="D83" s="66"/>
-[...103 lines deleted...]
-      <c r="B89" s="64" t="s">
+      <c r="D93" s="65"/>
+      <c r="E93" s="65"/>
+      <c r="F93" s="65"/>
+      <c r="G93" s="65"/>
+      <c r="H93" s="65"/>
+      <c r="I93" s="65"/>
+      <c r="J93" s="66"/>
+      <c r="K93" s="65"/>
+    </row>
+    <row r="94" spans="1:11" s="74" customFormat="1" ht="136.05000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="62" t="s">
+        <v>103</v>
+      </c>
+      <c r="B94" s="63" t="s">
+        <v>165</v>
+      </c>
+      <c r="C94" s="64" t="s">
         <v>98</v>
       </c>
-      <c r="C89" s="65" t="s">
-[...96 lines deleted...]
-      <c r="K94" s="66"/>
+      <c r="D94" s="65"/>
+      <c r="E94" s="65"/>
+      <c r="F94" s="65"/>
+      <c r="G94" s="65"/>
+      <c r="H94" s="65"/>
+      <c r="I94" s="65"/>
+      <c r="J94" s="66"/>
+      <c r="K94" s="65"/>
     </row>
   </sheetData>
   <autoFilter ref="A9:K88" xr:uid="{00000000-0009-0000-0000-000002000000}"/>
   <phoneticPr fontId="31" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H10:H94" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"Yes,No"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:D94 F10:F94" xr:uid="{00000000-0002-0000-0200-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:F94 D10:D94" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>"Yes,No,Partial"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Lato,Regular"&amp;12&amp;P of &amp;N</oddFooter>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d886e9f0196ab673da6bef6c2dfa2844" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B99456BF0FC3654992BB01F701E3BF13" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b279931570174c37f1ca6db59fb09807">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="acaf4567-dc07-471f-892c-2bcb86ef35ae" xmlns:ns3="c1f338ac-e338-414f-952c-f74dcc6d59e1" xmlns:ns4="0eb656aa-4e79-4e95-9076-bc119a23e0cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="309418f1a588f56cad73cb47b3118d34" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <xsd:import namespace="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <xsd:import namespace="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:geb11f8ce9d940728585fae6d5409a45" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4633,138 +4623,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <geb11f8ce9d940728585fae6d5409a45 xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </geb11f8ce9d940728585fae6d5409a45>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="acaf4567-dc07-471f-892c-2bcb86ef35ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="0eb656aa-4e79-4e95-9076-bc119a23e0cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE6099B5-2D2D-45C7-A187-288BAB2CDDF5}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30D3322E-7B2F-4567-A5FD-7B1FCE3C1FA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
     <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
     <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9F217C1-4261-4C91-AC6A-2B13A758E7E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="0eb656aa-4e79-4e95-9076-bc119a23e0cc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="c1f338ac-e338-414f-952c-f74dcc6d59e1"/>
+    <ds:schemaRef ds:uri="acaf4567-dc07-471f-892c-2bcb86ef35ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA6171AD-F34E-4A24-9597-98FCD03CAE0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Cover page </vt:lpstr>
       <vt:lpstr>Introduction </vt:lpstr>
       <vt:lpstr>Data sheet</vt:lpstr>
       <vt:lpstr>'Cover page '!Print_Area</vt:lpstr>
       <vt:lpstr>'Data sheet'!Print_Area</vt:lpstr>
       <vt:lpstr>'Introduction '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>NG88 Heavy menstrual bleeding: Baseline assessment tool 19/12/2024</dc:title>
+  <dc:title>NG88 Heavy menstrual bleeding: Baseline assessment tool 07/07/2026</dc:title>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-12-13T10:53:57Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">
     <vt:lpwstr>6030f479-b342-472d-a5dd-740ff7538de9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_ActionId">