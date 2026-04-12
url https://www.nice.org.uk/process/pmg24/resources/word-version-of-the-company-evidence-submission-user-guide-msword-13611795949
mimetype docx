--- v0 (2025-12-05)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41A933B2" w14:textId="4C98C911" w:rsidR="001E6D17" w:rsidRDefault="001E6D17" w:rsidP="00BA2BEC">
       <w:pPr>
         <w:pStyle w:val="Title1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc406480532"/>
       <w:bookmarkStart w:id="1" w:name="_Toc406482785"/>
       <w:bookmarkStart w:id="2" w:name="_Toc470169111"/>
       <w:bookmarkStart w:id="3" w:name="_Toc477445521"/>
       <w:bookmarkStart w:id="4" w:name="_Toc477858295"/>
       <w:bookmarkStart w:id="5" w:name="_Toc477858940"/>
       <w:bookmarkStart w:id="6" w:name="_Toc478145631"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk94707184"/>
       <w:r w:rsidRPr="00BA2BEC">
         <w:t xml:space="preserve">Single technology </w:t>
       </w:r>
       <w:r w:rsidR="00F35F17">
         <w:t xml:space="preserve">appraisal and highly specialised technologies </w:t>
       </w:r>
       <w:r w:rsidR="00CD4DBA" w:rsidRPr="00BA2BEC">
         <w:t>evaluation</w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc406480533"/>
       <w:bookmarkStart w:id="9" w:name="_Toc406482786"/>
       <w:bookmarkStart w:id="10" w:name="_Toc470169112"/>
@@ -61,94 +61,97 @@
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="002B3071" w:rsidRPr="00BA2BEC">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2BEC">
         <w:t>User guide for company evidence submission template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4FCBD5CB" w14:textId="39DAD106" w:rsidR="0098353B" w:rsidRDefault="0098353B" w:rsidP="0098353B">
       <w:pPr>
         <w:pStyle w:val="Guidanceissuedate"/>
       </w:pPr>
       <w:r>
         <w:t>8 January 2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FDA69B" w14:textId="21F21E06" w:rsidR="0098353B" w:rsidRDefault="0098353B" w:rsidP="0098353B">
+    <w:p w14:paraId="0708509D" w14:textId="635ED718" w:rsidR="00D068E7" w:rsidRDefault="008830D0" w:rsidP="0098353B">
       <w:pPr>
         <w:pStyle w:val="Documentissuedate"/>
       </w:pPr>
       <w:r>
-        <w:t>3 December 2024</w:t>
+        <w:t>31 March</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073F6C16" w14:textId="692EF54E" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00AC67C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Instructions_for_companies"/>
       <w:bookmarkStart w:id="16" w:name="_Toc470169114"/>
       <w:bookmarkStart w:id="17" w:name="_Toc477858297"/>
       <w:bookmarkStart w:id="18" w:name="_Toc478145634"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>Instructions for companies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="27223254" w14:textId="09995C2C" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00AC67C5">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">This is the user guide for submission of evidence to the National Institute for Health and Care Excellence (NICE) </w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Hlk94862401"/>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">as part of the single technology </w:t>
       </w:r>
       <w:r w:rsidR="00F35F17">
         <w:t>appraisal and highly specialised technologies evaluations process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>. It explains what information NICE requires and the format in which it should be presented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F18C0B" w14:textId="039D1FD5" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00AC67C5">
+    <w:p w14:paraId="65F18C0B" w14:textId="56E29EE6" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00AC67C5">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">Information should be submitted in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00B023CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>single technology appraisal company evidence submission template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0012075E">
         <w:t>. Companies making evidence submissions to NICE should also refer to</w:t>
       </w:r>
       <w:r w:rsidR="00E221FF">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00CD4DBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00CD4DBA">
@@ -4778,479 +4781,455 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="Quality assessment results for non-randomised and non-controlled studies"/>
         <w:tblDescription w:val="Table template for quality assessment results for non-randomised and non-controlled studies"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2009"/>
         <w:gridCol w:w="2777"/>
         <w:gridCol w:w="2396"/>
         <w:gridCol w:w="1121"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D80982" w:rsidRPr="0029545F" w14:paraId="5343AA69" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A713CD4" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00FF7A4B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0029545F">
               <w:t xml:space="preserve">Study </w:t>
             </w:r>
             <w:r>
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05373EF3" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00FF7A4B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Study 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3376B104" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00FF7A4B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="0029545F">
               <w:t>yes/no/not clear/N/A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B71BDE4" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00FF7A4B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Study 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="058ED30F" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00FF7A4B">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>[Add more columns as needed]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="1BF300D6" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65ED4E51" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:bookmarkStart w:id="114" w:name="_Hlk94105614"/>
             <w:r w:rsidRPr="00900A98">
               <w:t>Was the cohort recruited in an acceptable way?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BE260E6" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16AC51D7" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6BCC695D" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="3B967001" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5473C285" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:t>Was the exposure accurately measured to minimise bias?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77FA4BAB" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5835D9C7" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24F08E79" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="7352E00E" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1553AB1C" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:t>Was the outcome accurately measured to minimise bias?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45D8155B" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DB82924" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6D0EFED3" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="0029545F" w14:paraId="19611550" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D6A7F95" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:t>Have the authors identified all important confounding factors?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09AD52C5" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="594D08A9" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B5224F7" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="37497B8B" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C7B6206" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:t xml:space="preserve">Have the authors taken account of the confounding factors in the design and/or analysis? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="646C505A" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A53742C" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E9C8FE7" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="2210CDA7" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1915492F" w14:textId="11B187ED" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:t>Was the follow</w:t>
             </w:r>
             <w:r w:rsidR="001D7674">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00900A98">
               <w:t>up of patients complete?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60A540B3" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EB00ECF" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0334F7BD" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D80982" w:rsidRPr="00575E99" w14:paraId="7AFEB3EB" w14:textId="77777777" w:rsidTr="00BA2BEC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1210" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79AE37CA" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="00900A98" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00900A98">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">How precise (for example, in terms of confidence interval and p values) are the results? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1672" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B9F3319" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15782385" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="003E356D">
               <w:t xml:space="preserve">(yes/no/not clear/N/A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="675" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3CF76C33" w14:textId="77777777" w:rsidR="00D80982" w:rsidRPr="0029545F" w:rsidRDefault="00D80982" w:rsidP="00AE62CE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="114"/>
     <w:p w14:paraId="7E051A82" w14:textId="51EE525E" w:rsidR="00D80982" w:rsidRPr="00D80982" w:rsidRDefault="00D80982" w:rsidP="00177621">
       <w:pPr>
@@ -7459,88 +7438,63 @@
     <w:p w14:paraId="181971AC" w14:textId="4E6C2E06" w:rsidR="001E6D17" w:rsidRPr="00CA6833" w:rsidRDefault="001E6D17" w:rsidP="00CA6833">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6833">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00722197" w:rsidRPr="00CA6833">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="006E5758" w:rsidRPr="00CA6833">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6833">
         <w:t xml:space="preserve"> provides detailed guidance on the level of information that should be provided in the evidence submission template about the cost effectiveness of the appraised technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232A9D11" w14:textId="41D31ACA" w:rsidR="001E6D17" w:rsidRPr="00CA6833" w:rsidRDefault="001E6D17" w:rsidP="00CA6833">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00CA6833">
         <w:t xml:space="preserve">When completing the template, also refer to </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="004103C8" w:rsidRPr="00CA6833">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004103C8" w:rsidRPr="00F236E6">
           <w:t>NICE’s health technology ev</w:t>
         </w:r>
-        <w:r w:rsidR="001E2D87" w:rsidRPr="00CA6833">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="001E2D87" w:rsidRPr="00F236E6">
           <w:t>a</w:t>
         </w:r>
-        <w:r w:rsidR="004103C8" w:rsidRPr="00CA6833">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004103C8" w:rsidRPr="00F236E6">
           <w:t>luation</w:t>
         </w:r>
-        <w:r w:rsidR="00DF51B7" w:rsidRPr="00CA6833">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00DF51B7" w:rsidRPr="00F236E6">
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="004103C8" w:rsidRPr="00CA6833">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="004103C8" w:rsidRPr="00F236E6">
           <w:t xml:space="preserve"> manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA6833">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69706B14" w14:textId="679F7345" w:rsidR="00DC3AB9" w:rsidRPr="00CA6833" w:rsidRDefault="001E6D17" w:rsidP="00CA6833">
       <w:pPr>
         <w:pStyle w:val="Numberedheading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="181" w:name="_Toc477445600"/>
       <w:bookmarkStart w:id="182" w:name="Section_3_1"/>
       <w:r w:rsidRPr="00CA6833">
         <w:t>Published cost-effectiveness studies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="181"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PanelPrimary"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         <w:tblCaption w:val="Primary panel"/>
       </w:tblPr>
@@ -8168,65 +8122,51 @@
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">Complete the table </w:t>
       </w:r>
       <w:r w:rsidR="000D0577">
         <w:t>after 3.2.4</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve"> presenting the features of the analysis. </w:t>
       </w:r>
       <w:r w:rsidR="00A905FA" w:rsidRPr="0012075E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If there have been NICE technology </w:t>
       </w:r>
       <w:r w:rsidR="007D05D8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>evaluations</w:t>
       </w:r>
       <w:r w:rsidR="00A905FA" w:rsidRPr="0012075E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the same disease area, please </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the main inputs to the </w:t>
+        <w:t xml:space="preserve"> in the same disease area, please summarise the main inputs to the </w:t>
       </w:r>
       <w:r w:rsidR="00A905FA" w:rsidRPr="0012075E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">economic models accepted by </w:t>
       </w:r>
       <w:r w:rsidR="007D05D8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00A905FA" w:rsidRPr="0012075E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> committees. If the model in this </w:t>
       </w:r>
       <w:r w:rsidR="007D05D8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>evaluation</w:t>
@@ -9386,51 +9326,65 @@
         <w:t>Mapping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
     </w:p>
     <w:p w14:paraId="40ACB1E8" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="219" w:name="_Toc477445625"/>
       <w:bookmarkStart w:id="220" w:name="_Toc477859040"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>If applicable, describe the mapping methods used to estimate health state utility values from the quality-of-life data collected in clinical trials. Please include the following information:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
     </w:p>
     <w:p w14:paraId="3C31EB32" w14:textId="796FD6F7" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="46C438F8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>which tool was mapped from and onto which other tool (for example, SF-36 to EQ-5D)</w:t>
+        <w:t xml:space="preserve">which tool was mapped from and onto which </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="46C438F8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="46C438F8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tool (for example, SF-36 to EQ-5D)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6218B5CD" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="46C438F8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>details of the methodology used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6903751A" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t>details of validation of the mapping technique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B05B69" w14:textId="17FEBDD5" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1last"/>
       </w:pPr>
@@ -10514,79 +10468,55 @@
         <w:t xml:space="preserve">nalyses should be based on prices that reflect as closely as possible </w:t>
       </w:r>
       <w:r w:rsidR="00146BA8">
         <w:t>those</w:t>
       </w:r>
       <w:r w:rsidR="003C2DC3" w:rsidRPr="003C2DC3">
         <w:t xml:space="preserve"> paid in the NHS</w:t>
       </w:r>
       <w:r w:rsidR="00F04F37">
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidR="00146BA8">
         <w:t xml:space="preserve">any known </w:t>
       </w:r>
       <w:r w:rsidR="003C2DC3" w:rsidRPr="003C2DC3">
         <w:t>price reductions available across the NHS</w:t>
       </w:r>
       <w:r w:rsidR="003C2DC3">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="259"/>
       <w:r w:rsidR="00F04F37">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53FF6" w:rsidRPr="00A53FF6">
-        <w:t>Please include the price from the electronic market information tool (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> prices </w:t>
+        <w:t xml:space="preserve">Please include the price from the electronic market information tool (eMIT) if available for the treatment. eMIT prices </w:t>
       </w:r>
       <w:r w:rsidR="00A53FF6" w:rsidRPr="00A53FF6">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">should reflect the current version of </w:t>
-[...7 lines deleted...]
-        <w:t>, within 2 months of the company submission.</w:t>
+        <w:t>should reflect the current version of eMIT, within 2 months of the company submission.</w:t>
       </w:r>
       <w:r w:rsidR="00AF4600" w:rsidRPr="009B0FA8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C70852" w14:textId="50372874" w:rsidR="00AF4600" w:rsidRDefault="00146BA8" w:rsidP="00F04F37">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AF4600">
         <w:t>tate</w:t>
       </w:r>
       <w:r w:rsidR="00AC2821">
         <w:t xml:space="preserve"> where the </w:t>
       </w:r>
       <w:r w:rsidR="00AF4600" w:rsidRPr="00AF4600">
         <w:t xml:space="preserve">medicine is likely to be commissioned and prescribed </w:t>
       </w:r>
       <w:r w:rsidR="00AC2821">
         <w:t>(for example</w:t>
       </w:r>
       <w:r w:rsidR="000F0DC1">
@@ -13615,52 +13545,52 @@
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[Clinical trial name or primary author surname (year published)]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="273" w:name="Text33"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="274" w:name="_Toc478120625"/>
-            <w:bookmarkStart w:id="275" w:name="_Toc94088898"/>
+            <w:bookmarkStart w:id="274" w:name="_Toc94088898"/>
+            <w:bookmarkStart w:id="275" w:name="_Toc478120625"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>[Clinical trial name or primary author surname (year published)]</w:t>
             </w:r>
             <w:bookmarkEnd w:id="274"/>
             <w:bookmarkEnd w:id="275"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="273"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE14E7" w:rsidRPr="005A4B36" w14:paraId="73E837A8" w14:textId="77777777" w:rsidTr="00AE62CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8AE496" w14:textId="77777777" w:rsidR="00AE14E7" w:rsidRPr="00FF7A4B" w:rsidRDefault="00AE14E7" w:rsidP="00FF7A4B">
             <w:pPr>
@@ -15008,56 +14938,68 @@
       </w:pPr>
       <w:bookmarkStart w:id="295" w:name="_Toc477445663"/>
       <w:bookmarkStart w:id="296" w:name="_Toc477859078"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>Provide the results of the analysis. In particular, results should include, but are not limited to, the following:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="295"/>
       <w:bookmarkEnd w:id="296"/>
     </w:p>
     <w:p w14:paraId="743293F7" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t>the link between clinical- and cost-effectiveness results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53635FFE" w14:textId="60D9C88F" w:rsidR="001E6D17" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t>costs, QALYs and incremental cost per QALY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF001A0" w14:textId="1F25F298" w:rsidR="003E1E28" w:rsidRPr="0012075E" w:rsidRDefault="003E1E28" w:rsidP="00DC18E5">
+    <w:p w14:paraId="1DF001A0" w14:textId="67FC3210" w:rsidR="003E1E28" w:rsidRPr="0012075E" w:rsidRDefault="003E1E28" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r>
-        <w:t>when appropriate, expected net health benefits, using values placed on a QALY gain of £20,000 and £30,000</w:t>
+        <w:t>when appropriate, expected net health benefits, using values placed on a QALY gain of £2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,000 and £3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26667774" w14:textId="45EA8705" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1last"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t>disaggregated results such as life years gained, costs associated with treatment, costs associated with adverse reactions, and costs associated with follow</w:t>
       </w:r>
       <w:r w:rsidR="001D7674">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>up or subsequent treatment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4401715C" w14:textId="5F783F6B" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="004312F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="297" w:name="_Toc477445664"/>
       <w:bookmarkStart w:id="298" w:name="_Toc477859079"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>Base-case incremental cost</w:t>
       </w:r>
@@ -15876,82 +15818,94 @@
         <w:r w:rsidR="003F7A78" w:rsidRPr="0012075E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidR="00365178" w:rsidRPr="0012075E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="0012075E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0012075E">
         <w:t>, including the derivation and value of ‘priors’. If any parameters or variables were omitted from the probabilistic sensitivity analysis, please provide the rationale for the omission(s).</w:t>
       </w:r>
       <w:bookmarkEnd w:id="305"/>
       <w:bookmarkEnd w:id="306"/>
     </w:p>
-    <w:p w14:paraId="500F7B78" w14:textId="12AB801F" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
+    <w:p w14:paraId="500F7B78" w14:textId="5B04AEA7" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="307" w:name="_Toc477445677"/>
       <w:bookmarkStart w:id="308" w:name="_Toc477859095"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>Present the incremental cost</w:t>
       </w:r>
       <w:r w:rsidR="009F4ECF" w:rsidRPr="0012075E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">effectiveness results of a probabilistic sensitivity analysis (including 95% confidence intervals). </w:t>
       </w:r>
       <w:r w:rsidR="00F15CCC">
         <w:t>Appropriate ways of presentation include confidence ellipses and</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve"> scatter plots</w:t>
       </w:r>
       <w:r w:rsidR="00F15CCC">
         <w:t xml:space="preserve"> on the cost-effectiveness plane</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve"> and cost-effectiveness acceptability curves</w:t>
       </w:r>
       <w:r w:rsidR="00F15CCC">
         <w:t>. Cost-effectiveness acceptability curves should include a representation and explanation of the cost-effectiveness acceptability frontier. Present results exploring uncertainty in a table, identifying parameters that have a substantial effect on the modelling results. As well as details of the expected mean results (costs, outcomes and ICERs), also present</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
-        <w:t xml:space="preserve"> the probability that the treatment is cost effective if the ICER is £20,000 to £30,000 per </w:t>
+        <w:t xml:space="preserve"> the probability that the treatment is cost effective if the ICER is £2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012075E">
+        <w:t>,000 to £3</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012075E">
+        <w:t xml:space="preserve">,000 per </w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:lastRenderedPageBreak/>
         <w:t>QALY gained. Describe how the probabilistic ICER(s) were calculated and provide the rationale.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="307"/>
       <w:bookmarkEnd w:id="308"/>
     </w:p>
     <w:p w14:paraId="7D007DD6" w14:textId="2781F70E" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="309" w:name="_Toc477445678"/>
       <w:bookmarkStart w:id="310" w:name="_Toc477859096"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>Describe and explain, if any, the variation between the incremental cost</w:t>
       </w:r>
       <w:r w:rsidR="009F4ECF" w:rsidRPr="0012075E">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>effectiveness analysis results estimated from the base-case analysis (</w:t>
       </w:r>
       <w:hyperlink w:anchor="Section_3_7" w:history="1">
         <w:r w:rsidRPr="0012075E">
@@ -17200,310 +17154,289 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Eligibility criteria used in the search strategy"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2781"/>
         <w:gridCol w:w="2759"/>
         <w:gridCol w:w="2763"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="617457A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A6EDC9E" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Clinical effectiveness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A129388" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Inclusion criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75B2A517" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Exclusion criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="07E25BC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47532B2F" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CAC8689" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61B21527" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="38424F94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11E79645" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C7C98A6" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52F9125D" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="1C328666" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62F3B9C7" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Comparators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B2AFF67" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B94F2C6" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="18A4332C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="595AC341" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A018A67" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78275992" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="7DD36B68" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E4BDFA5" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Study design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FCFB3C6" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E30B66F" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A04343" w:rsidRPr="00BF0845" w14:paraId="7BDBEE83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CC5FA1" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>Language restrictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="657D7E39" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A604FA3" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F5A10AD" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343" w:rsidP="00A04343">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D3E84B3" w14:textId="77777777" w:rsidR="00A04343" w:rsidRPr="00BF0845" w:rsidRDefault="00A04343" w:rsidP="00A04343">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF0845">
         <w:t xml:space="preserve">A flow diagram of the numbers of studies included and excluded at each stage should be provided using a validated statement for reporting systematic reviews and meta-analyses, such as the </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00BF0845">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -21514,104 +21447,89 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0845">
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0845">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>admin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF0845">
               <w:t xml:space="preserve">] </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FCEFD46" w14:textId="77777777" w:rsidR="00791736" w:rsidRPr="00BF0845" w:rsidRDefault="00791736" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
-              <w:t>[</w:t>
-[...3 lines deleted...]
-              <w:t>Y</w:t>
+              <w:t>[Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0845">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>admin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF0845">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D74091" w14:textId="77777777" w:rsidR="00791736" w:rsidRPr="00BF0845" w:rsidRDefault="00791736" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
-              <w:t>[</w:t>
-[...3 lines deleted...]
-              <w:t>X</w:t>
+              <w:t>[X</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0845">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>admin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-              <w:t>Y</w:t>
+            <w:r w:rsidRPr="00BF0845">
+              <w:t> – Y</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0845">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>admin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF0845">
               <w:t xml:space="preserve">] </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="906" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="26D4E839" w14:textId="77777777" w:rsidR="00791736" w:rsidRPr="00BF0845" w:rsidRDefault="00791736" w:rsidP="006023A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BF0845">
               <w:t>[|</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF0845">
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0845">
               <w:rPr>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>admin</w:t>
@@ -22423,194 +22341,222 @@
     </w:p>
     <w:p w14:paraId="15CE4A55" w14:textId="77777777" w:rsidR="00C2575A" w:rsidRDefault="00C2575A" w:rsidP="007E3688">
       <w:pPr>
         <w:pStyle w:val="Bulletleft1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0845">
         <w:t>list price (and the source of the list price)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26066949" w14:textId="0C2CFBAE" w:rsidR="00C2575A" w:rsidRPr="00BF0845" w:rsidRDefault="00073824" w:rsidP="007E3688">
       <w:pPr>
         <w:pStyle w:val="Bulletleft1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00C2575A">
-        <w:t>lectronic market information tool (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) price, if applicable </w:t>
+        <w:t xml:space="preserve">lectronic market information tool (eMIT) price, if applicable </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F01D728" w14:textId="77777777" w:rsidR="00C2575A" w:rsidRDefault="00C2575A" w:rsidP="00C2575A">
       <w:pPr>
         <w:pStyle w:val="Bulletleft1last"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF0845">
         <w:t>patient access scheme price, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34598B08" w14:textId="62191CA9" w:rsidR="00B4319E" w:rsidRDefault="00C2575A" w:rsidP="002206E7">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2DC3">
         <w:t xml:space="preserve"> prices that reflect as closely as possible </w:t>
       </w:r>
       <w:r>
         <w:t>those</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2DC3">
         <w:t xml:space="preserve"> paid in the NHS</w:t>
       </w:r>
       <w:r>
         <w:t>, including</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2DC3">
         <w:t xml:space="preserve"> price reductions when it is known that </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003C2DC3">
         <w:t xml:space="preserve"> price reduction is available across the NHS</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, such as </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, such as eMIT prices, when available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DDC37D" w14:textId="33A13DDF" w:rsidR="00EE4487" w:rsidRDefault="00EE4487" w:rsidP="00F236E6">
+      <w:pPr>
+        <w:pStyle w:val="NICEnormal"/>
+      </w:pPr>
       <w:r>
-        <w:t>eMIT</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCF54FA" w14:textId="1AE1AA06" w:rsidR="00EE4487" w:rsidRDefault="00EE4487" w:rsidP="00EE4487">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> prices, when available.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F89C10C" w14:textId="3E908485" w:rsidR="00155DE9" w:rsidRDefault="00155DE9" w:rsidP="002206E7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Update information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EE13DB" w14:textId="6894F7ED" w:rsidR="00D068E7" w:rsidRPr="00D914AD" w:rsidRDefault="008830D0" w:rsidP="00D068E7">
+      <w:pPr>
+        <w:pStyle w:val="NICEnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7" w:rsidRPr="00D914AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7" w:rsidRPr="00A73751">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t>guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7" w:rsidRPr="00A73751">
+        <w:t xml:space="preserve"> has been updated to include the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7">
+        <w:t xml:space="preserve">change to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D068E7" w:rsidRPr="00A73751">
+        <w:t>cost-effectiveness threshold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B592B4" w14:textId="66A7703B" w:rsidR="00EE4487" w:rsidRDefault="00EE4487" w:rsidP="00EE4487">
+      <w:pPr>
+        <w:pStyle w:val="NICEnormal"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>December 2024:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A company submission summary (previously Document A)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4487">
+        <w:t xml:space="preserve"> is no longer required when submitting to NICE for a medicines evaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, so we updated the user guide to reflect this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4487">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> We also clarified and added detail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4487">
+        <w:t>on the types of evidence required in different sections of the company evidence submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F89C10C" w14:textId="47F777DE" w:rsidR="00155DE9" w:rsidRDefault="00155DE9" w:rsidP="002206E7">
       <w:pPr>
         <w:pStyle w:val="NICEnormal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ISBN: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00155DE9">
-[...43 lines deleted...]
-    <w:sectPr w:rsidR="00B4319E" w:rsidSect="001E6D17">
+      <w:r w:rsidR="00260C14" w:rsidRPr="00260C14">
+        <w:t>978-1-4731-9418-2</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00155DE9" w:rsidSect="001E6D17">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="734E84A4" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07389B5B" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="77FB2311" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -22629,87 +22575,87 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D0F1D2E" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0A924BDE" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0E74F375" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00600232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D64A4FE6"/>
     <w:lvl w:ilvl="0" w:tplc="084E12C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="AppendixBheading"/>
       <w:lvlText w:val="B%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -25769,124 +25715,126 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="543058880">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="105199415">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2048872257">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="720598388">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1122268016">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1819879601">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="93"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="7F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NjQ0MjE3NbMwMbcwNDJQ0lEKTi0uzszPAykwrAUAYDYmWCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00CB5E5C"/>
     <w:rsid w:val="000004CD"/>
     <w:rsid w:val="000007D9"/>
     <w:rsid w:val="00001518"/>
     <w:rsid w:val="00001593"/>
     <w:rsid w:val="000032CC"/>
     <w:rsid w:val="000043A7"/>
     <w:rsid w:val="000059D6"/>
     <w:rsid w:val="000061DF"/>
     <w:rsid w:val="00006678"/>
     <w:rsid w:val="0001146A"/>
     <w:rsid w:val="00011669"/>
     <w:rsid w:val="00011780"/>
     <w:rsid w:val="000119FB"/>
     <w:rsid w:val="0001296C"/>
     <w:rsid w:val="00014242"/>
     <w:rsid w:val="00014F51"/>
+    <w:rsid w:val="00015988"/>
     <w:rsid w:val="00016802"/>
     <w:rsid w:val="00021B49"/>
     <w:rsid w:val="0002448E"/>
     <w:rsid w:val="0002591B"/>
     <w:rsid w:val="00027EC6"/>
     <w:rsid w:val="00030B8E"/>
     <w:rsid w:val="00031879"/>
     <w:rsid w:val="00033DE9"/>
     <w:rsid w:val="000345D3"/>
     <w:rsid w:val="000402BE"/>
     <w:rsid w:val="000413A3"/>
     <w:rsid w:val="00041AD6"/>
     <w:rsid w:val="000424BF"/>
     <w:rsid w:val="000438A3"/>
     <w:rsid w:val="00044A36"/>
     <w:rsid w:val="00044CC7"/>
     <w:rsid w:val="000459F7"/>
     <w:rsid w:val="00047853"/>
     <w:rsid w:val="000478E9"/>
     <w:rsid w:val="00054C80"/>
     <w:rsid w:val="000553F3"/>
     <w:rsid w:val="00057390"/>
+    <w:rsid w:val="00065A88"/>
     <w:rsid w:val="000716B6"/>
     <w:rsid w:val="0007280D"/>
     <w:rsid w:val="000731BD"/>
     <w:rsid w:val="00073824"/>
     <w:rsid w:val="000744A9"/>
     <w:rsid w:val="00074721"/>
     <w:rsid w:val="000814F4"/>
     <w:rsid w:val="00082368"/>
     <w:rsid w:val="00082442"/>
     <w:rsid w:val="0008263E"/>
     <w:rsid w:val="000832EE"/>
     <w:rsid w:val="00083AB8"/>
     <w:rsid w:val="0008436A"/>
     <w:rsid w:val="00084609"/>
     <w:rsid w:val="0008481D"/>
     <w:rsid w:val="00085968"/>
     <w:rsid w:val="00086814"/>
     <w:rsid w:val="0009093E"/>
     <w:rsid w:val="00090BA7"/>
     <w:rsid w:val="0009128A"/>
     <w:rsid w:val="00091D64"/>
     <w:rsid w:val="00092394"/>
     <w:rsid w:val="00092433"/>
     <w:rsid w:val="00092643"/>
     <w:rsid w:val="00095D31"/>
@@ -25919,50 +25867,51 @@
     <w:rsid w:val="000C184F"/>
     <w:rsid w:val="000C2F6C"/>
     <w:rsid w:val="000C4132"/>
     <w:rsid w:val="000C4478"/>
     <w:rsid w:val="000C48D6"/>
     <w:rsid w:val="000C4FF2"/>
     <w:rsid w:val="000C6B04"/>
     <w:rsid w:val="000C7BDF"/>
     <w:rsid w:val="000D0577"/>
     <w:rsid w:val="000D69A0"/>
     <w:rsid w:val="000D7566"/>
     <w:rsid w:val="000E13F9"/>
     <w:rsid w:val="000E2431"/>
     <w:rsid w:val="000E38D9"/>
     <w:rsid w:val="000E3DF5"/>
     <w:rsid w:val="000E467A"/>
     <w:rsid w:val="000E5FDC"/>
     <w:rsid w:val="000E67A8"/>
     <w:rsid w:val="000F0DC1"/>
     <w:rsid w:val="000F1AB9"/>
     <w:rsid w:val="000F2229"/>
     <w:rsid w:val="000F2880"/>
     <w:rsid w:val="000F3B24"/>
     <w:rsid w:val="000F4374"/>
     <w:rsid w:val="000F5B42"/>
+    <w:rsid w:val="000F608D"/>
     <w:rsid w:val="000F6DBF"/>
     <w:rsid w:val="00100927"/>
     <w:rsid w:val="00101F34"/>
     <w:rsid w:val="0010250C"/>
     <w:rsid w:val="00102817"/>
     <w:rsid w:val="00102C6E"/>
     <w:rsid w:val="00104E9C"/>
     <w:rsid w:val="00105153"/>
     <w:rsid w:val="00105363"/>
     <w:rsid w:val="00105789"/>
     <w:rsid w:val="00106613"/>
     <w:rsid w:val="001069AD"/>
     <w:rsid w:val="001108F6"/>
     <w:rsid w:val="001108FF"/>
     <w:rsid w:val="0011132F"/>
     <w:rsid w:val="0011148E"/>
     <w:rsid w:val="00112956"/>
     <w:rsid w:val="0011393F"/>
     <w:rsid w:val="00113B59"/>
     <w:rsid w:val="00114FB1"/>
     <w:rsid w:val="001201F7"/>
     <w:rsid w:val="0012075E"/>
     <w:rsid w:val="001219D0"/>
     <w:rsid w:val="001225F6"/>
     <w:rsid w:val="00122E60"/>
@@ -26078,50 +26027,51 @@
     <w:rsid w:val="00223467"/>
     <w:rsid w:val="00223740"/>
     <w:rsid w:val="0022485A"/>
     <w:rsid w:val="00224B65"/>
     <w:rsid w:val="002263BA"/>
     <w:rsid w:val="00226D92"/>
     <w:rsid w:val="00232806"/>
     <w:rsid w:val="0023353B"/>
     <w:rsid w:val="00235CAB"/>
     <w:rsid w:val="00236898"/>
     <w:rsid w:val="00237F73"/>
     <w:rsid w:val="002403F8"/>
     <w:rsid w:val="00241801"/>
     <w:rsid w:val="00241CB5"/>
     <w:rsid w:val="00242348"/>
     <w:rsid w:val="002439FC"/>
     <w:rsid w:val="002469E1"/>
     <w:rsid w:val="00246E4E"/>
     <w:rsid w:val="002473EA"/>
     <w:rsid w:val="00253428"/>
     <w:rsid w:val="0025380F"/>
     <w:rsid w:val="00254230"/>
     <w:rsid w:val="002548D9"/>
     <w:rsid w:val="00254DF2"/>
     <w:rsid w:val="00257730"/>
+    <w:rsid w:val="00260C14"/>
     <w:rsid w:val="00264BF7"/>
     <w:rsid w:val="00264E2D"/>
     <w:rsid w:val="00264EBA"/>
     <w:rsid w:val="0026524E"/>
     <w:rsid w:val="0026704D"/>
     <w:rsid w:val="00267BDE"/>
     <w:rsid w:val="002716DC"/>
     <w:rsid w:val="00272CBA"/>
     <w:rsid w:val="00274BD1"/>
     <w:rsid w:val="00276C3E"/>
     <w:rsid w:val="002776BE"/>
     <w:rsid w:val="00277916"/>
     <w:rsid w:val="00280C8E"/>
     <w:rsid w:val="00282D7E"/>
     <w:rsid w:val="00283CFC"/>
     <w:rsid w:val="002845AE"/>
     <w:rsid w:val="00284BE4"/>
     <w:rsid w:val="00284F51"/>
     <w:rsid w:val="002856B4"/>
     <w:rsid w:val="002878F4"/>
     <w:rsid w:val="00287C4A"/>
     <w:rsid w:val="00287FBC"/>
     <w:rsid w:val="00290415"/>
     <w:rsid w:val="00290F8A"/>
     <w:rsid w:val="0029405B"/>
@@ -26181,50 +26131,51 @@
     <w:rsid w:val="00304FBD"/>
     <w:rsid w:val="003050D6"/>
     <w:rsid w:val="003051F7"/>
     <w:rsid w:val="00306A0A"/>
     <w:rsid w:val="003078C2"/>
     <w:rsid w:val="00307E70"/>
     <w:rsid w:val="00310A44"/>
     <w:rsid w:val="00310A60"/>
     <w:rsid w:val="003115CD"/>
     <w:rsid w:val="00313045"/>
     <w:rsid w:val="00313370"/>
     <w:rsid w:val="00313A83"/>
     <w:rsid w:val="00314DAF"/>
     <w:rsid w:val="00315FF5"/>
     <w:rsid w:val="0031664C"/>
     <w:rsid w:val="003167A4"/>
     <w:rsid w:val="003171CC"/>
     <w:rsid w:val="003176B3"/>
     <w:rsid w:val="00320833"/>
     <w:rsid w:val="0032105A"/>
     <w:rsid w:val="00321225"/>
     <w:rsid w:val="003217B0"/>
     <w:rsid w:val="00322358"/>
     <w:rsid w:val="003243D9"/>
     <w:rsid w:val="00326ACA"/>
+    <w:rsid w:val="0032757E"/>
     <w:rsid w:val="00330359"/>
     <w:rsid w:val="003306D3"/>
     <w:rsid w:val="003328F8"/>
     <w:rsid w:val="003330E6"/>
     <w:rsid w:val="0033332D"/>
     <w:rsid w:val="00334520"/>
     <w:rsid w:val="0033736E"/>
     <w:rsid w:val="003373F0"/>
     <w:rsid w:val="00340AA1"/>
     <w:rsid w:val="00340B44"/>
     <w:rsid w:val="0034318F"/>
     <w:rsid w:val="0034337B"/>
     <w:rsid w:val="00343B2C"/>
     <w:rsid w:val="003444DF"/>
     <w:rsid w:val="003447D7"/>
     <w:rsid w:val="0034523C"/>
     <w:rsid w:val="00346AFA"/>
     <w:rsid w:val="003533DF"/>
     <w:rsid w:val="0035754D"/>
     <w:rsid w:val="0036113B"/>
     <w:rsid w:val="003629B8"/>
     <w:rsid w:val="0036435C"/>
     <w:rsid w:val="00365178"/>
     <w:rsid w:val="00366751"/>
     <w:rsid w:val="00371291"/>
@@ -26425,50 +26376,51 @@
     <w:rsid w:val="00537353"/>
     <w:rsid w:val="00537A79"/>
     <w:rsid w:val="00542383"/>
     <w:rsid w:val="00542576"/>
     <w:rsid w:val="00542991"/>
     <w:rsid w:val="00543B86"/>
     <w:rsid w:val="00543E99"/>
     <w:rsid w:val="00544C77"/>
     <w:rsid w:val="00545196"/>
     <w:rsid w:val="00547562"/>
     <w:rsid w:val="00547A46"/>
     <w:rsid w:val="00551142"/>
     <w:rsid w:val="00553891"/>
     <w:rsid w:val="00553CD1"/>
     <w:rsid w:val="005608A1"/>
     <w:rsid w:val="00561923"/>
     <w:rsid w:val="00562B8B"/>
     <w:rsid w:val="00564899"/>
     <w:rsid w:val="005648C7"/>
     <w:rsid w:val="00564B3F"/>
     <w:rsid w:val="00564C28"/>
     <w:rsid w:val="00565DBF"/>
     <w:rsid w:val="00571DD1"/>
     <w:rsid w:val="00572F49"/>
     <w:rsid w:val="00573C2A"/>
+    <w:rsid w:val="005740A0"/>
     <w:rsid w:val="00574E7C"/>
     <w:rsid w:val="00577F82"/>
     <w:rsid w:val="00581385"/>
     <w:rsid w:val="0058479B"/>
     <w:rsid w:val="0058503C"/>
     <w:rsid w:val="00585321"/>
     <w:rsid w:val="0058598C"/>
     <w:rsid w:val="0058599B"/>
     <w:rsid w:val="00590AFB"/>
     <w:rsid w:val="00592E04"/>
     <w:rsid w:val="005A0545"/>
     <w:rsid w:val="005A1447"/>
     <w:rsid w:val="005A2C40"/>
     <w:rsid w:val="005A31BA"/>
     <w:rsid w:val="005A3933"/>
     <w:rsid w:val="005A3BB9"/>
     <w:rsid w:val="005A528D"/>
     <w:rsid w:val="005A612F"/>
     <w:rsid w:val="005A7045"/>
     <w:rsid w:val="005A7E0E"/>
     <w:rsid w:val="005A7EC2"/>
     <w:rsid w:val="005B1376"/>
     <w:rsid w:val="005B1540"/>
     <w:rsid w:val="005B157A"/>
     <w:rsid w:val="005B2A9B"/>
@@ -26479,50 +26431,51 @@
     <w:rsid w:val="005B722D"/>
     <w:rsid w:val="005C005F"/>
     <w:rsid w:val="005C051F"/>
     <w:rsid w:val="005C2187"/>
     <w:rsid w:val="005C2908"/>
     <w:rsid w:val="005C4DD9"/>
     <w:rsid w:val="005C762E"/>
     <w:rsid w:val="005D092E"/>
     <w:rsid w:val="005D098C"/>
     <w:rsid w:val="005D09DF"/>
     <w:rsid w:val="005D1238"/>
     <w:rsid w:val="005D2189"/>
     <w:rsid w:val="005D426A"/>
     <w:rsid w:val="005D4761"/>
     <w:rsid w:val="005D4D75"/>
     <w:rsid w:val="005D4F32"/>
     <w:rsid w:val="005D5129"/>
     <w:rsid w:val="005D5996"/>
     <w:rsid w:val="005D5EF4"/>
     <w:rsid w:val="005D60B7"/>
     <w:rsid w:val="005D712B"/>
     <w:rsid w:val="005E0194"/>
     <w:rsid w:val="005E095B"/>
     <w:rsid w:val="005E2785"/>
     <w:rsid w:val="005E48A8"/>
+    <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E5709"/>
     <w:rsid w:val="005E5BB6"/>
     <w:rsid w:val="005E649C"/>
     <w:rsid w:val="005E73F1"/>
     <w:rsid w:val="005F349D"/>
     <w:rsid w:val="005F47E8"/>
     <w:rsid w:val="005F7D66"/>
     <w:rsid w:val="00600E13"/>
     <w:rsid w:val="0060176A"/>
     <w:rsid w:val="006017EC"/>
     <w:rsid w:val="0060188E"/>
     <w:rsid w:val="0060213E"/>
     <w:rsid w:val="006023A7"/>
     <w:rsid w:val="00603C94"/>
     <w:rsid w:val="00603FE6"/>
     <w:rsid w:val="00604726"/>
     <w:rsid w:val="00604CC2"/>
     <w:rsid w:val="00605143"/>
     <w:rsid w:val="0060662A"/>
     <w:rsid w:val="00611951"/>
     <w:rsid w:val="00612146"/>
     <w:rsid w:val="00612789"/>
     <w:rsid w:val="006129D2"/>
     <w:rsid w:val="006132AF"/>
     <w:rsid w:val="006133C3"/>
@@ -26590,50 +26543,51 @@
     <w:rsid w:val="00673352"/>
     <w:rsid w:val="00673375"/>
     <w:rsid w:val="006759A4"/>
     <w:rsid w:val="0067626E"/>
     <w:rsid w:val="006804F3"/>
     <w:rsid w:val="0068176F"/>
     <w:rsid w:val="00682EDA"/>
     <w:rsid w:val="00683EF0"/>
     <w:rsid w:val="006853BB"/>
     <w:rsid w:val="00685B52"/>
     <w:rsid w:val="006912A1"/>
     <w:rsid w:val="006929A1"/>
     <w:rsid w:val="006937D6"/>
     <w:rsid w:val="00693BB4"/>
     <w:rsid w:val="006973DD"/>
     <w:rsid w:val="006A05FB"/>
     <w:rsid w:val="006A065A"/>
     <w:rsid w:val="006A2FE8"/>
     <w:rsid w:val="006A42F7"/>
     <w:rsid w:val="006A59E7"/>
     <w:rsid w:val="006A6EB9"/>
     <w:rsid w:val="006A721F"/>
     <w:rsid w:val="006B06B4"/>
     <w:rsid w:val="006B0FE5"/>
     <w:rsid w:val="006B2049"/>
+    <w:rsid w:val="006B42B9"/>
     <w:rsid w:val="006B5151"/>
     <w:rsid w:val="006B59DD"/>
     <w:rsid w:val="006B660A"/>
     <w:rsid w:val="006B775C"/>
     <w:rsid w:val="006C13C6"/>
     <w:rsid w:val="006C338B"/>
     <w:rsid w:val="006C4DA3"/>
     <w:rsid w:val="006C5C83"/>
     <w:rsid w:val="006C7900"/>
     <w:rsid w:val="006C7C58"/>
     <w:rsid w:val="006D1D66"/>
     <w:rsid w:val="006D1FE7"/>
     <w:rsid w:val="006D3086"/>
     <w:rsid w:val="006D4F22"/>
     <w:rsid w:val="006D53A4"/>
     <w:rsid w:val="006D5929"/>
     <w:rsid w:val="006D602E"/>
     <w:rsid w:val="006D73F1"/>
     <w:rsid w:val="006E0337"/>
     <w:rsid w:val="006E2015"/>
     <w:rsid w:val="006E25BA"/>
     <w:rsid w:val="006E2EB5"/>
     <w:rsid w:val="006E3A23"/>
     <w:rsid w:val="006E3D5F"/>
     <w:rsid w:val="006E5758"/>
@@ -26774,50 +26728,51 @@
     <w:rsid w:val="008518A0"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="008531AF"/>
     <w:rsid w:val="00857244"/>
     <w:rsid w:val="00861F22"/>
     <w:rsid w:val="00862138"/>
     <w:rsid w:val="00862876"/>
     <w:rsid w:val="0086373F"/>
     <w:rsid w:val="008640E0"/>
     <w:rsid w:val="0086472B"/>
     <w:rsid w:val="00867187"/>
     <w:rsid w:val="00870ABF"/>
     <w:rsid w:val="00870CFA"/>
     <w:rsid w:val="00872894"/>
     <w:rsid w:val="00872CC9"/>
     <w:rsid w:val="00872FFC"/>
     <w:rsid w:val="008731A9"/>
     <w:rsid w:val="00874BA9"/>
     <w:rsid w:val="00875E47"/>
     <w:rsid w:val="0087630A"/>
     <w:rsid w:val="008764A4"/>
     <w:rsid w:val="00877AA9"/>
     <w:rsid w:val="00877C01"/>
     <w:rsid w:val="008810D0"/>
     <w:rsid w:val="008816CB"/>
+    <w:rsid w:val="008830D0"/>
     <w:rsid w:val="00884ED5"/>
     <w:rsid w:val="008851D3"/>
     <w:rsid w:val="0088543B"/>
     <w:rsid w:val="00885964"/>
     <w:rsid w:val="00890E24"/>
     <w:rsid w:val="00891A07"/>
     <w:rsid w:val="00891C20"/>
     <w:rsid w:val="00892293"/>
     <w:rsid w:val="00892EE6"/>
     <w:rsid w:val="00892F78"/>
     <w:rsid w:val="00895355"/>
     <w:rsid w:val="00895594"/>
     <w:rsid w:val="00895D20"/>
     <w:rsid w:val="008970A0"/>
     <w:rsid w:val="00897595"/>
     <w:rsid w:val="008A1EF8"/>
     <w:rsid w:val="008A42FE"/>
     <w:rsid w:val="008A6953"/>
     <w:rsid w:val="008A6FC6"/>
     <w:rsid w:val="008B1FC2"/>
     <w:rsid w:val="008B22F0"/>
     <w:rsid w:val="008B5293"/>
     <w:rsid w:val="008B52A6"/>
     <w:rsid w:val="008B6318"/>
     <w:rsid w:val="008B762E"/>
@@ -26825,50 +26780,51 @@
     <w:rsid w:val="008C0F67"/>
     <w:rsid w:val="008C18E9"/>
     <w:rsid w:val="008C4212"/>
     <w:rsid w:val="008C4939"/>
     <w:rsid w:val="008C6FC2"/>
     <w:rsid w:val="008D0D30"/>
     <w:rsid w:val="008D17C3"/>
     <w:rsid w:val="008D367A"/>
     <w:rsid w:val="008D40FF"/>
     <w:rsid w:val="008D4F1C"/>
     <w:rsid w:val="008D7BE6"/>
     <w:rsid w:val="008E0D1C"/>
     <w:rsid w:val="008E122D"/>
     <w:rsid w:val="008E13D2"/>
     <w:rsid w:val="008E20A0"/>
     <w:rsid w:val="008E4660"/>
     <w:rsid w:val="008E4DF6"/>
     <w:rsid w:val="008E7585"/>
     <w:rsid w:val="008E76AB"/>
     <w:rsid w:val="008E7BC7"/>
     <w:rsid w:val="008F03D6"/>
     <w:rsid w:val="008F0677"/>
     <w:rsid w:val="008F133C"/>
     <w:rsid w:val="008F2196"/>
     <w:rsid w:val="008F573F"/>
+    <w:rsid w:val="008F6A86"/>
     <w:rsid w:val="008F6BE2"/>
     <w:rsid w:val="008F77B8"/>
     <w:rsid w:val="0090137B"/>
     <w:rsid w:val="00901AA8"/>
     <w:rsid w:val="00904438"/>
     <w:rsid w:val="00910893"/>
     <w:rsid w:val="009124B2"/>
     <w:rsid w:val="00913D43"/>
     <w:rsid w:val="009145A6"/>
     <w:rsid w:val="0091486B"/>
     <w:rsid w:val="00917041"/>
     <w:rsid w:val="00917494"/>
     <w:rsid w:val="00920131"/>
     <w:rsid w:val="00921B19"/>
     <w:rsid w:val="00922043"/>
     <w:rsid w:val="0092345A"/>
     <w:rsid w:val="00923873"/>
     <w:rsid w:val="009238A9"/>
     <w:rsid w:val="00924C05"/>
     <w:rsid w:val="00925AF7"/>
     <w:rsid w:val="0092657D"/>
     <w:rsid w:val="009278DD"/>
     <w:rsid w:val="009309ED"/>
     <w:rsid w:val="00931A6A"/>
     <w:rsid w:val="00932A58"/>
@@ -26949,50 +26905,51 @@
     <w:rsid w:val="009C76CA"/>
     <w:rsid w:val="009D0A81"/>
     <w:rsid w:val="009D1AB0"/>
     <w:rsid w:val="009D1E5D"/>
     <w:rsid w:val="009D2813"/>
     <w:rsid w:val="009D33A2"/>
     <w:rsid w:val="009D3DF5"/>
     <w:rsid w:val="009D403B"/>
     <w:rsid w:val="009D434E"/>
     <w:rsid w:val="009D65DC"/>
     <w:rsid w:val="009D76E9"/>
     <w:rsid w:val="009E066A"/>
     <w:rsid w:val="009E0FEE"/>
     <w:rsid w:val="009E1C5B"/>
     <w:rsid w:val="009E2CDE"/>
     <w:rsid w:val="009E5C8E"/>
     <w:rsid w:val="009F307F"/>
     <w:rsid w:val="009F3AF9"/>
     <w:rsid w:val="009F424F"/>
     <w:rsid w:val="009F4945"/>
     <w:rsid w:val="009F4B3E"/>
     <w:rsid w:val="009F4ECF"/>
     <w:rsid w:val="009F739C"/>
     <w:rsid w:val="009F77CE"/>
     <w:rsid w:val="009F77D7"/>
+    <w:rsid w:val="00A01104"/>
     <w:rsid w:val="00A016D7"/>
     <w:rsid w:val="00A01CD8"/>
     <w:rsid w:val="00A04343"/>
     <w:rsid w:val="00A0440B"/>
     <w:rsid w:val="00A05484"/>
     <w:rsid w:val="00A06469"/>
     <w:rsid w:val="00A06657"/>
     <w:rsid w:val="00A105FF"/>
     <w:rsid w:val="00A10F19"/>
     <w:rsid w:val="00A11772"/>
     <w:rsid w:val="00A12694"/>
     <w:rsid w:val="00A151F6"/>
     <w:rsid w:val="00A15E10"/>
     <w:rsid w:val="00A1624E"/>
     <w:rsid w:val="00A169CB"/>
     <w:rsid w:val="00A16B33"/>
     <w:rsid w:val="00A17BEC"/>
     <w:rsid w:val="00A21436"/>
     <w:rsid w:val="00A21C03"/>
     <w:rsid w:val="00A21E00"/>
     <w:rsid w:val="00A21FF2"/>
     <w:rsid w:val="00A223A4"/>
     <w:rsid w:val="00A228C4"/>
     <w:rsid w:val="00A246D3"/>
     <w:rsid w:val="00A251D8"/>
@@ -27000,50 +26957,51 @@
     <w:rsid w:val="00A253EC"/>
     <w:rsid w:val="00A25A11"/>
     <w:rsid w:val="00A30F10"/>
     <w:rsid w:val="00A31870"/>
     <w:rsid w:val="00A320A1"/>
     <w:rsid w:val="00A330B9"/>
     <w:rsid w:val="00A333FF"/>
     <w:rsid w:val="00A33806"/>
     <w:rsid w:val="00A34A9D"/>
     <w:rsid w:val="00A34C95"/>
     <w:rsid w:val="00A34DCF"/>
     <w:rsid w:val="00A35BC1"/>
     <w:rsid w:val="00A37C2D"/>
     <w:rsid w:val="00A45C4B"/>
     <w:rsid w:val="00A47537"/>
     <w:rsid w:val="00A52D01"/>
     <w:rsid w:val="00A53005"/>
     <w:rsid w:val="00A531AD"/>
     <w:rsid w:val="00A53910"/>
     <w:rsid w:val="00A53A2B"/>
     <w:rsid w:val="00A53FF6"/>
     <w:rsid w:val="00A5494C"/>
     <w:rsid w:val="00A54D7A"/>
     <w:rsid w:val="00A559B1"/>
     <w:rsid w:val="00A55A32"/>
+    <w:rsid w:val="00A55E21"/>
     <w:rsid w:val="00A562EF"/>
     <w:rsid w:val="00A5784E"/>
     <w:rsid w:val="00A60E37"/>
     <w:rsid w:val="00A62319"/>
     <w:rsid w:val="00A638E2"/>
     <w:rsid w:val="00A63E4C"/>
     <w:rsid w:val="00A64478"/>
     <w:rsid w:val="00A64736"/>
     <w:rsid w:val="00A64BC5"/>
     <w:rsid w:val="00A65C87"/>
     <w:rsid w:val="00A65E8B"/>
     <w:rsid w:val="00A67C69"/>
     <w:rsid w:val="00A67F4D"/>
     <w:rsid w:val="00A70C39"/>
     <w:rsid w:val="00A75C16"/>
     <w:rsid w:val="00A76844"/>
     <w:rsid w:val="00A76B09"/>
     <w:rsid w:val="00A76C75"/>
     <w:rsid w:val="00A76CF7"/>
     <w:rsid w:val="00A77F13"/>
     <w:rsid w:val="00A81F6D"/>
     <w:rsid w:val="00A82A49"/>
     <w:rsid w:val="00A82FC6"/>
     <w:rsid w:val="00A83922"/>
     <w:rsid w:val="00A839AB"/>
@@ -27266,72 +27224,74 @@
     <w:rsid w:val="00BF70C2"/>
     <w:rsid w:val="00BF7475"/>
     <w:rsid w:val="00BF78D1"/>
     <w:rsid w:val="00C000FA"/>
     <w:rsid w:val="00C012EA"/>
     <w:rsid w:val="00C01910"/>
     <w:rsid w:val="00C026FF"/>
     <w:rsid w:val="00C039E7"/>
     <w:rsid w:val="00C04158"/>
     <w:rsid w:val="00C04535"/>
     <w:rsid w:val="00C04680"/>
     <w:rsid w:val="00C04B98"/>
     <w:rsid w:val="00C04C67"/>
     <w:rsid w:val="00C06732"/>
     <w:rsid w:val="00C12DDE"/>
     <w:rsid w:val="00C12FF2"/>
     <w:rsid w:val="00C139CA"/>
     <w:rsid w:val="00C14333"/>
     <w:rsid w:val="00C16879"/>
     <w:rsid w:val="00C17D93"/>
     <w:rsid w:val="00C20939"/>
     <w:rsid w:val="00C221E6"/>
     <w:rsid w:val="00C226C8"/>
     <w:rsid w:val="00C22F0F"/>
     <w:rsid w:val="00C2301A"/>
+    <w:rsid w:val="00C238F4"/>
     <w:rsid w:val="00C23CB5"/>
     <w:rsid w:val="00C24892"/>
     <w:rsid w:val="00C2575A"/>
     <w:rsid w:val="00C26037"/>
     <w:rsid w:val="00C30AEA"/>
     <w:rsid w:val="00C33B2A"/>
     <w:rsid w:val="00C34504"/>
     <w:rsid w:val="00C36B7D"/>
     <w:rsid w:val="00C3773F"/>
     <w:rsid w:val="00C37E0C"/>
     <w:rsid w:val="00C428F8"/>
     <w:rsid w:val="00C42DE8"/>
     <w:rsid w:val="00C43D09"/>
     <w:rsid w:val="00C45EF6"/>
     <w:rsid w:val="00C4647E"/>
     <w:rsid w:val="00C477DF"/>
     <w:rsid w:val="00C51429"/>
     <w:rsid w:val="00C51F7C"/>
     <w:rsid w:val="00C5244E"/>
     <w:rsid w:val="00C53928"/>
     <w:rsid w:val="00C5525D"/>
     <w:rsid w:val="00C6248B"/>
+    <w:rsid w:val="00C62B29"/>
     <w:rsid w:val="00C63690"/>
     <w:rsid w:val="00C6450D"/>
     <w:rsid w:val="00C64907"/>
     <w:rsid w:val="00C655C7"/>
     <w:rsid w:val="00C731EF"/>
     <w:rsid w:val="00C732A6"/>
     <w:rsid w:val="00C75B23"/>
     <w:rsid w:val="00C76E29"/>
     <w:rsid w:val="00C76EE7"/>
     <w:rsid w:val="00C7725A"/>
     <w:rsid w:val="00C80855"/>
     <w:rsid w:val="00C812D9"/>
     <w:rsid w:val="00C83950"/>
     <w:rsid w:val="00C864D5"/>
     <w:rsid w:val="00C87F0A"/>
     <w:rsid w:val="00C9047C"/>
     <w:rsid w:val="00C913AA"/>
     <w:rsid w:val="00C91CEB"/>
     <w:rsid w:val="00C9282D"/>
     <w:rsid w:val="00C93592"/>
     <w:rsid w:val="00C94561"/>
     <w:rsid w:val="00C96EF1"/>
     <w:rsid w:val="00C9739B"/>
     <w:rsid w:val="00C97917"/>
     <w:rsid w:val="00CA11EA"/>
@@ -27363,50 +27323,51 @@
     <w:rsid w:val="00CD3FD8"/>
     <w:rsid w:val="00CD4DBA"/>
     <w:rsid w:val="00CD5BF6"/>
     <w:rsid w:val="00CD6CD7"/>
     <w:rsid w:val="00CD6ED0"/>
     <w:rsid w:val="00CE04E3"/>
     <w:rsid w:val="00CE286B"/>
     <w:rsid w:val="00CE43D0"/>
     <w:rsid w:val="00CE4601"/>
     <w:rsid w:val="00CE56BD"/>
     <w:rsid w:val="00CE5997"/>
     <w:rsid w:val="00CE630D"/>
     <w:rsid w:val="00CE746A"/>
     <w:rsid w:val="00CE7911"/>
     <w:rsid w:val="00CF0BDD"/>
     <w:rsid w:val="00CF1F79"/>
     <w:rsid w:val="00CF2B38"/>
     <w:rsid w:val="00CF2F09"/>
     <w:rsid w:val="00CF3660"/>
     <w:rsid w:val="00CF3A7A"/>
     <w:rsid w:val="00D00018"/>
     <w:rsid w:val="00D002E9"/>
     <w:rsid w:val="00D042F1"/>
     <w:rsid w:val="00D04D48"/>
     <w:rsid w:val="00D0563C"/>
+    <w:rsid w:val="00D068E7"/>
     <w:rsid w:val="00D103FE"/>
     <w:rsid w:val="00D10F31"/>
     <w:rsid w:val="00D1209C"/>
     <w:rsid w:val="00D130F7"/>
     <w:rsid w:val="00D134A3"/>
     <w:rsid w:val="00D14C3B"/>
     <w:rsid w:val="00D15F11"/>
     <w:rsid w:val="00D16CBC"/>
     <w:rsid w:val="00D20B5F"/>
     <w:rsid w:val="00D21124"/>
     <w:rsid w:val="00D23421"/>
     <w:rsid w:val="00D27757"/>
     <w:rsid w:val="00D31D2A"/>
     <w:rsid w:val="00D34700"/>
     <w:rsid w:val="00D34CC3"/>
     <w:rsid w:val="00D34F65"/>
     <w:rsid w:val="00D350EB"/>
     <w:rsid w:val="00D355E0"/>
     <w:rsid w:val="00D3612A"/>
     <w:rsid w:val="00D36D55"/>
     <w:rsid w:val="00D36ECF"/>
     <w:rsid w:val="00D37703"/>
     <w:rsid w:val="00D37F25"/>
     <w:rsid w:val="00D408A6"/>
     <w:rsid w:val="00D40BC0"/>
@@ -27582,78 +27543,80 @@
     <w:rsid w:val="00E9491E"/>
     <w:rsid w:val="00E96BC8"/>
     <w:rsid w:val="00E975D0"/>
     <w:rsid w:val="00E97C2F"/>
     <w:rsid w:val="00EA17B1"/>
     <w:rsid w:val="00EA2520"/>
     <w:rsid w:val="00EA4677"/>
     <w:rsid w:val="00EA5C37"/>
     <w:rsid w:val="00EA7CB5"/>
     <w:rsid w:val="00EB4EF4"/>
     <w:rsid w:val="00EB4FAD"/>
     <w:rsid w:val="00EB65F2"/>
     <w:rsid w:val="00EB6781"/>
     <w:rsid w:val="00EC01AD"/>
     <w:rsid w:val="00EC0AC1"/>
     <w:rsid w:val="00EC201E"/>
     <w:rsid w:val="00EC39E8"/>
     <w:rsid w:val="00EC5AC8"/>
     <w:rsid w:val="00EC6B39"/>
     <w:rsid w:val="00EC7DD1"/>
     <w:rsid w:val="00ED416A"/>
     <w:rsid w:val="00ED467E"/>
     <w:rsid w:val="00ED6F26"/>
     <w:rsid w:val="00ED713B"/>
     <w:rsid w:val="00EE0563"/>
+    <w:rsid w:val="00EE4487"/>
     <w:rsid w:val="00EE4A67"/>
     <w:rsid w:val="00EE5E43"/>
     <w:rsid w:val="00EE692D"/>
     <w:rsid w:val="00EE721A"/>
     <w:rsid w:val="00EE79AA"/>
     <w:rsid w:val="00EF288C"/>
     <w:rsid w:val="00EF2CD3"/>
     <w:rsid w:val="00EF4B85"/>
     <w:rsid w:val="00F01F24"/>
     <w:rsid w:val="00F02214"/>
     <w:rsid w:val="00F02254"/>
     <w:rsid w:val="00F029C0"/>
     <w:rsid w:val="00F02E58"/>
     <w:rsid w:val="00F03E5C"/>
     <w:rsid w:val="00F043CC"/>
     <w:rsid w:val="00F04F37"/>
     <w:rsid w:val="00F062CF"/>
     <w:rsid w:val="00F073DB"/>
     <w:rsid w:val="00F07625"/>
     <w:rsid w:val="00F10C1F"/>
     <w:rsid w:val="00F13AC7"/>
     <w:rsid w:val="00F15CCC"/>
     <w:rsid w:val="00F15D16"/>
     <w:rsid w:val="00F20CE6"/>
     <w:rsid w:val="00F2260C"/>
     <w:rsid w:val="00F226EC"/>
     <w:rsid w:val="00F23476"/>
     <w:rsid w:val="00F2359A"/>
+    <w:rsid w:val="00F236E6"/>
     <w:rsid w:val="00F26A9F"/>
     <w:rsid w:val="00F27A54"/>
     <w:rsid w:val="00F27A90"/>
     <w:rsid w:val="00F27D88"/>
     <w:rsid w:val="00F30237"/>
     <w:rsid w:val="00F3119A"/>
     <w:rsid w:val="00F32F28"/>
     <w:rsid w:val="00F340FF"/>
     <w:rsid w:val="00F34DE6"/>
     <w:rsid w:val="00F35F17"/>
     <w:rsid w:val="00F37B41"/>
     <w:rsid w:val="00F40806"/>
     <w:rsid w:val="00F436AB"/>
     <w:rsid w:val="00F44008"/>
     <w:rsid w:val="00F46CE9"/>
     <w:rsid w:val="00F47DBC"/>
     <w:rsid w:val="00F5118F"/>
     <w:rsid w:val="00F525E5"/>
     <w:rsid w:val="00F52D9A"/>
     <w:rsid w:val="00F533DE"/>
     <w:rsid w:val="00F5344C"/>
     <w:rsid w:val="00F53E24"/>
     <w:rsid w:val="00F557FA"/>
     <w:rsid w:val="00F5637C"/>
     <w:rsid w:val="00F564E6"/>
@@ -27735,51 +27698,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="34A01D52"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -28119,51 +28082,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B3377B"/>
+    <w:rsid w:val="00F236E6"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="NICEnormal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="007E3688"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -28212,73 +28175,71 @@
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="NICEnormal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="007E3688"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E3688"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E3688"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NICEnormal">
     <w:name w:val="NICE normal"/>
     <w:link w:val="NICEnormalChar"/>
     <w:qFormat/>
     <w:rsid w:val="007E3688"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NICEnormalChar">
     <w:name w:val="NICE normal Char"/>
     <w:link w:val="NICEnormal"/>
     <w:rsid w:val="007E3688"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
@@ -29560,66 +29521,92 @@
     <w:rsid w:val="007E3688"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title16pt">
     <w:name w:val="Title 16 pt"/>
     <w:basedOn w:val="Title"/>
     <w:rsid w:val="007E3688"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title16ptleft">
     <w:name w:val="Title 16 pt left"/>
     <w:basedOn w:val="Title16pt"/>
     <w:rsid w:val="007E3688"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="15426209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="134032932">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="135072502">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="598026299">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="626860370">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -29891,51 +29878,51 @@
                 </w:div>
                 <w:div w:id="1339574189">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/evidence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/evidence-synthesis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/8704542/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/marketing-authorisation/clinical-data-publication/background-clinical-data-publication-policy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/economic-evaluation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/methods-development/eq-5d-5l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/evidence-synthesis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prisma-statement.org/PRISMAStatement/FlowDiagram.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/15361314/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/about/what-we-do/our-programmes/nice-guidance/technology-appraisal-guidance/technology-appraisal-submission-templates-and-supporting-documents" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/about/who-we-are/policies-and-procedures/nice-equality-scheme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/evidence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/evidence" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/evidence-synthesis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/8704542/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/human-regulatory-overview/marketing-authorisation/clinical-data-publication/background-clinical-data-publication-policy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/economic-evaluation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/methods-development/eq-5d-5l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/evidence-synthesis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sheffield.ac.uk/nice-dsu/tsds/full-list" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prisma-statement.org/PRISMAStatement/FlowDiagram.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/15361314/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/what-nice-does/our-guidance/about-technology-appraisal-guidance/technology-appraisal-submission-templates-and-supporting-documents" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/about/who-we-are/policies-and-procedures/nice-equality-scheme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.consort-statement.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.york.ac.uk/crd/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/evidence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/process/pmg36/chapter/introduction-to-health-technology-evaluation" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -30197,87 +30184,87 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D77C7571-80A4-49F4-8882-580B4D2FA9D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>65</Pages>
-[...1 lines deleted...]
-  <Characters>79871</Characters>
+  <Pages>66</Pages>
+  <Words>13079</Words>
+  <Characters>80214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>665</Lines>
-  <Paragraphs>185</Paragraphs>
+  <Lines>2864</Lines>
+  <Paragraphs>1180</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 03/12/2024</vt:lpstr>
+      <vt:lpstr>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 01/04/2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>92698</CharactersWithSpaces>
+  <CharactersWithSpaces>92113</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 03/12/2024</dc:title>
+  <dc:title>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 31/03/2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">
     <vt:lpwstr>2024-12-02T18:02:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SiteId">