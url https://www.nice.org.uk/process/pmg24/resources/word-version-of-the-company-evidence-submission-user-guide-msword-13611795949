--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -781,51 +781,51 @@
         <w:t>technology in the treatment pathway</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="03A6A167" w14:textId="4D179C51" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc477445529"/>
       <w:bookmarkStart w:id="32" w:name="_Toc477858302"/>
       <w:bookmarkStart w:id="33" w:name="_Toc477858947"/>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">Provide a brief overview of the disease or condition for which the technology is </w:t>
       </w:r>
       <w:r w:rsidR="003C7D01" w:rsidRPr="0012075E">
         <w:t>indicated</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="0B09A85D" w14:textId="5FAA5504" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
+    <w:p w14:paraId="0B09A85D" w14:textId="5FAA5504" w:rsidR="001E6D17" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc477445530"/>
       <w:bookmarkStart w:id="35" w:name="_Toc477858303"/>
       <w:bookmarkStart w:id="36" w:name="_Toc477858948"/>
       <w:r w:rsidRPr="0012075E">
         <w:t xml:space="preserve">Present the clinical pathway of care that shows the context of the proposed use of the technology. This information </w:t>
       </w:r>
       <w:r w:rsidR="004A34AB" w:rsidRPr="0012075E">
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r w:rsidR="004D3219" w:rsidRPr="0012075E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">summarised </w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>in a diagram</w:t>
       </w:r>
       <w:r w:rsidR="004A34AB" w:rsidRPr="0012075E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B119E1" w:rsidRPr="0012075E">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
@@ -849,50 +849,58 @@
       </w:r>
       <w:r w:rsidR="008033BC">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="003B43C4" w:rsidRPr="007927F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A64478">
         <w:t>used</w:t>
       </w:r>
       <w:r w:rsidR="008033BC">
         <w:t xml:space="preserve"> in current clinical practice and how these are expected to change if the new technology was to be introduced</w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008033BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0012075E">
         <w:t>If a relevant NICE clinical guideline has been published, the response to this point should be consistent with the guideline and any differences should be explained.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="1F992910" w14:textId="446D55D9" w:rsidR="006400C9" w:rsidRPr="0012075E" w:rsidRDefault="006400C9" w:rsidP="006400C9">
+      <w:pPr>
+        <w:pStyle w:val="Numberedlevel3text"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Outline all potential comparators for the decision problem for this appraisal. A potential comparator is one which has final guidance before the first committee meeting for the appraisal of the intervention in question. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="21A89D18" w14:textId="1553F114" w:rsidR="00F5637C" w:rsidRPr="00484C28" w:rsidRDefault="00F5637C" w:rsidP="007E3688">
       <w:pPr>
         <w:pStyle w:val="Numberedheading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="37" w:name="_Toc477445531"/>
       <w:bookmarkStart w:id="38" w:name="_Toc477858304"/>
       <w:r w:rsidRPr="00484C28">
         <w:t>Equality considerations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="4CBC1B12" w14:textId="1AE4DA90" w:rsidR="00F5637C" w:rsidRPr="0012075E" w:rsidRDefault="00F5637C" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc477445532"/>
       <w:bookmarkStart w:id="40" w:name="_Toc477858305"/>
       <w:bookmarkStart w:id="41" w:name="_Toc477858950"/>
       <w:r w:rsidRPr="0012075E">
@@ -9326,65 +9334,51 @@
         <w:t>Mapping</w:t>
       </w:r>
       <w:bookmarkEnd w:id="217"/>
       <w:bookmarkEnd w:id="218"/>
     </w:p>
     <w:p w14:paraId="40ACB1E8" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Numberedlevel3text"/>
       </w:pPr>
       <w:bookmarkStart w:id="219" w:name="_Toc477445625"/>
       <w:bookmarkStart w:id="220" w:name="_Toc477859040"/>
       <w:r w:rsidRPr="0012075E">
         <w:t>If applicable, describe the mapping methods used to estimate health state utility values from the quality-of-life data collected in clinical trials. Please include the following information:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
     </w:p>
     <w:p w14:paraId="3C31EB32" w14:textId="796FD6F7" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="46C438F8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">which tool was mapped from and onto which </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> tool (for example, SF-36 to EQ-5D)</w:t>
+        <w:t>which tool was mapped from and onto which other tool (for example, SF-36 to EQ-5D)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6218B5CD" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="46C438F8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>details of the methodology used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6903751A" w14:textId="77777777" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1"/>
       </w:pPr>
       <w:r w:rsidRPr="0012075E">
         <w:t>details of validation of the mapping technique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B05B69" w14:textId="17FEBDD5" w:rsidR="001E6D17" w:rsidRPr="0012075E" w:rsidRDefault="001E6D17" w:rsidP="00DC18E5">
       <w:pPr>
         <w:pStyle w:val="Bulletindent1last"/>
       </w:pPr>
@@ -13545,52 +13539,52 @@
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="[Clinical trial name or primary author surname (year published)]"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="273" w:name="Text33"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="274" w:name="_Toc94088898"/>
-            <w:bookmarkStart w:id="275" w:name="_Toc478120625"/>
+            <w:bookmarkStart w:id="274" w:name="_Toc478120625"/>
+            <w:bookmarkStart w:id="275" w:name="_Toc94088898"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>[Clinical trial name or primary author surname (year published)]</w:t>
             </w:r>
             <w:bookmarkEnd w:id="274"/>
             <w:bookmarkEnd w:id="275"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="273"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE14E7" w:rsidRPr="005A4B36" w14:paraId="73E837A8" w14:textId="77777777" w:rsidTr="00AE62CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2676" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E8AE496" w14:textId="77777777" w:rsidR="00AE14E7" w:rsidRPr="00FF7A4B" w:rsidRDefault="00AE14E7" w:rsidP="00FF7A4B">
             <w:pPr>
@@ -22578,51 +22572,50 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D0F1D2E" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0A924BDE" w14:textId="77777777" w:rsidR="00217198" w:rsidRDefault="00217198">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -25716,54 +25709,54 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="543058880">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="105199415">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2048872257">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="720598388">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1122268016">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1819879601">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="118"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -26436,50 +26429,51 @@
     <w:rsid w:val="005C4DD9"/>
     <w:rsid w:val="005C762E"/>
     <w:rsid w:val="005D092E"/>
     <w:rsid w:val="005D098C"/>
     <w:rsid w:val="005D09DF"/>
     <w:rsid w:val="005D1238"/>
     <w:rsid w:val="005D2189"/>
     <w:rsid w:val="005D426A"/>
     <w:rsid w:val="005D4761"/>
     <w:rsid w:val="005D4D75"/>
     <w:rsid w:val="005D4F32"/>
     <w:rsid w:val="005D5129"/>
     <w:rsid w:val="005D5996"/>
     <w:rsid w:val="005D5EF4"/>
     <w:rsid w:val="005D60B7"/>
     <w:rsid w:val="005D712B"/>
     <w:rsid w:val="005E0194"/>
     <w:rsid w:val="005E095B"/>
     <w:rsid w:val="005E2785"/>
     <w:rsid w:val="005E48A8"/>
     <w:rsid w:val="005E54AD"/>
     <w:rsid w:val="005E5709"/>
     <w:rsid w:val="005E5BB6"/>
     <w:rsid w:val="005E649C"/>
     <w:rsid w:val="005E73F1"/>
+    <w:rsid w:val="005F2298"/>
     <w:rsid w:val="005F349D"/>
     <w:rsid w:val="005F47E8"/>
     <w:rsid w:val="005F7D66"/>
     <w:rsid w:val="00600E13"/>
     <w:rsid w:val="0060176A"/>
     <w:rsid w:val="006017EC"/>
     <w:rsid w:val="0060188E"/>
     <w:rsid w:val="0060213E"/>
     <w:rsid w:val="006023A7"/>
     <w:rsid w:val="00603C94"/>
     <w:rsid w:val="00603FE6"/>
     <w:rsid w:val="00604726"/>
     <w:rsid w:val="00604CC2"/>
     <w:rsid w:val="00605143"/>
     <w:rsid w:val="0060662A"/>
     <w:rsid w:val="00611951"/>
     <w:rsid w:val="00612146"/>
     <w:rsid w:val="00612789"/>
     <w:rsid w:val="006129D2"/>
     <w:rsid w:val="006132AF"/>
     <w:rsid w:val="006133C3"/>
     <w:rsid w:val="00613F2F"/>
     <w:rsid w:val="0061457E"/>
     <w:rsid w:val="00614BDA"/>
     <w:rsid w:val="00615DF8"/>
@@ -26489,50 +26483,51 @@
     <w:rsid w:val="00620A10"/>
     <w:rsid w:val="00620C85"/>
     <w:rsid w:val="00620ED3"/>
     <w:rsid w:val="00622C68"/>
     <w:rsid w:val="0062303D"/>
     <w:rsid w:val="006234B4"/>
     <w:rsid w:val="0062402F"/>
     <w:rsid w:val="006250BD"/>
     <w:rsid w:val="006259A3"/>
     <w:rsid w:val="00626166"/>
     <w:rsid w:val="00626546"/>
     <w:rsid w:val="00627C3D"/>
     <w:rsid w:val="006310A4"/>
     <w:rsid w:val="0063145B"/>
     <w:rsid w:val="0063160D"/>
     <w:rsid w:val="0063169F"/>
     <w:rsid w:val="006331B4"/>
     <w:rsid w:val="00633667"/>
     <w:rsid w:val="006342D9"/>
     <w:rsid w:val="006343F3"/>
     <w:rsid w:val="00634566"/>
     <w:rsid w:val="006354D2"/>
     <w:rsid w:val="00635CFA"/>
     <w:rsid w:val="00636780"/>
     <w:rsid w:val="00637C5F"/>
+    <w:rsid w:val="006400C9"/>
     <w:rsid w:val="0064086D"/>
     <w:rsid w:val="00640BEA"/>
     <w:rsid w:val="00640C20"/>
     <w:rsid w:val="006416C3"/>
     <w:rsid w:val="00642906"/>
     <w:rsid w:val="00642B35"/>
     <w:rsid w:val="00642E39"/>
     <w:rsid w:val="006446B7"/>
     <w:rsid w:val="006457EF"/>
     <w:rsid w:val="0064729B"/>
     <w:rsid w:val="00647BF8"/>
     <w:rsid w:val="00650A6A"/>
     <w:rsid w:val="00650BAF"/>
     <w:rsid w:val="0065123D"/>
     <w:rsid w:val="00656958"/>
     <w:rsid w:val="00656A28"/>
     <w:rsid w:val="00657BD3"/>
     <w:rsid w:val="006605A7"/>
     <w:rsid w:val="00660EA2"/>
     <w:rsid w:val="00662FE2"/>
     <w:rsid w:val="006640D4"/>
     <w:rsid w:val="006644B0"/>
     <w:rsid w:val="00665329"/>
     <w:rsid w:val="00665655"/>
     <w:rsid w:val="006714D2"/>
@@ -30184,78 +30179,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D77C7571-80A4-49F4-8882-580B4D2FA9D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>66</Pages>
-  <Words>13079</Words>
-  <Characters>80214</Characters>
+  <Words>13113</Words>
+  <Characters>80401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2864</Lines>
-  <Paragraphs>1180</Paragraphs>
+  <Lines>2871</Lines>
+  <Paragraphs>1183</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 01/04/2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>92113</CharactersWithSpaces>
+  <CharactersWithSpaces>92331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PMG24 Single technology appraisal and highly specialised technologies evaluation: User guide for company evidence submission template 31/03/2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_c69d85d5-6d9e-4305-a294-1f636ec0f2d6_SetDate">